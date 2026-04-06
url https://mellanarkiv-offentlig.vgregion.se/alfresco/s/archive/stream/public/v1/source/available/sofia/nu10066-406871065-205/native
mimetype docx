--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -5,70 +5,70 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2ACAD7B3" w14:textId="4AE8CB17" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="2ACAD7B3" w14:textId="0D842905" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r w:rsidRPr="00B07011">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="443F2362" wp14:editId="0F22F39F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="443F2362" wp14:editId="36EA6654">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -285,297 +285,74 @@
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3815E168" w14:textId="77777777" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
           <w:p w14:paraId="3B4F0C2B" w14:textId="77777777" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EA251E1" w14:textId="77777777" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
+          <w:p w14:paraId="2EA251E1" w14:textId="1E6BF91B" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="428556F8" w14:textId="77777777" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
+          <w:p w14:paraId="428556F8" w14:textId="1556428C" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EBCD6D5" w14:textId="77777777" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
+          <w:p w14:paraId="3EBCD6D5" w14:textId="1590998F" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74A53ADA" w14:textId="77777777" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
+          <w:p w14:paraId="74A53ADA" w14:textId="3A32B3BC" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42C1AC71" w14:textId="75F449B0" w:rsidR="00B07011" w:rsidRPr="00BF3EA8" w:rsidRDefault="00B07011" w:rsidP="00BF3EA8">
+          <w:p w14:paraId="42C1AC71" w14:textId="75C93C90" w:rsidR="00B07011" w:rsidRPr="00BF3EA8" w:rsidRDefault="00B07011" w:rsidP="00BF3EA8">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BF3EA8">
-[...221 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00BF3EA8">
               <w:t>Inskolningsprogram för dialyssjuksköterska</w:t>
             </w:r>
             <w:r w:rsidR="00CB1987">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF3EA8">
               <w:t>GMP</w:t>
             </w:r>
             <w:r w:rsidR="00CB1987">
               <w:t xml:space="preserve"> Q Di 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C7FFC33" w14:textId="78328C1B" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -593,35215 +370,39628 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1 ex i </w:t>
       </w:r>
       <w:r w:rsidR="00180B49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>avdelningspärm</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 1 ex skrivs ut vid inskolning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FAE8B8" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="74FAE8B8" w14:textId="77777777" w:rsidR="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58BEE3E3" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="06D31429" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B07011">
+      <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Bakgrund: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E395DD9" w14:textId="5FAD3E7A" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="6AB92AC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">smodell används Dreyfusmodellen. Den finns beskriven i Patricia </w:t>
+      <w:r w:rsidRPr="00554C93">
+        <w:t xml:space="preserve">Hälso- och sjukvården är idag högt specialiserad. Det är viktigt att kompetent personal stannar kvar inom yrket så att omvårdnaden runt patienten säkras. Som utvecklingsmodell används Dreyfusmodellen. Den finns beskriven i Patricia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00554C93">
         <w:t>Benners</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00554C93">
         <w:t xml:space="preserve"> bok ”Från novis till expert”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D21443" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="5CAA215A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B6044A7" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="05CE617A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B07011">
+      <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Syfte:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77368D3C" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="597E2863" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B07011">
+      <w:r w:rsidRPr="00554C93">
         <w:t>Kvalitetssäkra introduktionen av ny personal, långtids frånvarande personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A301A0" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="57E0381A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D822E59" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="4FD52AFD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B07011">
+      <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vägledning för inskolningsprogram:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5638C0EE" w14:textId="5627DBEC" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="3FDF1B2E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t xml:space="preserve">Inskolningstiden är individuellt och uppföljande samtal sker med vårdenhetschefen och handledaren. Det första samtalet bör äga rum efter ungefär två veckor, sedan efter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>4-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:t xml:space="preserve"> veckor och vid inskolningstidens slut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D22836F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B07011">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00B07011">
+      <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tid för reflektion bör avsättas varje dag. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A902DC4" w14:textId="465D2560" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
-[...149 lines deleted...]
-    <w:p w14:paraId="06A1CE3C" w14:textId="7A31EAAB" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="60191D5A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Till inskolningsprogrammet hör en signeringslista. Handledaren signerar efter praktisk genomgång, ny </w:t>
+      <w:r w:rsidRPr="00554C93">
+        <w:t xml:space="preserve">Inskolning sker under </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>ssk</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>8-10</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:t xml:space="preserve"> veckor med handledare. Efter inskolning arbetar sjuksköterska självständigt men med mentor första året. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0871773E" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="3E87F26B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Rutor med förifyllt X visar moment som inte kräver godkänt under inskolningen utan utbildning sker stegvis under fortsatta arbetsåren. Under introduktionen sker en teoretisk genomgång av aktuellt momentet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006BBBDB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03F835C8" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="401270E3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t xml:space="preserve">Inskolningsprogrammet består av teoretiska och praktiska moment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B07011">
+        <w:t xml:space="preserve">Teoretiska avsnitt signeras med signum endast av handledare eller annan ansvarig för informationen/momentet efter genomgång. Praktiska moment som utförs under handledning signeras med signum av handledare eller annan ansvarig. Först när momentet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>behärskas självständigt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
+        <w:t xml:space="preserve">signerar både </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
         <w:lastRenderedPageBreak/>
-        <w:t>Du har eget ansvar för inskolningen genom att söka kunskap, vara delaktig i diskussioner och närvara på utbildningstillfällen. Om din handledare inte är närvarande, ta kontakt med en annan sjuksköterska.</w:t>
+        <w:t xml:space="preserve">nyanställd och handledare eller annan ansvarig med signum på avsedd plats. Datum skrivs enligt följande ÅÅMMDD (se Q Di 44). Om ett moment inte är aktuellt skall det dras ett streck över det och skrivas en kommentar om varför momentet stryks vid rutan samt datum och signum.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6433EC3B" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="1E819460" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36FA8494" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
-[...177 lines deleted...]
-    <w:p w14:paraId="7C47FA5C" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="6C25F8FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="705C9FF8" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="07CE2B7A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Långtidsfrånvarande personal re-introduceras med van handledare utifrån en individuell bedömning av VEC, handledare och den re-introducerade. Re-introduktionen dokumenteras i utbildningskortet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B669CE6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9DD228" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Den nyanställda har eget ansvar för inskolningen genom att söka kunskap, vara delaktig i diskussion och närvara på utbildningstillfällen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139447FD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9A6756" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Efter avslutad inskolning gås inskolningsprogrammet igenom av den nyanställda, handledare och chef och dokumentet skrivs på vid godkänd inskolning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507B3172" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C71D35F" w14:textId="3245F728" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
+    <w:p w14:paraId="2124CF23" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B07011">
+    </w:p>
+    <w:p w14:paraId="1C2B3AB3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Introduktion av nyanställd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4177955B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A9A3F8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Datum påbörjad inskolning: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0427C0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4075D59B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03906185" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Namn:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk224561893"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:t xml:space="preserve"> _______________________</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:t xml:space="preserve">___     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>VGRid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>: ____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F9E65C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1207365C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Signum: _________________________    Underskrift: _________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BD2038" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:br/>
+        <w:t>Vårdenhetschefs namn: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2789D20C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4BD7B2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Handledare namn: ______________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119EB07E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE589C0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E23229" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Godkänd inskolning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AB3D90" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F65A218" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Datum godkänd inskolning: _________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490831F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A716988" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Vårdenhetschef signatur: _______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEA64F7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A303A68" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Handledares signatur: __________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273DB074" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A7119C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:t>Nyanställds signatur: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185B3B62" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br w:type="page"/>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9317" w:type="dxa"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="Tabellrutnt1"/>
+        <w:tblW w:w="6117" w:type="pct"/>
+        <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9317"/>
+        <w:gridCol w:w="3357"/>
+        <w:gridCol w:w="1807"/>
+        <w:gridCol w:w="664"/>
+        <w:gridCol w:w="194"/>
+        <w:gridCol w:w="1344"/>
+        <w:gridCol w:w="640"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="649"/>
+        <w:gridCol w:w="821"/>
+        <w:gridCol w:w="15"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D4B08" w:rsidRPr="00694F32" w14:paraId="74D80AA6" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="036A0151" w14:textId="77777777" w:rsidTr="00A15F59">
         <w:trPr>
-          <w:trHeight w:val="525"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="pct"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="2667" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F01CA6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Datum skrivs enligt följande ÅÅMMDD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:bCs/>
+          </w:tcPr>
+          <w:p w14:paraId="02BFE822" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="173911BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0A4379E9" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="pct"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C12465" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="40"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="509DF15C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="564138E0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2FDD24" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4B08" w:rsidRPr="00694F32" w14:paraId="7E44D377" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3295DD85" w14:textId="77777777" w:rsidTr="00A15F59">
         <w:trPr>
-          <w:trHeight w:val="525"/>
+          <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...33233 lines deleted...]
-          <w:p w14:paraId="5C48297C" w14:textId="27CD2A25" w:rsidR="008D4B08" w:rsidRPr="00694F32" w:rsidRDefault="008D4B08" w:rsidP="00694F32">
+          </w:tcPr>
+          <w:p w14:paraId="59A88C3A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+            <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...18 lines deleted...]
-            </w:tcBorders>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Information från vårdenhetschef</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="321869D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...221 lines deleted...]
-              <w:t>Övrig litteratur</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6DA0E545" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
             </w:r>
-          </w:p>
-[...131 lines deleted...]
-            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B07011">
-[...5 lines deleted...]
-              <w:t>Medicinska</w:t>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D5157F">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5088808D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB87E10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C8E151" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C788810" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4708AB06" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="74C8A27F" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A601713" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verksamhetens mål</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="136212FD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="347F3AA5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF99167" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="744BDE80" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA3DCA6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3254816E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF62A7B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1900FCB9" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="500EDF0B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utbildningskort</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="658F7B0A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C702ADD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06294046" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="779364B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8ABB08" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21360EEE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E77F07" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="17CE1D30" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EBFC21" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Digitalt introduktionsprogram på hemsidan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59345D4C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EC083F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22053859" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4F718B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC3B8B7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E920872" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="135AA73A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1FFEA714" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="594267FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gå igenom arbetsbeskrivningen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="639C65E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FDEE3E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A97128" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5066BA96" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10110007" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="773AB42D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="221F25ED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2293CA51" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="075C63AA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Web utbildning FLC (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fresenius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B07011">
-[...5 lines deleted...]
-              <w:t>sjukdomar</w:t>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>learning</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B07011">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Tomas Ericson Marcus Lind (RED.) 2020</w:t>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> center)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="070C55B6" w14:textId="77777777" w:rsidR="008D4B08" w:rsidRDefault="008D4B08" w:rsidP="008D4B08">
-[...18 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E68297A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0C1A6A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="545E4054" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED6BF0A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6BCB62" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="756645E4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F942D1E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2E2DEB59" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E2841"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC546FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Spelregler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D412F47" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BF88B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EBB63C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBADDA8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD66945" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9163FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB5DEB6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0474B201" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E2841"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AA794B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Signeringslista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50FC026B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF5AA58" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6194EC40" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="29383DE0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAA800E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FF9671" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="283B428C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4C37C6ED" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E2841"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDD8C3C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gröna korset och grön arbetsmiljö</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D59924B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="004E1F71" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5018DD82" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F6AB8D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66203AF4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8290B5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F66971" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="329A2632" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D758C1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A7491BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1508179E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="727EC9F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0516B9BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E03358" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1E8CD6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0DCDBA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="76A71873" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB82CE5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Övrig info</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9F3A23" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29862E9A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Patientsäkerhet</w:t>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> socialstyrelsen.se </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB69447" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="46632276" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="642DEB52" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A99C8D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E7BF6B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="380A593E" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0361F6E8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Brandinformation av brandombud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6049D0F6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE24D6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C12332" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6FEB69" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A70878" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFC9798" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71507E4E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="209B233E" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="000E7060" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fackliga företrädare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F9C5FA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2CDD04" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D27B7B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C002CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C388782" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB344A4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5D2D2E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5F0F29BF" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA3B9B7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Akutlarm (hjärtstopp). Larmrutiner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7618AA85" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B52B910" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F926153" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAC5DB5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6893B734" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E8268D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="361BAED6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="03BC162F" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C174B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Frikort (läkemedel, sjukvård, taxi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA701F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1502719D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CD5F91" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D7F4BF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D530A2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB78A65" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="124532D7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="16CABA3C" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ABC5C4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Förrådshantering MIV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CECEFE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E79122" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B79B4C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CD7333" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C93509" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33045504" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="483E3D84" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="44C55CBB" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A575BFF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Styrdokument, kvalitetssystem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04713B6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07018CC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61819EE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B9049D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F2E3F0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="691F2D0D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1034C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="63030B31" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="628352D0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medcontrol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="630CF071" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02711B10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4827D987" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD0EA09" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AF2B84" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53255566" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A49F9DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="24CB8BE3" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D13F54" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansvarsområden (vem har vad)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24773BE7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D41E436" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DCB68C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3553E4EA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E81A67E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDD2688" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="051C2BDE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7AD84FFC" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC24BB2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dokumenthantering Sofia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>lagar</w:t>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sharepoint</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> note</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDEC966" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE130D0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="261A5E7A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA729A9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F63334" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67172090" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4929DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="53778606" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5781800A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info från PD-mott</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E19E576" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6284B3EF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F7D063" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19022369" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02152487" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0026F70F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E0ADC6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="08F984F7" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5D8300" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info från njursviktsmott</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D776347" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28287130" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="328B0279" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EAB31A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE5A970" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A201FC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2632E149" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="156F54C2" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="676EAA3B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B85839C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C16B9E8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE6E900" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B85783F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A62DB29" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7E784F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DA1BF5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1EB2EAF1" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B134647" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7C0DA6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B247CE2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D7D34D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD20BB7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="08181DB0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="203790E0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBDB419" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="61A68817" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EBDA72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diagnosregistrering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0328186A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="343D5B8C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EDD6D0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F56C8F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F67CE85" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6A9FA8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="617BB39D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="34AA074B" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBFD670" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Melior</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, E-arkiv, bevakning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="769258BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6762FA2A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B23FD64" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBCC0E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A40C351" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2191E81F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7582C41A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0694E609" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E686CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Elvis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCEA6BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DF7E18" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F54BF7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E701620" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0DA9D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="403932E9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D62E916" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0A7F92DA" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19499042" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Picsara</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="362FF52A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DD2725" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="07339CF2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6218B5F8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6909E4ED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA03F46" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA83ED8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7319CCD3" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B317961" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SAMSA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="140A6352" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D90F589" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D28842D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4663927B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F75451" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6AAD3F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A85339C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3C2DE25A" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD39CBC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Boka budleverans (PD-mott)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3430A94C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DB89A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="063C7243" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F8165B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="637E8CBB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E9BC73" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09EF4B71" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4751684B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt1"/>
+        <w:tblW w:w="6247" w:type="pct"/>
+        <w:tblInd w:w="-709" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3361"/>
+        <w:gridCol w:w="1807"/>
+        <w:gridCol w:w="859"/>
+        <w:gridCol w:w="1343"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="649"/>
+        <w:gridCol w:w="832"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="30E4C347" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="191AD7AB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Njursjukdom och dialys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D08D78" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCFFFF9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="729BC2F4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C930020" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E78C4A3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1C621A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEC64D3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="628FBFB9" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53243F5A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Torrvikt/BCM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309F4141" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6897211E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DE792F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DBA829" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACF0D8D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5447C033" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA54688" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4A9068F3" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBB00C3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Blodtryck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0419098B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8FBEA9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="589236D4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4E5042" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6369EDBC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D22594" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F88844" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2C2F1F4F" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="211720B9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vätskebalans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4F2902" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE4F65C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCC0FF2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8C9FBD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD8F400" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A154B7C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFDC9B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="10A7AC2D" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D0E049" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3639080B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F65853" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A7492F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AF7287" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C998CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF80907" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="087F247E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4C026FAB" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B84E8E2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sekundär </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hyperparathyreoidism</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04E6D1DD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="260DC1C3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CF0B56" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F2D69B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="341FD598" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44520787" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F7A1AF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="015E0E0D" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E2841"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1482DCB3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kalk-fosfat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B596FE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3125F510" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18373710" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="194828E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0055A8FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7140DCE8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="606798CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="36E54EE7" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="104DBBD4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="112B62DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="487BF1F7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FE6BBB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C77C2BF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3976DCBF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFF708B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="258D4037" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3F25AD6C" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1610D45B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>PAS och PAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAF51C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E0BA93" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3662623C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="775F608D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2107E960" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4790CDEF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19391D4C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="20D0BC0B" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="237AE6A5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PAS ansvar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CEF1CB0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2C501F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0A9A58" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CFD6B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="306D25E3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66535585" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2604CA47" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4D553862" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02CAB8F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PAL ansvar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36264301" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E55973" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA58AB0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C649CA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C09D201" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCA4182" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D400D90" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="531B78C4" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5960F72B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Checklista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F71837" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D68EFE3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC7C5B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F7ABD6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F87DB61" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F7D947" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="745745BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="304DF3D3" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF4E306" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Teamrond</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B645A1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9A1344" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E2197A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF84E3C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDE49BC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BF8764" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB9D5DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="29C4B020" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="398FA139" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr 41, MÖL, MOTT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5628CAB1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F4D0F9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C01D725" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA7757D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C532E74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E29DD4D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="671B9F8C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="181AD238" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A59589" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dialysjour, medicinjour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6066A7C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3F2C46" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B924EFF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="16ED771D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFF4B48" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F7E865" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9B18FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="436303DD" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FF712E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hur </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kontakat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vi läkare vid dålig patient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA5CC72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA13057" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC86E6C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A40DF87" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CC2406" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="038EB5D4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E2299C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="78D7C327" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="489805FC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rutiner vid inläggning av patient i samband med besök </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2A6014" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B49656" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F84E7C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE7E4F4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="244752DD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F42A32D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7AECB6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="40437EDE" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0866A27D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kvalitetsparametrar, SNR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64743780" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59821C24" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7E6778" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5450FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B3F76A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="532780DD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D877295" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="01CD648F" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7866E216" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFC6539" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C3FFAA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5834134B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D50BDF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68354BDE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAC6607" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D30756" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3AF1B02C" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F976E3B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Läkemedel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6CB4B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="785C99F4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="138B1390" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="597A40C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4213AE04" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0807B13D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A272636" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3FFD6604" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6500578E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läkemedel i samband med dialys </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="592BDF0A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03187786" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAE10F1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCCCF69" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="783DC229" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="744EA8FC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B5C2C3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7879F07A" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="773F839D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Generella ordinationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA907E8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A14273" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="427EF039" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD28843" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C225BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="482EB4BA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D82115" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="71FFEF87" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="790B6DF4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VNL Hamlet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="468630BC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25088952" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5388CD47" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läst aktuella rutiner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4238095D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACC1630" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="027C34BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="03B97DCA" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02950915" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vaccinationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8A1890" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDD0D0E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="514A9A2B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3609336C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A067ADF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A47F2D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AFA3BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77293A96" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2B61F217" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1B5411" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör läkemedel 500 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79751E63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1BB2E1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAA1F67" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B839F10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="037A1131" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF23952" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="738E0BA7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="598B76A2" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67912FE6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E778B3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="160E4552" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C86098B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D290085" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2905E528" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6234E64D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22740FB6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="57880C7D" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5653038F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Provtagning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BC7591" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF715BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B09DA3C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7406232F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A80B7CA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="271781A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD578CC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="69136FE4" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19540435" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regelbundna provtagningar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>enl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rutin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47323534" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2FDE76" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03763527" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1DC60" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD04C75" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4111E877" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="670FED67" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2026B4F3" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B8781D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Patientnära analyser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E4B4CC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F8BBCA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="054931BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6405F527" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="539ABCAC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7244F4B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6CEF57" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1E9320D6" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F887AD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Blododling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6479B091" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7797C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26064C64" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAD5A6A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4772764A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D30D04C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B3BE2A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D5F617A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt1"/>
+        <w:tblW w:w="6117" w:type="pct"/>
+        <w:tblInd w:w="-709" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3356"/>
+        <w:gridCol w:w="1802"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="1339"/>
+        <w:gridCol w:w="883"/>
+        <w:gridCol w:w="977"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="826"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="14461141" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2B2D7C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Komplikationer i samband med dialys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="567CAF4F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="085E4B8F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="248568F8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D18B887" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="286BE2FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEFFCD8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC3CAC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4609A1CA" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F10947F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Blodtrycksfall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A1DBA95" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="018BB5EF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CF3018" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1274F13F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B57CBBD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="622FE0EF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D51168" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4F4AD36D" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A90A882" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muskelkramp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9D732C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="255820D9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F0F1B5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76759487" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CFEED7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0A61E2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C59E248" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="422A3A01" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="049DCC66" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klotting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B729B1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C72D76" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0127F09F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7446B4D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="579474F8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="755843CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="562E1D63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="358D28DF" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69000670" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Luftemboli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4103DADE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF04ADE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7506C8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10920239" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6BF6D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E93712" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F2AABE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0748426E" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0365B16E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Övervätskning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F548833" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F9F20F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C7E1B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2B397E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="474974F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6818C134" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B8DECE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7E2D07C9" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A293546" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dehydrering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19EDAAEE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC32089" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C40AD3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E01F6F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7922DCE8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4981AC96" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC6DD86" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5E5CEB1C" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2090AD5F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vennålsdislokation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6957D905" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2D87E7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC3A91E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="403BDBEF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5371395D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B280F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1009ADCA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="403DDC38" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB46B03" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Njurbiopsi och efterkontroller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D7A23C2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BAC93B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C6AABD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3190C105" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1949A4AD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="393F3BBE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E3B905" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="60A26EB3" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20361D4C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vena</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>och</w:t>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cava</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>föreskrifter</w:t>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>superior</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="7736BE5C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">.( </w:t>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> syndrom</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-[...80 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="570EB4FD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A423994" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A7E3A5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D4F49B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB8929B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDD3C44" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="655DF58F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4B08" w:rsidRPr="00694F32" w14:paraId="321467AC" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="51D4CF3C" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="527DBD9D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dragning av CDK och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>femoraliskateter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CE02227" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8AFE24" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5844B253" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E79EEBF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C8F200" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F8B0F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A9815F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4B08" w:rsidRPr="00694F32" w14:paraId="40B16656" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="55989D88" w14:textId="77777777" w:rsidTr="00A15F59">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1F13B3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F43B13C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F34AB3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A859144" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6122A82E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="099ADBAF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EA7C6D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B42FC0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4B08" w:rsidRPr="00694F32" w14:paraId="09DFD51E" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7BFA2F0A" w14:textId="77777777" w:rsidTr="00A15F59">
         <w:trPr>
-          <w:trHeight w:val="675"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0FE95A" w14:textId="0A8D87F3" w:rsidR="008D4B08" w:rsidRPr="00694F32" w:rsidRDefault="008D4B08" w:rsidP="00694F32">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+          <w:p w14:paraId="5AE060DE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Vattenrening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF11C28" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D21FDE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="301D72DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CCAC27" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF53785" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5FE41F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BF6E5F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4B08" w:rsidRPr="00694F32" w14:paraId="765E70C8" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0CADF4D0" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01956719" w14:textId="77777777" w:rsidR="008D4B08" w:rsidRPr="00694F32" w:rsidRDefault="008D4B08" w:rsidP="00694F32">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="47EB8E7D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vattenreningens principer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32C634FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EBB71B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DC87EA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7856CE48" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35349BCA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E496322" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="206CE585" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4B08" w:rsidRPr="00694F32" w14:paraId="746A8727" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0EEC80E9" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
-          <w:trHeight w:val="1041"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14C30269" w14:textId="4055FF53" w:rsidR="008D4B08" w:rsidRPr="00694F32" w:rsidRDefault="008D4B08" w:rsidP="00694F32">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+          <w:p w14:paraId="08958CB5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dagligdrift protokoll</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C43B79F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE82D9E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="722B0519" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="776F9647" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE507EC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="036DB265" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22616F03" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4B0A3E49" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="221A34AD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Larmhantering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62639601" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="217E974E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="107F573E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00429914" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F7468C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5A17C4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4E972B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4F249FE1" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6304657D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Larmrutin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB646A0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC03646" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EF0694" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DC2C03" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E915D88" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BE2091" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF445BF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="06281865" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B165F5E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byte av partikelfilter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="345570D1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD5C955" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40999FB0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60900CA9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1142948D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4249A0F1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB00E7A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="56926F1F" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3C8566" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Omkoppling av båda slingorna till ett vattenreningsverk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD6886C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="203C866E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFDF2B7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="45553EA1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="725092C2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="181B0860" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="601D13EE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6C93B6C7" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABDD40C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sterilfilter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7CBDC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F887673" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5134CB74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läst aktuella rutiner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="716E0B63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B7C489" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FB8115" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4C5750B0" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D7DA50" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Genomgång av vattenreningsrum av MT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DF3029" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="554793E6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3601B3D3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5C7440" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E4A9D8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A54A135" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB92AA6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A5E537" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="00F2C157" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBF4462" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör Vattenrening 200 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AF3246" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C289CFE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1B95E2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26520899" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3420950C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6102C16D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C36B28" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7C841913" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEFD7FB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3DACEC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="481FBEF6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EDCC6C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C7F1AC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8F344A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D5EECC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4836E1E0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="44C907A7" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C2F1C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>CDS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC22D25" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="234AB3CB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E033F0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3532B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E7569E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF2D7D3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="724E66C2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4B08" w:rsidRPr="00694F32" w14:paraId="2150E08F" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="274CB8A6" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="205A4F02" w14:textId="77777777" w:rsidR="008D4B08" w:rsidRPr="00694F32" w:rsidRDefault="008D4B08" w:rsidP="00694F32">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F377026" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Daglig drift</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD663E1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C2952B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE151B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35088AB6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BE288F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5126B184" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5474FE4D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4B08" w:rsidRPr="00694F32" w14:paraId="5EC546B4" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1756A51E" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
-          <w:trHeight w:val="615"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07B5E857" w14:textId="40EA3FBE" w:rsidR="008D4B08" w:rsidRPr="00694F32" w:rsidRDefault="008D4B08" w:rsidP="00694F32">
+          <w:p w14:paraId="455488A1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byte av koncentrat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="570A5789" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CD14CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A43492" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4681AA0B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77653C23" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C10A3F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B2CC5B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7DD1F06A" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72092326" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Larmhantering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="63964BEF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EBF5A8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="523BDBBD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läst aktuella rutiner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D69B3DB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B25BC5D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B81387" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5D80BD7F" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A01128F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beställning av koncentrat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1631E220" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BCA7F1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A837282" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCCDAA3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00EC9143" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8D55FD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F28898D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3131C5DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="701FE9D0" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF2A7E6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör Vattenrening 200 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1FF893" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8FE6F6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9C30BF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5507173B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C13186A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="539C5626" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA1E020" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6738F96C" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1359C7A0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="764C10BA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2A93F9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7BA094" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CC47E6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEF1F63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F941B31" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE3F4F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="051F9CAD" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC59AD9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...51 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>GMP, teori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD23EEA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC466CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA8D7D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6CEEE7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D15FCAC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8B038F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4314842D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D24B8" w:rsidRPr="00694F32" w14:paraId="5E577951" w14:textId="77777777" w:rsidTr="008D4B08">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="02FC6A99" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
-          <w:trHeight w:val="600"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9317" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="74FB0E10" w14:textId="216EDAB1" w:rsidR="001D24B8" w:rsidRPr="00407CB0" w:rsidRDefault="001D24B8" w:rsidP="001D24B8">
-[...5 lines deleted...]
-                <w:szCs w:val="2"/>
+          <w:p w14:paraId="28CA42A9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GMP utbildning i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lärportalen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "GMP-dialys"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="726C0E81" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="36756526" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B62710" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77057CDB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2893DAEA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B421880" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B2CA01" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3AF10CBB" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28922814" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Provtagning maskiner, ingångsvatten och vatten efter WRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A185F76" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6412F454" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="463418C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A75119" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DF1EDF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B03558" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFB2CC3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1716791D" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C823E3F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Åtgärder vid avvikande provsvar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9AC856" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C044FBA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C736D29" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läst aktuella rutiner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="432F8886" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1195533A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A683AE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3B9C178F" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54310B46" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gällande regelverk för GMP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="788A700A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F93A3F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="013C8497" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B75885" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CB9A9E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F77C7E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6FF53F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="312034F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0A3A3669" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E409526" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör GMP 1, 100, 200, 400 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA6C898" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6A3761" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DB34A4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7F5E75" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D57710A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9871DC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3954EDF9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="27DE5BF8" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76462286" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA75A59" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E420948" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="266B003A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F46837" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="484EFA32" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E11F84" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F82CC25" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="13AE2752" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="187AF93C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Hygien och städ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B838DB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7669FD07" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1CDCB8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4C5D53" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A53B3A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDE067F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AC1BAB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="021A637D" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B27311C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Basala hygienrutiner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4993BB1D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="437E2D5D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9F1CDA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2522CFC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="438902EB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A41C91C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CD2BE9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7948F7A3" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49675DB8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Städrutiner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D83353D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9E2406" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D8E33B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09921B3D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="452BAD9B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AFE0DC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="715231AF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1C1C4C67" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F512C29" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Blodsmitta, VRE, MRSA, ESBL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68181C26" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFCD65C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B89198" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läst aktuella rutiner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B62599" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CD2CF5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="28428CB2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1BA5905F" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04ABC6B1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sop- och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tvätthantering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CF21B6A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F12844D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="046A732A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D0C909" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EBD0948" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5519CCAC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CDD832" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EBDDB7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="591EEE1C" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A04CA7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör hygien 300 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55A968BA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F237B0A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3415CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C35849C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2D296A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9AB20F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18ADA851" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="260557DA" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A19B57" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CD1130C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD4A746" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="08220233" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBB02DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7069DC28" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="282FDEBF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8114BC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5045331A" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3607FAB9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2A4B58" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50995B64" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2653DEE0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A99FF27" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DE7BD3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7240FC7B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4222E8AE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="53787F54" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C648C3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E20BED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F04794" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F6F9B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D6D28D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2958225F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="352B645E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB62A10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="327586A8" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B99959" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3CD162" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info/ Praktisk genomgång</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67398593" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför självständigt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C644AD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65456661" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5B2F0CB7" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BBB8B1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provtagning, analyser och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>labutrustning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> på mott</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A93A16" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C264B63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1426F64D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C399A7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEA5F8E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596093CA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="691297FA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="095D4BBB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="534AEF4D" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3707A2C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>glucos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Hb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFC34B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="787E0499" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1583586C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE3DE01" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C8C419" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B17D71D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA439D1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="563428E9" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCB37C8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CRP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B27F98E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="679D86D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="214AC02C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBB1833" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="639C298D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F2FBEF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB7E761" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="264A9288" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A126716" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och EKG övervakningsutrustning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0974CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D2FD6B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6150D201" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74954BEC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8E9B97" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF3B743" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CA6327" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2FDB939A" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E42A33" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontroller av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-utrustning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D33A23E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E41BCE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0BB4A1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1D7C00" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2ADB0D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53224D66" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66002D6D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="65135611" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BA4F18" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BCM-mätning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2778FE86" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C913FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="28111C1E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="337075C1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C623232" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2C9422" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3BD2D0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1197C34A" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D9C895" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bladderscan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF0C004" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="510322A8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="005572A2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="691B5E08" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F3470D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F9A665" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="58716760" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5846AC49" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="062BB990" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EKG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="567A8E52" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B2C4CB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="033473E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4ECAFF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCE51F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="292B1320" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7489747C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="64E1B67A" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4C5472" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>News</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apparat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5070C8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22037A8E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A816184" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5086ED2D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6345CAA9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="077CA424" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B1BE63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="30ED54A3" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42225058" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39711AA2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43178A73" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79273032" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F70E6DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5955EAD4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="501E9D8F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="418F48EC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="024213F0" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD4AEF5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4948BA41" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="061E33DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB8A6D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E53BC0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A32370C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2376C2C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1AB943" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70F54736" w14:textId="77777777" w:rsidR="002626B9" w:rsidRPr="002626B9" w:rsidRDefault="002626B9" w:rsidP="001D24B8">
+    <w:p w14:paraId="3C039470" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
-        <w:ind w:left="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt1"/>
+        <w:tblW w:w="6079" w:type="pct"/>
+        <w:tblInd w:w="-709" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3399"/>
+        <w:gridCol w:w="1467"/>
+        <w:gridCol w:w="725"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="755"/>
+        <w:gridCol w:w="1469"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="940"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="10C0EB12" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="706253A5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>HD/HDF med 6008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="072FD250" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info/ Praktisk genomgång</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A3F3CB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför med handledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1432" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCC9D72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför självständigt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="51B99F6A" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5406BE0C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B5A828" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5100B92F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CD11D3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3185A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE0FB69" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3519B746" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3698C0E3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D2C90BF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3DD72C16" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59258FE8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Genomgång av maskinpärmen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="110E8E6D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="767AA896" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AA27D26" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A801FC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1660D899" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6213F7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A4AEE9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="54CC91E9" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C3232F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Genomgång av dialysparametrar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="132977BA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E2D026" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70580769" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C213D87" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="224263F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68011726" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE1FDA6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7AC54065" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="470671DC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Färdigställande av dialysmaskin 6008 inför HD behandling </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4AD312" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9044B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA7E40A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E40DC6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F16355" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="047C9E22" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCB2132" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3A05E33E" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C445C99" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Färdigställande av dialysmaskin 6008 inför HDF behandling </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A147CD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="774C64CD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C40ACD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DF3DE8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4656A22E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0498A1B2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7FDB1D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="43FD711C" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEB972B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Start av dialysbehandling HD/HDF on-line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1317B2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A810805" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="631D6122" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="792453D4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B0DD3D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79240BF4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EB8294" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3FE7AF95" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE9170F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start av dialysbehandling HD </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nacl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45269D20" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7566A612" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFDEB62" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="113C0FB5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48334508" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EC192C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="098EA1F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0C7E1931" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3647CBD5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kontroller under dialys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B638903" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="348C21BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF72DFE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAC5D69" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8873F7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D59715" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1411DDFE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4CCFAB28" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C991DF4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Larmhantering/strömavbrott </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="791EF979" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34557D03" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA99EDA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3FE4F7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3FB46B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F93ACD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C517A5A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5743CF85" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E5FCEA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rundkoppling/ återgivning för cirkulation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73247F9C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A40855F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78497788" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="357B9D6F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62537D12" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F1FBE6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="595970A8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3E11CFF9" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7D1022" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avsluta dialysbehandling on-line/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>closed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Circuit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE0DAFE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3E18AA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55451C28" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="575601AC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="198B06D8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="05923A67" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D74228" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7CDC4FBD" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C645C52" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avsluta dialysbehandling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nacl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41369FF6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A388F7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CA5B74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79231DF2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5340BE94" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DC22BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="192D6083" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="71D94B71" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEBF0CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Desinfektion av dialysmaskin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38820573" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F17D4DB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="004DCBBA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="438D3CEB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C66CC81" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC03D84" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2004C3D3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="52F9D387" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38302D6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byte av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diasafefilter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4BA6B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10474E1D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8C78A4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FCF7B5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B7A336" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FD1AE5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FD9996" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="453D4CD6" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5534B92F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Provtagning av maskinen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B1236D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A90741" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F882FB7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169B56ED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60627499" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1FFBC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="320A03B7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5D9FDD20" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB980E9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ultrafiltration (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>profil,UF</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-control,isolerad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76935C4F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E493199" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29006777" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8E1281" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5868A346" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="414C880D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="300C2979" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6BC057E5" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F2EA1E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BVM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0C6466" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4874A5A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E03B03D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8CF352" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="705F5E7D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B8C91D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D081FFE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0AA96619" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF8D983" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/v. veckodos med och utan restfunktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BD5108" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DA5C99" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="121F385F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C2565F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04786DC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B174687" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F97278" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2B795B30" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBE9444" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ennålsbehandling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4ABD9B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6758D965" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5698DBB8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41320E7D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3862B9C9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7E2ED5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D780EB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="44796946" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69AC1388" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Temperaturkontroll</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0976331C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16935F77" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC204BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="643C9C73" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="044AE729" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4892BB47" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40277327" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="613AD500" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C86E90" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Patientkort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24462C68" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33225E0F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="487F4758" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E0CDA7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3E5730" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA385E8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1254FB56" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="61451080" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="290A5B23" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>HDF/HF/HD principer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D57040B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E42C18F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42086131" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56857143" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5856F6B9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B43F9D1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D37BE7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1CFCE6F2" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3196F88F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör dialysmaskin/patientbehandling 100, 400 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07CA5BAC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="792B812A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="1507247E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0FAF8B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ACE430F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EF6EF0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7FDAE2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1146B457" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D349966" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs manual 6008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55ED9C78" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17988D33" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="526D9CB1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="522110DC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5990AA9A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEDB841" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C25514" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60811970" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt1"/>
+        <w:tblW w:w="6079" w:type="pct"/>
+        <w:tblInd w:w="-709" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3398"/>
+        <w:gridCol w:w="1467"/>
+        <w:gridCol w:w="725"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="755"/>
+        <w:gridCol w:w="1469"/>
+        <w:gridCol w:w="701"/>
+        <w:gridCol w:w="940"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="01BA58FE" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B9C17E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Access, CDK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1840D684" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info/ Praktisk genomgång</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A725455" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför med handledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F19F434" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför självständigt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7F6F7242" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="589"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F4C38A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFE78FA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6973D241" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B55F3BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B745142" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="485E2246" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E55B457" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F45070" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FBEA290" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7740EDC6" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="717F493B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Starta dialys via CDK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B2954FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAE7827" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F444EE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A92D7FD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E750557" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5A9AD3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F23751" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7EB84C88" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EEAC7C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avsluta dialys via CDK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5BC5B9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBD1848" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67596655" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB7C589" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0421FFE0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2761E574" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AC6C01" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2ABC0C95" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D0C71" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flödesproblem CDK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB341D0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF09EA9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C03618E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C26C36" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BE357A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D164557" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6EE10A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7EEAB700" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3B82B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transonic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, recirkulation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0511ED50" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC9D933" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="299E49C7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38811F60" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9D75AC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB8327B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68758135" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="487447ED" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7B78A8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omläggning, mäta </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>avstånd exit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-site</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D09009" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60327C4A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD7069E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="532585CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="618B28B2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A50DFB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01161D72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0E82DAA0" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF81AB4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Infektionstecken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2534E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6B164D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19434B09" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A2618D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01852A6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB96705" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB21957" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="32E4467F" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D09F28F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Assistera vid inläggning av temporär CDK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AB27E7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E267520" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54682CE8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8FA9DB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11740DC7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C414F41" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608A40C9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="151FB6A7" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A714A0E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vara med vid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tunnelerad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CDK inläggning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6732E5B5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A33CE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F633B55" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE82389" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A8420B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FA82D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0279C8F9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5BEE7902" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAEE5FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avlägsnande av temporär CDK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBA6F33" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7748E033" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CDFB37" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="162B3C08" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AACA96" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2AA181" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70829080" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0934F7E4" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A51AF7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avlägsnande av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tunnelerad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CDK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67085C61" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CCEF99" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F108BCF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D06C1F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED0DEFD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E078852" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="620587BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5CA02E6C" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="501688F8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Accessmonitorering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B917334" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FD54F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B0DDEC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="163E72F0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CC309C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5871BF31" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC091A5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3153B499" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0821CA04" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessinfo för nya medarbetare av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>access-ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="134FBAB2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B9FDD3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4B8C94" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="535CC63B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="292DB5AE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599F8B6F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B4F624" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="68DBA1CE" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73440C2C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör access 400 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1493F5D7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4AE458" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="5326B007" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3BCEE4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="277CCC35" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B2DCC0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCBA73C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="42596B38" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="591A8B04" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A53F37D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B0F6DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFAC702" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB1924F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1646C0D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33608704" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="192883EA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4C9195ED" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDB4316" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12A98860" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE17523" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40578446" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="787A52FC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CE7A6C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="173B31DE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F4C0B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="63BBFF41" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08318B74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>AV-fistel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>graft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBF9942" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info/ Praktisk genomgång</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24677B0E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför med handledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E88827" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför självständigt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0CAF93D6" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3C5E91" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D04C77B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B657541" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E500199" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5A3343" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="356D3B60" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8BA7E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB4C3C0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C66223" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="788718D5" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C73848" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starta dialys via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Av-fistel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>graft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63C6FD31" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EC353D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77C34956" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E162D4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="769918C8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A58B294" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C7D6C4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="75CA2488" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D09857" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stickteknik </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>button-hole</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AV-fistel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ultraljudslett </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A713046" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1355D236" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6E20DB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EF5716" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15ECC58E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="376394E7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0254443A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0B9F496C" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E86FD7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stickteknik </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vassnål</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AV-fistel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ultraljudslett </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E177460" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D88EF1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F0AE5B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="465DCE19" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B86449" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EBF7C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="528D23B2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7399373C" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D05AF8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stickteknik </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AV-graft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ultraljudslett </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3ED8C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="420F075C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="559A2FC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17270F6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50879C4B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D83BEF6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4241DBC7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="651D0CC5" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E8DFBF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avsluta dialys via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Av-fistel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>graft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDC9268" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E96875" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5059580C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E93B4D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="538CF524" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A554E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB6C7D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="387A9985" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="267FCBF7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ultraljuds apparat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC099E0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADBE35D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AE6172" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDD133B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1837767C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C9216E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19143D26" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="64525D37" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52605E6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transonic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, flödes och recirkulation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56137701" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C9416C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADFA0D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1029C1A1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF60472" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="751563C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A1A561" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="49798BF6" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CF0529" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Komplikationer (blödning, infektion, perforation, sjunkande flöde, recirkulation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F05CB3E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C52B8BA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C85A20B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA65E2E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2277F0EA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E62118E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4348588A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0DD915BC" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FB3070" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PTA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7E0AE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="677463E7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77299305" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FA1B8F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FFF06C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B75745" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="629BCB74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2FA30EF5" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2372AF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fixering av nålar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F395EA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CB12E4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA08958" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC1F0F9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4671E6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8C5E8B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5713DA1A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="47C1F13B" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D819BFB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör access 400 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1049B0E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76140A52" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DCD06A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="2734709D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D1057D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACC46B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C14D5E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7650355A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt1"/>
+        <w:tblW w:w="6076" w:type="pct"/>
+        <w:tblInd w:w="-709" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3398"/>
+        <w:gridCol w:w="1465"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="755"/>
+        <w:gridCol w:w="1468"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="939"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="36FEA40A" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1BC47D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>PD-mottagningen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4DE6ED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info/ Praktisk genomgång</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A0BAC8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför med handledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1432" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562A7CB2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför självständigt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="18A8100F" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E7D245" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="157A9B94" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAF2F92" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC0AD5C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC77A8A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB4CAFC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DC10FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2284CC3F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B9C5CFC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3DB87F44" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="027CC121" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuella </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>påsbyten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vantive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0709D2E1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEBA496" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5115C45B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1AB8A7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B2ABBE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11767F15" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F60207" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="74FC3449" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F71A6F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuella </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>påsbyten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fresenius </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>stay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>safe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BE0025" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1873E4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4822D39C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1CE315" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E408D8C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D830382" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="162A6F4A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1F55B413" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6EBC86" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Omläggning av exit-site PD-kateter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="554318A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A158C72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B9B9B7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B16AC8D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE6557F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="626AAC6C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3165896C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3EE855E4" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EA0D74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aggregatbyten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F12D8BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4111639D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5327443E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2471DFEF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA88C65" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="401EDDDA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B31C1E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4B75EFD9" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7233F4A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hygienrutiner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3D88ED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BAD96B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0033B83D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2FB1E2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC80E02" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CE41F6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC54F0A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="71222626" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="067F4109" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialysguide </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vantive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEEAAA5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11155483" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A57CD86" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="157486C4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3262D50F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="149481B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2040CDC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6E923D73" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="461E731F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Handbok för PD Fresenius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="193334B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7A431F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="596DD2A7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65373B10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E1D252" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4E50C7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="637DDCF3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="37C4901A" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4C698C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kvalitetsnorm och SVP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7A1AF8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1069605B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A248BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCD7804" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8206DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4E758D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66006236" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6DE66A47" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD91129" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kvalietsdokument</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="447411F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E1C975" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FA6518" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C053085" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E23403F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39649A3D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="637DD878" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6B422B88" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B881B35" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Info från </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>HD:n</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F888C01" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="646FF4B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="360B7E6C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FDD7B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32486EB4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCBBB4C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DD0628" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="05745ECB" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="648CFC09" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info från Njursvikten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FADDA63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9FB7C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5959D60F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6675E0F4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5343D2DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFD93DE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1EAA33" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="50E311AA" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C653363" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör PD 800 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31714C29" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="628389A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B448D74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF3876A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C9EB31D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4A55EB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CF1847" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2A094B9F" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3229979A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A9B78E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F37671" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1374D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71762C63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D91D709" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF364E3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A723288" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="37C4D938" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A6DFCA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E417BC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6F487B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3C97F0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="459D9267" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49064672" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C952C4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1678EA65" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5B295181" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CDF97C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>APD (PD-mott)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E8D01C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info/ Praktisk genomgång</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13846F48" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför med handledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1432" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AADDDF8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför självständigt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="52BEEB3D" w14:textId="77777777" w:rsidTr="00A15F59">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B28969B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F26A2DB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="484290A3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB39854" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E7A38F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="617A8501" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="344D7252" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A279067" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADB865F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="50777D74" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01535F67" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programmering av patientkort </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ventive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Claria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="767F9688" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BECE61" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E001EB5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A6B376" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="573F8810" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B53B19E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D1D224" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="68C6628D" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1314A4D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iordningställa maskin inför APD. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ventive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Claria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A04431E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="308F912B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC0EC1A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2E4DE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6E7F8F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13209474" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EBD139" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3C95E628" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBFBC2D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Larmhantering </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ventive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Claria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA2D4FA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D1515E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2B2EC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAD9761" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A95220F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6648474E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE45B77" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="076EF169" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAB652C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avsluta behandling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ventive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Claria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13551E41" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43767237" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32087036" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C5A55B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21655074" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CC350D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="231C156E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7C2CACF2" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="462FF175" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analys av hembehandling med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Share</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> source</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="384EE4B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A8A701" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="721BB47E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE82B87" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DAA74C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5350CC80" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC225B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="595D2071" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F3C237" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Programering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av patientkort Fresenius </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sleep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>safe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6E8D07" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E24FF3D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C609BC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="714417B9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4F0187" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFA727B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C06BBBD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="41BCAFA1" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B286B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iordningställa maskin inför APD Fresenius </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sleep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>safe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FE6D108" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EDDC60" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="742C18C0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABE81B3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="598284EB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3223DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41966565" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="60A53074" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAA8874" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avsluta behandling Fresenius </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sleep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>safe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F41C997" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DFA502" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23CA2102" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C61170E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53BE38F2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="439B72FB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D96E392" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="71801A81" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C40B8DE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Larmhantering Fresenius </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sleep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>safe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A00F79D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32280925" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F39261" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F436715" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67D67448" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2937DE53" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F58ECC5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7BDC11F7" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A85B801" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Analys av behandling med POL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56F0E2FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="724101F0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42F441F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9331E4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CEDC228" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="083E5991" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFECBC4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44AA22EC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0A8AAE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057711FA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Övrig litteratur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F9525A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED918D1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aurell M. Njurmedicin. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Stockholm: Liber AB, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7999E6C2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2036A2B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>KDOQI Clinical practice guidelines (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00554C93">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>www.kdoqi.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0CA18A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9E1647" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Medicinska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>sjukdomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tomas Ericson Marcus Lind (RED.) 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C99867" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE895DC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Patientsäkerhet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> socialstyrelsen.se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>lagar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>föreskrifter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00554C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00554C93">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Lagar </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00554C93">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>och</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00554C93">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00554C93">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>föreskrifter</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00554C93">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00554C93">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Patientsäkerhet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00554C93">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> socialstyrelsen.se)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06C54F81" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00B07011" w:rsidRDefault="00554C93" w:rsidP="00B07011">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002626B9" w:rsidRPr="002626B9" w:rsidSect="00446932">
+    <w:bookmarkEnd w:id="0"/>
+    <w:sectPr w:rsidR="00554C93" w:rsidRPr="00B07011" w:rsidSect="00446932">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3750DDA9" w14:textId="77777777" w:rsidR="00E314A9" w:rsidRDefault="00E314A9">
+    <w:p w14:paraId="7CFA892B" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2399D7E4" w14:textId="77777777" w:rsidR="00E314A9" w:rsidRDefault="00E314A9">
+    <w:p w14:paraId="245B5D20" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61DFA843" w14:textId="77777777" w:rsidR="00E314A9" w:rsidRDefault="00E314A9">
+    <w:p w14:paraId="6FB2D0B0" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OCR B">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-51709258"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0B036972" w14:textId="4522B83C" w:rsidR="00675D1E" w:rsidRPr="00675D1E" w:rsidRDefault="00675D1E" w:rsidP="00675D1E">
+      <w:p w14:paraId="0B036972" w14:textId="413A9885" w:rsidR="00675D1E" w:rsidRPr="00675D1E" w:rsidRDefault="00675D1E" w:rsidP="00675D1E">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00675D1E">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00675D1E">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00675D1E">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00675D1E">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00675D1E">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00E00694">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>(11)</w:t>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="57E67288" w:rsidRPr="57E67288">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>10</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6DC01252" w14:textId="202F3CC4" w:rsidR="31534AEE" w:rsidRDefault="31534AEE" w:rsidP="00634A81">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C1FE293" w14:textId="2EB949D5" w:rsidR="00322947" w:rsidRDefault="00322947">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1FE2B822" w14:textId="7D4B04C1" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47B37B59" w14:textId="77777777" w:rsidR="00E314A9" w:rsidRDefault="00E314A9"/>
+    <w:p w14:paraId="346B51CD" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A2C443F" w14:textId="77777777" w:rsidR="00E314A9" w:rsidRDefault="00E314A9">
+    <w:p w14:paraId="445D8996" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DFB54A5" w14:textId="77777777" w:rsidR="00E314A9" w:rsidRDefault="00E314A9">
+    <w:p w14:paraId="294174F0" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -35845,85 +40035,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -35968,51 +40158,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -36089,51 +40279,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C08A28AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="403214EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
@@ -36859,51 +41049,51 @@
   <w:num w:numId="10" w16cid:durableId="1070469792">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="678583253">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1469856395">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1640957747">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="900554405">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1919241194">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1801996469">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -36911,735 +41101,974 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="0000266C"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00016FEF"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00033AD4"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000403B3"/>
+    <w:rsid w:val="00040BCB"/>
+    <w:rsid w:val="00041CCC"/>
     <w:rsid w:val="0005029F"/>
+    <w:rsid w:val="000503D0"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057BE3"/>
+    <w:rsid w:val="00060BE3"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="0008729C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00092439"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A42F3"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B1C88"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E27AC"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E64DC"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F7455"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="00100053"/>
     <w:rsid w:val="001021E7"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="00103B19"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00107D91"/>
+    <w:rsid w:val="00111061"/>
     <w:rsid w:val="00111720"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0011494B"/>
     <w:rsid w:val="00115BC3"/>
     <w:rsid w:val="001200E8"/>
+    <w:rsid w:val="0012362A"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="001338E9"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00133D09"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144B5F"/>
+    <w:rsid w:val="00145222"/>
+    <w:rsid w:val="001469AD"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="0015297D"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00165B84"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00180B49"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00187856"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A6048"/>
     <w:rsid w:val="001B22CE"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C3725"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D24B8"/>
+    <w:rsid w:val="001E1D9D"/>
     <w:rsid w:val="001E231C"/>
     <w:rsid w:val="001E56F4"/>
     <w:rsid w:val="001F2D3D"/>
     <w:rsid w:val="00205685"/>
+    <w:rsid w:val="00205C7C"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="002157ED"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0022420B"/>
+    <w:rsid w:val="00226EAC"/>
+    <w:rsid w:val="00234F45"/>
     <w:rsid w:val="0023574E"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00241A89"/>
     <w:rsid w:val="00243AD7"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="002620E4"/>
     <w:rsid w:val="002626B9"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00263FFA"/>
     <w:rsid w:val="002645AA"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="0027051F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00283417"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="0028748C"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A65C6"/>
+    <w:rsid w:val="002B07EE"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C3F89"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C7414"/>
+    <w:rsid w:val="002D0AB1"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D3396"/>
+    <w:rsid w:val="002D4DBE"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E0AC7"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002F033D"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F6542"/>
     <w:rsid w:val="002F67A9"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00311256"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00313B8B"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00322947"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="00346EF2"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00356945"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003727FB"/>
+    <w:rsid w:val="00372881"/>
+    <w:rsid w:val="0037457E"/>
     <w:rsid w:val="00376174"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00391C22"/>
     <w:rsid w:val="00397F54"/>
+    <w:rsid w:val="003A0040"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C4AB7"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
+    <w:rsid w:val="003E0E72"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F7CAD"/>
     <w:rsid w:val="00401150"/>
+    <w:rsid w:val="00404267"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004075E5"/>
     <w:rsid w:val="00407CB0"/>
     <w:rsid w:val="0041030B"/>
     <w:rsid w:val="00410DE3"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00431837"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00434775"/>
     <w:rsid w:val="0043675D"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00445B02"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00446932"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00452219"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="004627D0"/>
     <w:rsid w:val="00463742"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="0048060C"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00483D26"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004941DA"/>
+    <w:rsid w:val="00496CD1"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B3BFC"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C47BD"/>
     <w:rsid w:val="004C5344"/>
     <w:rsid w:val="004D0D16"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F11E3"/>
+    <w:rsid w:val="004F19B6"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00510C97"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="0051265B"/>
     <w:rsid w:val="00513E3B"/>
+    <w:rsid w:val="00514C82"/>
     <w:rsid w:val="0051651E"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="005359B1"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00540CD9"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00542635"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00546980"/>
+    <w:rsid w:val="005474F0"/>
     <w:rsid w:val="00552DC9"/>
+    <w:rsid w:val="00554C93"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00580EA6"/>
     <w:rsid w:val="00581289"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="005862CB"/>
+    <w:rsid w:val="0059689F"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B0E8C"/>
+    <w:rsid w:val="005B35C8"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C7BA5"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D6DD4"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="00604591"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="006070FB"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="0061618D"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00622F8C"/>
     <w:rsid w:val="006233A9"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006258CE"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="00630E4D"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00633B84"/>
     <w:rsid w:val="00634A81"/>
     <w:rsid w:val="006457D8"/>
+    <w:rsid w:val="006504D2"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="006669C9"/>
+    <w:rsid w:val="006733DF"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675D1E"/>
     <w:rsid w:val="006763F8"/>
     <w:rsid w:val="00694F32"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B027A"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B4477"/>
+    <w:rsid w:val="006B4AA9"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C47FB"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D0F76"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D4524"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F45B6"/>
+    <w:rsid w:val="00702BBE"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00724227"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00733A89"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00741117"/>
     <w:rsid w:val="00743432"/>
     <w:rsid w:val="007539B2"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00755E7F"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00764A55"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="00766503"/>
     <w:rsid w:val="007668E3"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="0078768C"/>
+    <w:rsid w:val="00787E45"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007932BA"/>
     <w:rsid w:val="007A0625"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A62DF"/>
     <w:rsid w:val="007B1250"/>
     <w:rsid w:val="007B1261"/>
     <w:rsid w:val="007B5495"/>
+    <w:rsid w:val="007C3438"/>
+    <w:rsid w:val="007D15A9"/>
+    <w:rsid w:val="007D2462"/>
+    <w:rsid w:val="007D338F"/>
     <w:rsid w:val="007D3DA1"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E649C"/>
     <w:rsid w:val="007F07A8"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00804964"/>
+    <w:rsid w:val="00804B3E"/>
     <w:rsid w:val="00807FE2"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="008446F3"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00862BD4"/>
     <w:rsid w:val="00865000"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00866285"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00872D1B"/>
+    <w:rsid w:val="00875460"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="0088539B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00895253"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A6193"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3907"/>
     <w:rsid w:val="008B4D0C"/>
     <w:rsid w:val="008C22E6"/>
+    <w:rsid w:val="008C22F7"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B08"/>
     <w:rsid w:val="008E1836"/>
+    <w:rsid w:val="008E1B6A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E583C"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F4B82"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F76A8"/>
     <w:rsid w:val="009053C7"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00907FDB"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00914DED"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="009232B2"/>
     <w:rsid w:val="00926C1D"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00940AE0"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00954817"/>
+    <w:rsid w:val="00964807"/>
+    <w:rsid w:val="0096655C"/>
     <w:rsid w:val="00970BAB"/>
     <w:rsid w:val="00970BBD"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00991B41"/>
+    <w:rsid w:val="009A0DA5"/>
+    <w:rsid w:val="009A44D3"/>
+    <w:rsid w:val="009B13D4"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B562D"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2D59"/>
     <w:rsid w:val="009D1C92"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6A46"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009D74FD"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E5784"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F22E5"/>
+    <w:rsid w:val="009F2FD3"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A10195"/>
+    <w:rsid w:val="00A12F42"/>
     <w:rsid w:val="00A25AB5"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A3052C"/>
     <w:rsid w:val="00A32B8A"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A47815"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A536F8"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8527B"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A915F4"/>
     <w:rsid w:val="00A91EED"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA7099"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC71C1"/>
+    <w:rsid w:val="00AC74D5"/>
     <w:rsid w:val="00AD1E60"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE01BD"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE630A"/>
     <w:rsid w:val="00AF2DDB"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7395"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B07011"/>
+    <w:rsid w:val="00B07259"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B257F8"/>
     <w:rsid w:val="00B277C9"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405E8"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B42DCE"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B52484"/>
+    <w:rsid w:val="00B53BF7"/>
     <w:rsid w:val="00B55C91"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B61627"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B6668C"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B75CC8"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77E5E"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B82713"/>
+    <w:rsid w:val="00B837A5"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B862BA"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA455D"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC1B5D"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC5A8B"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF2FEC"/>
     <w:rsid w:val="00BF3EA8"/>
     <w:rsid w:val="00BF7647"/>
     <w:rsid w:val="00BF7C40"/>
     <w:rsid w:val="00C006DC"/>
+    <w:rsid w:val="00C053CC"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C15520"/>
     <w:rsid w:val="00C17B25"/>
     <w:rsid w:val="00C20D73"/>
     <w:rsid w:val="00C23481"/>
+    <w:rsid w:val="00C36344"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C42A8F"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C4649B"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C662BA"/>
     <w:rsid w:val="00C708A7"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C75CE4"/>
     <w:rsid w:val="00C83176"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C85FAF"/>
     <w:rsid w:val="00C866DB"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C9361C"/>
     <w:rsid w:val="00C93F22"/>
+    <w:rsid w:val="00C9561D"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1987"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF02A0"/>
+    <w:rsid w:val="00CF4A84"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D0327F"/>
     <w:rsid w:val="00D035E6"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D17EE1"/>
     <w:rsid w:val="00D2621B"/>
+    <w:rsid w:val="00D26486"/>
     <w:rsid w:val="00D33E2A"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D42D1B"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5157F"/>
     <w:rsid w:val="00D54270"/>
     <w:rsid w:val="00D65B1E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA5A85"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA69E0"/>
     <w:rsid w:val="00DB30B2"/>
     <w:rsid w:val="00DC08E3"/>
     <w:rsid w:val="00DC48EA"/>
+    <w:rsid w:val="00DC76EE"/>
     <w:rsid w:val="00DD0B01"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD3913"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE6543"/>
     <w:rsid w:val="00DE76CE"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF087E"/>
     <w:rsid w:val="00DF6081"/>
     <w:rsid w:val="00DF72FA"/>
     <w:rsid w:val="00E00694"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E10E71"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E139F3"/>
     <w:rsid w:val="00E251A1"/>
     <w:rsid w:val="00E314A9"/>
+    <w:rsid w:val="00E343E5"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E53351"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E61C2E"/>
     <w:rsid w:val="00E641A7"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E850DB"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E87955"/>
     <w:rsid w:val="00E90455"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E9216D"/>
     <w:rsid w:val="00E92E88"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC37D7"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED16C8"/>
+    <w:rsid w:val="00ED414E"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF2446"/>
     <w:rsid w:val="00EF2644"/>
     <w:rsid w:val="00EF4861"/>
+    <w:rsid w:val="00F13DA2"/>
     <w:rsid w:val="00F163DD"/>
+    <w:rsid w:val="00F2215F"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F32D93"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37426"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F42121"/>
     <w:rsid w:val="00F4553D"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F622F2"/>
     <w:rsid w:val="00F6366A"/>
+    <w:rsid w:val="00F74922"/>
     <w:rsid w:val="00F765CA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87457"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F95869"/>
     <w:rsid w:val="00F95DA8"/>
     <w:rsid w:val="00FA3160"/>
     <w:rsid w:val="00FB025D"/>
+    <w:rsid w:val="00FB2566"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC01FE"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FE0DBE"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF6673"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="05C6E76D"/>
+    <w:rsid w:val="06B0A5F6"/>
     <w:rsid w:val="077074CD"/>
+    <w:rsid w:val="091380A3"/>
+    <w:rsid w:val="0939C640"/>
+    <w:rsid w:val="0A56DE82"/>
+    <w:rsid w:val="0AF6E45E"/>
     <w:rsid w:val="0B8C4446"/>
+    <w:rsid w:val="0B944AA9"/>
+    <w:rsid w:val="0CA8A250"/>
+    <w:rsid w:val="0CB1E18E"/>
+    <w:rsid w:val="0D3EF9DE"/>
+    <w:rsid w:val="0D6B4503"/>
+    <w:rsid w:val="0E693FCC"/>
+    <w:rsid w:val="119FA6F8"/>
+    <w:rsid w:val="11AE3A25"/>
+    <w:rsid w:val="11E70FCD"/>
+    <w:rsid w:val="127BAFCA"/>
+    <w:rsid w:val="1349698D"/>
+    <w:rsid w:val="13EC410B"/>
     <w:rsid w:val="14CB189F"/>
+    <w:rsid w:val="1672B39B"/>
     <w:rsid w:val="170AAFC6"/>
+    <w:rsid w:val="171FDDB7"/>
+    <w:rsid w:val="1A0CC88E"/>
     <w:rsid w:val="1A16A0EB"/>
+    <w:rsid w:val="1B6A2A00"/>
+    <w:rsid w:val="1BC2065A"/>
+    <w:rsid w:val="1BE714E1"/>
+    <w:rsid w:val="1CCB5849"/>
+    <w:rsid w:val="1D766EB1"/>
+    <w:rsid w:val="1E5D3DAD"/>
+    <w:rsid w:val="1EAA5ABC"/>
+    <w:rsid w:val="1EF296F4"/>
+    <w:rsid w:val="1F32B5A3"/>
+    <w:rsid w:val="1F5BE692"/>
+    <w:rsid w:val="212F6A06"/>
+    <w:rsid w:val="226EED0F"/>
+    <w:rsid w:val="22B68A8D"/>
+    <w:rsid w:val="24931DDC"/>
+    <w:rsid w:val="27214416"/>
+    <w:rsid w:val="28B68D78"/>
+    <w:rsid w:val="291AD87F"/>
+    <w:rsid w:val="29223281"/>
+    <w:rsid w:val="297BD9A4"/>
+    <w:rsid w:val="2A4A0E9A"/>
+    <w:rsid w:val="2AF80CB3"/>
     <w:rsid w:val="2B3CC1DB"/>
+    <w:rsid w:val="2DC0A274"/>
     <w:rsid w:val="2FBEB64E"/>
     <w:rsid w:val="31534AEE"/>
+    <w:rsid w:val="33D47300"/>
+    <w:rsid w:val="3520EB78"/>
     <w:rsid w:val="353576F0"/>
+    <w:rsid w:val="35619F42"/>
+    <w:rsid w:val="37C589E7"/>
+    <w:rsid w:val="37D83C4C"/>
+    <w:rsid w:val="380F3F67"/>
     <w:rsid w:val="39B8A32C"/>
+    <w:rsid w:val="3C5DCEE6"/>
     <w:rsid w:val="3E3AAD95"/>
+    <w:rsid w:val="3E869B77"/>
+    <w:rsid w:val="3F264D9B"/>
+    <w:rsid w:val="40502C04"/>
+    <w:rsid w:val="4083F0CF"/>
     <w:rsid w:val="40C48BA3"/>
+    <w:rsid w:val="42B96BED"/>
+    <w:rsid w:val="42C9FB4F"/>
+    <w:rsid w:val="4575A4F6"/>
+    <w:rsid w:val="46BDDC04"/>
+    <w:rsid w:val="46C2CF9C"/>
+    <w:rsid w:val="4740FE36"/>
+    <w:rsid w:val="497D8E6D"/>
+    <w:rsid w:val="4BBC258F"/>
+    <w:rsid w:val="4D6C5F4E"/>
+    <w:rsid w:val="4DFCA207"/>
+    <w:rsid w:val="4F5D9A50"/>
+    <w:rsid w:val="4F910BAA"/>
+    <w:rsid w:val="541BCC9A"/>
+    <w:rsid w:val="545CAE76"/>
+    <w:rsid w:val="5571F74E"/>
     <w:rsid w:val="576CA005"/>
+    <w:rsid w:val="57E67288"/>
     <w:rsid w:val="58061CBA"/>
+    <w:rsid w:val="5906DB5C"/>
+    <w:rsid w:val="5BF8E5E7"/>
     <w:rsid w:val="5C9F1DB6"/>
+    <w:rsid w:val="5D9B47EC"/>
+    <w:rsid w:val="5E059C4C"/>
+    <w:rsid w:val="5E645FAD"/>
+    <w:rsid w:val="5F2008F4"/>
+    <w:rsid w:val="5F83871E"/>
+    <w:rsid w:val="5FC1BAE6"/>
+    <w:rsid w:val="600B32A0"/>
     <w:rsid w:val="60721D57"/>
+    <w:rsid w:val="60C5CE48"/>
+    <w:rsid w:val="611BE502"/>
+    <w:rsid w:val="61C0672E"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="654287C5"/>
+    <w:rsid w:val="655040AB"/>
+    <w:rsid w:val="655ECB16"/>
+    <w:rsid w:val="66D08261"/>
+    <w:rsid w:val="67924B87"/>
+    <w:rsid w:val="69245982"/>
+    <w:rsid w:val="6A040CE0"/>
+    <w:rsid w:val="6A8493CB"/>
+    <w:rsid w:val="6B111D9A"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6E13CF6D"/>
+    <w:rsid w:val="6E9DE6CA"/>
+    <w:rsid w:val="708ECB39"/>
+    <w:rsid w:val="71A677E9"/>
+    <w:rsid w:val="745FA565"/>
+    <w:rsid w:val="74B53BB4"/>
+    <w:rsid w:val="74C40A82"/>
+    <w:rsid w:val="7611DE3C"/>
+    <w:rsid w:val="7613B2F3"/>
+    <w:rsid w:val="76F5D1BE"/>
+    <w:rsid w:val="7715E3EC"/>
     <w:rsid w:val="7736BE5C"/>
+    <w:rsid w:val="784E2A6B"/>
+    <w:rsid w:val="790C6A33"/>
+    <w:rsid w:val="7986612D"/>
+    <w:rsid w:val="799043BF"/>
+    <w:rsid w:val="79DCBCF6"/>
+    <w:rsid w:val="7A53B238"/>
+    <w:rsid w:val="7D313684"/>
+    <w:rsid w:val="7D4BA976"/>
+    <w:rsid w:val="7DB15EA7"/>
+    <w:rsid w:val="7EBD6E02"/>
+    <w:rsid w:val="7F1A8DD7"/>
+    <w:rsid w:val="7F90D32E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{60F53499-5E33-4CDF-B3CF-237F9A2E1E59}"/>
+  <w15:docId w15:val="{8F463B9B-49BC-4EA7-A7DD-A770E88FF8CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -37976,153 +42405,250 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char1"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="595959"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="272727"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -38299,138 +42825,137 @@
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar1">
     <w:name w:val="Sidfot Char1"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
-    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
-    <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
@@ -38459,111 +42984,112 @@
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char1">
     <w:name w:val="Rubrik 3 Char1"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
@@ -40012,70 +44538,72 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="1"/>
     <w:link w:val="BrdtextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet"/>
       <w:b/>
       <w:noProof/>
       <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:caps/>
       <w:sz w:val="16"/>
       <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Diarienummer">
     <w:name w:val="Diarienummer"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00B07011"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-425"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaindrag">
@@ -40118,67 +44646,65 @@
     <w:name w:val="Brödtext Char"/>
     <w:link w:val="1"/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07011"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
@@ -40336,55 +44862,698 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl22">
     <w:name w:val="xl22"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00694F32"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista3">
     <w:name w:val="Ingen lista3"/>
     <w:next w:val="Ingenlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00630E4D"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl65">
+    <w:name w:val="xl65"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005B0E8C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl66">
+    <w:name w:val="xl66"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005B0E8C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl67">
+    <w:name w:val="xl67"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005B0E8C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl68">
+    <w:name w:val="xl68"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005B0E8C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
+    <w:name w:val="xl69"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005B0E8C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl70">
+    <w:name w:val="xl70"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005B0E8C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F74922"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F74922"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik61">
+    <w:name w:val="Rubrik 61"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik71">
+    <w:name w:val="Rubrik 71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:color w:val="595959"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik81">
+    <w:name w:val="Rubrik 81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik91">
+    <w:name w:val="Rubrik 91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:color w:val="272727"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista4">
+    <w:name w:val="Ingen lista4"/>
+    <w:next w:val="Ingenlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00554C93"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+    <w:name w:val="Rubrik 6 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+    <w:name w:val="Rubrik 7 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
+    <w:name w:val="Rubrik 8 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Underrubrik1">
+    <w:name w:val="Underrubrik1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:color w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citat1">
+    <w:name w:val="Citat1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
+    <w:name w:val="Citat Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Citat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Starkbetoning1">
+    <w:name w:val="Stark betoning1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Starktcitat1">
+    <w:name w:val="Starkt citat1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
+    <w:name w:val="Starkt citat Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Starktcitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Starkreferens1">
+    <w:name w:val="Stark referens1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
+    <w:name w:val="Tabellrutnät1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Tabellrutnt"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char1">
+    <w:name w:val="Rubrik 6 Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char1">
+    <w:name w:val="Rubrik 7 Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char1">
+    <w:name w:val="Rubrik 8 Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char1">
+    <w:name w:val="Rubrik 9 Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="992"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar1">
+    <w:name w:val="Underrubrik Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar1">
+    <w:name w:val="Citat Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Citat"/>
+    <w:uiPriority w:val="29"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Starkbetoning">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="21"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="006298" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Starktcitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="StarktcitatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00554C93"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="006298" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar1">
+    <w:name w:val="Starkt citat Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Starktcitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="006298" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Starkreferens">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="32"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00554C93"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="006298" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -40499,50 +45668,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1228345885">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="1861822420">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="1896308672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1259102478">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -40893,59 +46075,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1627</Words>
-  <Characters>8629</Characters>
+  <Words>1135</Words>
+  <Characters>9433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10236</CharactersWithSpaces>
+  <CharactersWithSpaces>10547</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Inskolningsprogram för dialyssjuksköterska GMP Q Di 9</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>180</revision>
+  <lastModifiedBy>Anna Bäck</lastModifiedBy>
+  <revision>274</revision>
   <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>