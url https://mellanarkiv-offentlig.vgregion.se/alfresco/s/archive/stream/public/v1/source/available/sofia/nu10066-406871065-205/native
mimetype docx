--- v1 (2026-04-06)
+++ v2 (2026-09-20)
@@ -97,261 +97,261 @@
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="59066A6C" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="003D37FD" w:rsidRDefault="00B07011" w:rsidP="00B07011">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>24602</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="443F2362" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="59066A6C" w14:textId="77777777" w:rsidR="00B07011" w:rsidRPr="003D37FD" w:rsidRDefault="00B07011" w:rsidP="00B07011">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>24602</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B07011" w:rsidRPr="00B07011" w14:paraId="1B0150A8" w14:textId="77777777" w:rsidTr="0061618D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3815E168" w14:textId="77777777" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
           <w:p w14:paraId="3B4F0C2B" w14:textId="77777777" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EA251E1" w14:textId="1E6BF91B" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="428556F8" w14:textId="1556428C" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EBCD6D5" w14:textId="1590998F" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74A53ADA" w14:textId="3A32B3BC" w:rsidR="00BF3EA8" w:rsidRDefault="00BF3EA8" w:rsidP="00BF3EA8">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42C1AC71" w14:textId="75C93C90" w:rsidR="00B07011" w:rsidRPr="00BF3EA8" w:rsidRDefault="00B07011" w:rsidP="00BF3EA8">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF3EA8">
               <w:t>Inskolningsprogram för dialyssjuksköterska</w:t>
             </w:r>
             <w:r w:rsidR="00CB1987">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF3EA8">
               <w:t>GMP</w:t>
             </w:r>
             <w:r w:rsidR="00CB1987">
               <w:t xml:space="preserve"> Q Di 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C7FFC33" w14:textId="78328C1B" w:rsidR="00B07011" w:rsidRPr="00B07011" w:rsidRDefault="00B07011" w:rsidP="00B07011">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -567,55 +567,51 @@
     </w:p>
     <w:p w14:paraId="401270E3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00554C93">
         <w:t xml:space="preserve">Inskolningsprogrammet består av teoretiska och praktiska moment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Teoretiska avsnitt signeras med signum endast av handledare eller annan ansvarig för informationen/momentet efter genomgång. Praktiska moment som utförs under handledning signeras med signum av handledare eller annan ansvarig. Först när momentet </w:t>
       </w:r>
       <w:r w:rsidRPr="00554C93">
         <w:t>behärskas självständigt</w:t>
       </w:r>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00554C93">
-        <w:t xml:space="preserve">signerar både </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">nyanställd och handledare eller annan ansvarig med signum på avsedd plats. Datum skrivs enligt följande ÅÅMMDD (se Q Di 44). Om ett moment inte är aktuellt skall det dras ett streck över det och skrivas en kommentar om varför momentet stryks vid rutan samt datum och signum.   </w:t>
+        <w:t xml:space="preserve">signerar både nyanställd och handledare eller annan ansvarig med signum på avsedd plats. Datum skrivs enligt följande ÅÅMMDD (se Q Di 44). Om ett moment inte är aktuellt skall det dras ett streck över det och skrivas en kommentar om varför momentet stryks vid rutan samt datum och signum.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E819460" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C25F8FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07CE2B7A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -963,497 +959,481 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblW w:w="6117" w:type="pct"/>
         <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3357"/>
         <w:gridCol w:w="1807"/>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="194"/>
         <w:gridCol w:w="1344"/>
         <w:gridCol w:w="640"/>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="649"/>
         <w:gridCol w:w="821"/>
         <w:gridCol w:w="15"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="036A0151" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="036A0151" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="pct"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F01CA6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Datum skrivs enligt följande ÅÅMMDD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="02BFE822" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="173911BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0A4379E9" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0A4379E9" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="pct"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14C12465" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="509DF15C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="564138E0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F2FDD24" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3295DD85" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3295DD85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59A88C3A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Information från vårdenhetschef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="321869D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6DA0E545" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5088808D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1FB87E10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03C8E151" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C788810" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4708AB06" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="74C8A27F" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A601713" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Verksamhetens mål</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
@@ -1480,168 +1460,162 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="347F3AA5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FF99167" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="744BDE80" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DA3DCA6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3254816E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EF62A7B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1900FCB9" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="500EDF0B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utbildningskort</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1666,168 +1640,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4C702ADD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06294046" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="779364B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C8ABB08" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21360EEE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31E77F07" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="17CE1D30" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="55EBFC21" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Digitalt introduktionsprogram på hemsidan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
@@ -1850,168 +1818,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="48EC083F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22053859" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D4F718B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BC3B8B7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E920872" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="135AA73A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1FFEA714" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="594267FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gå igenom arbetsbeskrivningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
@@ -2034,168 +1996,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="01FDEE3E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05A97128" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5066BA96" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10110007" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="773AB42D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="221F25ED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2293CA51" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="075C63AA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Web utbildning FLC (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -2258,168 +2214,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7D0C1A6A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="545E4054" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ED6BF0A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F6BCB62" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="756645E4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F942D1E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2E2DEB59" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0E2841"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1AC546FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Spelregler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2444,168 +2394,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="68BF88B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16EBB63C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BBADDA8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AD66945" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E9163FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AB5DEB6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0474B201" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0E2841"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="32AA794B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signeringslista</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2634,168 +2578,162 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6EF5AA58" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6194EC40" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29383DE0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DAA800E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40FF9671" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="283B428C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4C37C6ED" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0E2841"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0BDD8C3C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gröna korset och grön arbetsmiljö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2826,354 +2764,341 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="004E1F71" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5018DD82" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64F6AB8D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66203AF4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D8290B5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14F66971" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="329A2632" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="329A2632" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12D758C1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A7491BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1508179E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="727EC9F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0516B9BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53E03358" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B1E8CD6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E0DCDBA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="76A71873" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="76A71873" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5EB82CE5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Övrig info</w:t>
             </w:r>
           </w:p>
@@ -3199,213 +3124,206 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="29862E9A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BB69447" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46632276" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="642DEB52" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50A99C8D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15E7BF6B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="380A593E" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0361F6E8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Brandinformation av brandombud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3434,168 +3352,162 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="0AE24D6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26C12332" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A6FEB69" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12A70878" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CFC9798" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71507E4E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="209B233E" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="000E7060" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fackliga företrädare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3620,168 +3532,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3D2CDD04" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D27B7B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77C002CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C388782" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FB344A4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B5D2D2E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5F0F29BF" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7AA3B9B7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Akutlarm (hjärtstopp). Larmrutiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3806,168 +3712,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2B52B910" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F926153" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DAC5DB5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6893B734" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05E8268D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="361BAED6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="03BC162F" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="63C174B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Frikort (läkemedel, sjukvård, taxi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3992,168 +3892,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1502719D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19CD5F91" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76D7F4BF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55D530A2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EB78A65" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="124532D7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="16CABA3C" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="61ABC5C4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Förrådshantering MIV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4178,168 +4072,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="39E79122" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03B79B4C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35CD7333" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25C93509" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33045504" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="483E3D84" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="44C55CBB" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7A575BFF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Styrdokument, kvalitetssystem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4364,168 +4252,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="07018CC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61819EE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44B9049D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08F2E3F0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="691F2D0D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C1034C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="63030B31" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="628352D0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medcontrol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
@@ -4552,168 +4434,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="02711B10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4827D987" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BD0EA09" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58AF2B84" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53255566" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A49F9DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="24CB8BE3" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="06D13F54" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansvarsområden (vem har vad)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4738,168 +4614,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="0D41E436" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33DCB68C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3553E4EA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E81A67E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EDD2688" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="051C2BDE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7AD84FFC" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FC24BB2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dokumenthantering Sofia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -4964,168 +4834,162 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3CE130D0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="261A5E7A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CA729A9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13F63334" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67172090" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D4929DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="53778606" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5781800A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Info från PD-mott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5154,168 +5018,162 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6284B3EF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17F7D063" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19022369" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02152487" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0026F70F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71E0ADC6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="08F984F7" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2B5D8300" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Info från njursviktsmott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5346,16861 +5204,15491 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="28287130" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="328B0279" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19EAB31A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BE5A970" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14A201FC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2632E149" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="156F54C2" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="156F54C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="676EAA3B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B85839C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C16B9E8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EE6E900" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B85783F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A62DB29" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D7E784F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47DA1BF5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1EB2EAF1" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1EB2EAF1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6B134647" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5D7C0DA6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B247CE2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41D7D34D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FD20BB7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08181DB0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="203790E0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EBDB419" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="61A68817" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="50EBDA72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Diagnosregistrering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0328186A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="343D5B8C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30EDD6D0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F56C8F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F67CE85" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C6A9FA8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="617BB39D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="34AA074B" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4CBFD670" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Melior</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, E-arkiv, bevakning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="769258BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6762FA2A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B23FD64" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EBCC0E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A40C351" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2191E81F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7582C41A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0694E609" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="79E686CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Elvis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BCEA6BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="61DF7E18" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55F54BF7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E701620" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D0DA9D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="403932E9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D62E916" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0A7F92DA" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="19499042" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Picsara</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="362FF52A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="68DD2725" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07339CF2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6218B5F8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6909E4ED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BA03F46" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DA83ED8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7319CCD3" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5B317961" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SAMSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="140A6352" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6D90F589" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D28842D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4663927B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74F75451" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F6AAD3F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A85339C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3C2DE25A" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3FD39CBC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Boka budleverans (PD-mott)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3430A94C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="49DB89A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="063C7243" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57F8165B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="637E8CBB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08E9BC73" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09EF4B71" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4751684B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblW w:w="6247" w:type="pct"/>
         <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3361"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="3360"/>
         <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="393"/>
+        <w:gridCol w:w="257"/>
+        <w:gridCol w:w="602"/>
+        <w:gridCol w:w="230"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="71"/>
+        <w:gridCol w:w="649"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="663"/>
+        <w:gridCol w:w="752"/>
         <w:gridCol w:w="649"/>
         <w:gridCol w:w="832"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="30E4C347" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="30E4C347" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="191AD7AB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Njursjukdom och dialys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="35D08D78" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1CCFFFF9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="729BC2F4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5C930020" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0E78C4A3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4A1C621A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3DEC64D3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="628FBFB9" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="53243F5A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Torrvikt/BCM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="309F4141" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6897211E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08DE792F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59DBA829" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5ACF0D8D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5447C033" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FA54688" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4A9068F3" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3FBB00C3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blodtryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0419098B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4F8FBEA9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="589236D4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C4E5042" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6369EDBC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71D22594" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25F88844" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2C2F1F4F" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="211720B9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vätskebalans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0F4F2902" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6AE4F65C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CCC0FF2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B8C9FBD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CD8F400" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A154B7C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DFDC9B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="10A7AC2D" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="26D0E049" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3639080B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="44F65853" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39A7492F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61AF7287" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22C998CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AF80907" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="087F247E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4C026FAB" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0B84E8E2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sekundär </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hyperparathyreoidism</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04E6D1DD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="260DC1C3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78CF0B56" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39F2D69B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="341FD598" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44520787" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19F7A1AF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="015E0E0D" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0E2841"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1482DCB3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kalk-fosfat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B596FE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3125F510" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18373710" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="194828E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0055A8FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7140DCE8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="606798CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="36E54EE7" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="36E54EE7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="104DBBD4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="112B62DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="487BF1F7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55FE6BBB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C77C2BF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3976DCBF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FFF708B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="258D4037" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3F25AD6C" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3F25AD6C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1610D45B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>PAS och PAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EAF51C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46E0BA93" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3662623C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="775F608D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2107E960" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4790CDEF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19391D4C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="20D0BC0B" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="237AE6A5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PAS ansvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CEF1CB0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3C2C501F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B0A9A58" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30CFD6B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="306D25E3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66535585" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2604CA47" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4D553862" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="02CAB8F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PAL ansvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="36264301" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="74E55973" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DA58AB0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72C649CA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C09D201" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FCA4182" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D400D90" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="531B78C4" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5960F72B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Checklista</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="77F71837" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5D68EFE3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DC7C5B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13F7ABD6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F87DB61" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39F7D947" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="745745BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="304DF3D3" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5FF4E306" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Teamrond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="50B645A1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7B9A1344" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60E2197A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CF84E3C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CDE49BC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36BF8764" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CB9D5DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="29C4B020" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="398FA139" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr 41, MÖL, MOTT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5628CAB1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="75F4D0F9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C01D725" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DA7757D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C532E74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E29DD4D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="671B9F8C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="181AD238" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="79A59589" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dialysjour, medicinjour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6066A7C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5D3F2C46" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B924EFF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16ED771D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EFF4B48" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12F7E865" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B9B18FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="436303DD" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="57FF712E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kontakat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> vi läkare vid dålig patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7DA5CC72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5CA13057" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EC86E6C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A40DF87" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05CC2406" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="038EB5D4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14E2299C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="78D7C327" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="489805FC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rutiner vid inläggning av patient i samband med besök </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0B2A6014" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="73B49656" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71F84E7C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DE7E4F4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="244752DD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F42A32D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A7AECB6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="40437EDE" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0866A27D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kvalitetsparametrar, SNR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="64743780" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="59821C24" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F7E6778" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F5450FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40B3F76A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="532780DD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D877295" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="01CD648F" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="01CD648F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7866E216" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DFC6539" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76C3FFAA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5834134B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60D50BDF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68354BDE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FAC6607" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73D30756" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3AF1B02C" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3AF1B02C" w14:textId="77777777" w:rsidTr="006C5F13">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F976E3B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2F6CB4B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="785C99F4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="138B1390" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="597A40C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4213AE04" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0807B13D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A272636" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3FFD6604" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3FFD6604" w14:textId="77777777" w:rsidTr="00857D71">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6500578E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Läkemedel i samband med dialys </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="592BDF0A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="03187786" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CAE10F1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CCCCF69" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="783DC229" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="744EA8FC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08B5C2C3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7879F07A" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7879F07A" w14:textId="77777777" w:rsidTr="006C5F13">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
-            <w:tcBorders>
-[...54 lines deleted...]
-            <w:tcW w:w="385" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...132 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="773F839D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Generella ordinationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="468630BC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          </w:tcPr>
+          <w:p w14:paraId="5AA907E8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="25088952" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...12 lines deleted...]
-            <w:tcW w:w="1001" w:type="pct"/>
+          <w:p w14:paraId="21A14273" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            </w:r>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="427EF039" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AD28843" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="4238095D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19C225BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7ACC1630" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          </w:tcPr>
+          <w:p w14:paraId="482EB4BA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="027C34BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          </w:tcPr>
+          <w:p w14:paraId="42D82115" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="03B97DCA" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00857D71" w:rsidRPr="00554C93" w14:paraId="71FFEF87" w14:textId="77777777" w:rsidTr="006C5F13">
         <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1001" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
-            <w:tcBorders>
-[...54 lines deleted...]
-            <w:tcW w:w="385" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...21 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="514A9A2B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="790B6DF4" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>Datum</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VNL Hamlet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="399" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...127 lines deleted...]
-            <w:tcW w:w="1506" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="468630BC" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...48 lines deleted...]
-            <w:tcW w:w="385" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25088952" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4238095D" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ACC1630" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="027C34BD" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00857D71" w:rsidRPr="00554C93" w14:paraId="03B97DCA" w14:textId="77777777" w:rsidTr="006C5F13">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1001" w:type="pct"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...14 lines deleted...]
-            <w:tcW w:w="602" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02950915" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vaccinationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8A1890" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B839F10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="0EDD0D0E" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="037A1131" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A47F2D" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7CF23952" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          </w:tcPr>
+          <w:p w14:paraId="12AFA3BD" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="738E0BA7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77293A96" w14:textId="77777777" w:rsidR="00857D71" w:rsidRPr="00554C93" w:rsidRDefault="00857D71" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="598B76A2" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="000F57DF" w:rsidRPr="00554C93" w14:paraId="05D900CA" w14:textId="77777777" w:rsidTr="006C5F13">
+        <w:trPr>
+          <w:gridAfter w:val="8"/>
+          <w:wAfter w:w="2196" w:type="pct"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1506" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1750F56C" w14:textId="050EB1EB" w:rsidR="000F57DF" w:rsidRPr="00554C93" w:rsidRDefault="000F57DF" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di 500 serien som rör Läkemedel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47A3B39A" w14:textId="77777777" w:rsidR="000F57DF" w:rsidRPr="00554C93" w:rsidRDefault="000F57DF" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E2DF408" w14:textId="77777777" w:rsidR="000F57DF" w:rsidRPr="00554C93" w:rsidRDefault="000F57DF" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73F7D5FB" w14:textId="77777777" w:rsidR="000F57DF" w:rsidRPr="00554C93" w:rsidRDefault="000F57DF" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="598B76A2" w14:textId="77777777" w:rsidTr="006C5F13">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67912FE6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="0B663EE0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="67912FE6" w14:textId="77777777" w:rsidR="00117AF5" w:rsidRPr="00554C93" w:rsidRDefault="00117AF5" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47E778B3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="160E4552" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C86098B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D290085" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2905E528" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6234E64D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22740FB6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="57880C7D" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="57880C7D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5653038F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Provtagning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="49BC7591" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5DF715BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B09DA3C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7406232F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A80B7CA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="271781A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BD578CC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="69136FE4" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="19540435" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Regelbundna provtagningar </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rutin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47323534" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6C2FDE76" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03763527" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68E1DC60" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BD04C75" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4111E877" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="670FED67" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2026B4F3" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="29B8781D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patientnära analyser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24E4B4CC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="74F8BBCA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="054931BE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6405F527" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="539ABCAC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7244F4B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A6CEF57" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1E9320D6" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="07F887AD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blododling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6479B091" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2B7797C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26064C64" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AAD5A6A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4772764A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D30D04C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24B3BE2A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D5F617A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblW w:w="6117" w:type="pct"/>
         <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3356"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="977"/>
+        <w:gridCol w:w="3359"/>
         <w:gridCol w:w="889"/>
-        <w:gridCol w:w="826"/>
+        <w:gridCol w:w="92"/>
+        <w:gridCol w:w="358"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="92"/>
+        <w:gridCol w:w="66"/>
+        <w:gridCol w:w="354"/>
+        <w:gridCol w:w="433"/>
+        <w:gridCol w:w="39"/>
+        <w:gridCol w:w="509"/>
+        <w:gridCol w:w="341"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="98"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="155"/>
+        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="35"/>
+        <w:gridCol w:w="435"/>
+        <w:gridCol w:w="511"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="819"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="14461141" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="14461141" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1F2B2D7C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Komplikationer i samband med dialys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="567CAF4F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="085E4B8F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="248568F8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D18B887" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="286BE2FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4DEFFCD8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0AC3CAC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4609A1CA" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4609A1CA" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5F10947F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blodtrycksfall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A1DBA95" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="018BB5EF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67CF3018" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1274F13F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B57CBBD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="622FE0EF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61D51168" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4F4AD36D" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4F4AD36D" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7A90A882" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Muskelkramp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1A9D732C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="255820D9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40F0F1B5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76759487" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17CFEED7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F0A61E2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C59E248" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="422A3A01" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="422A3A01" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="049DCC66" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Klotting</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="34B729B1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="71C72D76" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0127F09F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7446B4D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="579474F8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="755843CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="562E1D63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="358D28DF" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="358D28DF" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69000670" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Luftemboli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="4103DADE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4BF04ADE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C7506C8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10920239" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C6BF6D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64E93712" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61F2AABE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0748426E" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0748426E" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0365B16E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Övervätskning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6F548833" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="18F9F20F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47C7E1B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A2B397E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="474974F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6818C134" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18B8DECE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7E2D07C9" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7E2D07C9" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7A293546" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dehydrering</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19EDAAEE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4DC32089" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51C40AD3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68E01F6F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7922DCE8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4981AC96" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EC6DD86" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5E5CEB1C" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5E5CEB1C" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2090AD5F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vennålsdislokation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6957D905" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6A2D87E7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FC3A91E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="403BDBEF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5371395D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39B280F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1009ADCA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="403DDC38" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="403DDC38" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2DB46B03" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Njurbiopsi och efterkontroller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D7A23C2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="51BAC93B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05C6AABD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3190C105" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1949A4AD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="393F3BBE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49E3B905" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="60A26EB3" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="60A26EB3" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="20361D4C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vena</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> cava </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>superior</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> syndrom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="570EB4FD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6A423994" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09A7E3A5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08D4F49B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CB8929B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FDD3C44" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="655DF58F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="51D4CF3C" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="51D4CF3C" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="527DBD9D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dragning av CDK och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>femoraliskateter</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CE02227" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7D8AFE24" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5844B253" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E79EEBF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06C8F200" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65F8B0F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10A9815F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="55989D88" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="55989D88" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C1F13B3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F43B13C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62F34AB3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A859144" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6122A82E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="099ADBAF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14EA7C6D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02B42FC0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7BFA2F0A" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7BFA2F0A" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5AE060DE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vattenrening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6CF11C28" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="78D21FDE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="301D72DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74CCAC27" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AF53785" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C5FE41F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65BF6E5F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0CADF4D0" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0CADF4D0" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="47EB8E7D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vattenreningens principer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32C634FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="78EBB71B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05DC87EA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7856CE48" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35349BCA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E496322" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="206CE585" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0EEC80E9" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0EEC80E9" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="08958CB5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dagligdrift protokoll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6C43B79F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7CE82D9E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="722B0519" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="776F9647" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EE507EC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="036DB265" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22616F03" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4B0A3E49" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4B0A3E49" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="221A34AD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Larmhantering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="62639601" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="217E974E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="107F573E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00429914" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15F7468C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A5A17C4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D4E972B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4F249FE1" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4F249FE1" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6304657D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Larmrutin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="3AB646A0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
-            <w:tcBorders>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7DC03646" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51EF0694" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59DC2C03" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E915D88" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59BE2091" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DF445BF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="06281865" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="06281865" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B165F5E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byte av partikelfilter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="345570D1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4CD5C955" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40999FB0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60900CA9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1142948D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4249A0F1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DB00E7A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="56926F1F" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="56926F1F" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B3C8566" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Omkoppling av båda slingorna till ett vattenreningsverk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6BD6886C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="203C866E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CFDF2B7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45553EA1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="725092C2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="181B0860" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="601D13EE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6C93B6C7" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00020EF8" w:rsidRPr="00554C93" w14:paraId="6C93B6C7" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABDD40C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="4ABDD40C" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sterilfilter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="6F7CBDC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7CBDC1" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F887673" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...15 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="1F887673" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...56 lines deleted...]
-          <w:p w14:paraId="25B7C489" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="716E0B63" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25B7C489" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="15FB8115" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FB8115" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4C5750B0" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00020EF8" w:rsidRPr="00554C93" w14:paraId="4C5750B0" w14:textId="77777777" w:rsidTr="00E357A3">
         <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79D7DA50" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="79D7DA50" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Genomgång av vattenreningsrum av MT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="68DF3029" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DF3029" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="554793E6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...139 lines deleted...]
-          <w:p w14:paraId="0BB92AA6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="554793E6" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A54A135" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BB92AA6" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="59A5E537" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59A5E537" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="00F2C157" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00046A84" w:rsidRPr="00554C93" w14:paraId="00F2C157" w14:textId="77777777" w:rsidTr="00E357A3">
         <w:trPr>
+          <w:gridAfter w:val="13"/>
+          <w:wAfter w:w="2231" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
-[...67 lines deleted...]
-            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="404" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBF4462" w14:textId="77777777" w:rsidR="00046A84" w:rsidRPr="00554C93" w:rsidRDefault="00046A84" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör Vattenrening 200 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3420950C" w14:textId="77777777" w:rsidR="00046A84" w:rsidRPr="00554C93" w:rsidRDefault="00046A84" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6102C16D" w14:textId="77777777" w:rsidR="00046A84" w:rsidRPr="00554C93" w:rsidRDefault="00046A84" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C36B28" w14:textId="77777777" w:rsidR="00046A84" w:rsidRPr="00554C93" w:rsidRDefault="00046A84" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00020EF8" w:rsidRPr="00554C93" w14:paraId="7C841913" w14:textId="77777777" w:rsidTr="00E357A3">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="6102C16D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEFD7FB" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B3DACEC" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="481FBEF6" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E8F344A" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36D5EECC" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="41C36B28" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4836E1E0" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7C841913" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="44C907A7" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
-[...190 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="72C2F1C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>CDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3BC22D25" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="234AB3CB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03E033F0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B3532B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52E7569E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FF2D7D3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="724E66C2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="274CB8A6" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="274CB8A6" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6F377026" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Daglig drift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CD663E1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="07C2952B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EE151B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35088AB6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23BE288F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5126B184" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5474FE4D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1756A51E" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1756A51E" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="455488A1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byte av koncentrat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="570A5789" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="42CD14CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50A43492" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4681AA0B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77653C23" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01C10A3F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65B2CC5B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7DD1F06A" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00020EF8" w:rsidRPr="00554C93" w14:paraId="7DD1F06A" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="72092326" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="72092326" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Larmhantering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63964BEF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          </w:tcPr>
+          <w:p w14:paraId="63964BEF" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="17EBF5A8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...15 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="17EBF5A8" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="523BDBBD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D69B3DB" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00554C93">
-[...45 lines deleted...]
-          <w:p w14:paraId="3B25BC5D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B25BC5D" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="31B81387" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31B81387" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5D80BD7F" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00020EF8" w:rsidRPr="00554C93" w14:paraId="5D80BD7F" w14:textId="77777777" w:rsidTr="009C5E53">
         <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7A01128F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="7A01128F" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beställning av koncentrat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1631E220" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          </w:tcPr>
+          <w:p w14:paraId="1631E220" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="12BCA7F1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...12 lines deleted...]
-            <w:tcW w:w="613" w:type="pct"/>
+          <w:p w14:paraId="12BCA7F1" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A837282" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...117 lines deleted...]
-          <w:p w14:paraId="5F28898D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="0E8D55FD" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F28898D" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="3131C5DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3131C5DF" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="701FE9D0" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="006432E6" w:rsidRPr="00554C93" w14:paraId="701FE9D0" w14:textId="77777777" w:rsidTr="009C5E53">
         <w:trPr>
+          <w:gridAfter w:val="13"/>
+          <w:wAfter w:w="2230" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF2A7E6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="2EF2A7E6" w14:textId="77777777" w:rsidR="006432E6" w:rsidRPr="00554C93" w:rsidRDefault="006432E6" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Läs Q Di som rör Vattenrening 200 serien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="825" w:type="pct"/>
-[...23 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="539C5626" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C13186A" w14:textId="77777777" w:rsidR="006432E6" w:rsidRPr="00554C93" w:rsidRDefault="006432E6" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="539C5626" w14:textId="77777777" w:rsidR="006432E6" w:rsidRPr="00554C93" w:rsidRDefault="006432E6" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="2FA1E020" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FA1E020" w14:textId="77777777" w:rsidR="006432E6" w:rsidRPr="00554C93" w:rsidRDefault="006432E6" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6738F96C" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00020EF8" w:rsidRPr="00554C93" w14:paraId="6738F96C" w14:textId="77777777" w:rsidTr="009C5E53">
         <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1359C7A0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="7F11822E" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="1359C7A0" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="764C10BA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="764C10BA" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
-            <w:tcBorders>
-[...95 lines deleted...]
-          <w:p w14:paraId="4F941B31" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F2A93F9" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BEF1F63" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F941B31" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="7FE3F4F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FE3F4F3" w14:textId="77777777" w:rsidR="00020EF8" w:rsidRPr="00554C93" w:rsidRDefault="00020EF8" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="051F9CAD" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="051F9CAD" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0FC59AD9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>GMP, teori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2AD23EEA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5EC466CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FA8D7D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B6CEEE7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D15FCAC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6F8B038F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4314842D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="02FC6A99" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="02FC6A99" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28CA42A9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">GMP utbildning i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>lärportalen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> "GMP-dialys"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="726C0E81" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="36756526" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50B62710" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77057CDB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2893DAEA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B421880" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41B2CA01" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3AF10CBB" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3AF10CBB" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28922814" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provtagning maskiner, ingångsvatten och vatten efter WRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0A185F76" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6412F454" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="463418C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57A75119" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48DF1EDF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32B03558" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CFB2CC3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005335EB" w:rsidRPr="00554C93" w14:paraId="1716791D" w14:textId="77777777" w:rsidTr="008962C2">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...19 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C823E3F" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Åtgärder vid avvikande provsvar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9AC856" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C044FBA" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="432F8886" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1195533A" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28A683AE" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005335EB" w:rsidRPr="00554C93" w14:paraId="3B9C178F" w14:textId="77777777" w:rsidTr="008962C2">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="32B03558" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54310B46" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gällande regelverk för GMP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="788A700A" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F93A3F" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72F77C7E" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B6FF53F" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="2CFB2CC3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="312034F3" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1716791D" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="005335EB" w:rsidRPr="00554C93" w14:paraId="0A3A3669" w14:textId="77777777" w:rsidTr="008962C2">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E409526" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Läs Q Di som rör GMP 1, 100, 200, 400 serien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA6C898" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6A3761" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D57710A" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E9871DC" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3954EDF9" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005335EB" w:rsidRPr="00554C93" w14:paraId="27DE5BF8" w14:textId="77777777" w:rsidTr="008962C2">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1016" w:type="pct"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76462286" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BA75A59" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E420948" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="484EFA32" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18E11F84" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F82CC25" w14:textId="77777777" w:rsidR="005335EB" w:rsidRPr="00554C93" w:rsidRDefault="005335EB" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="13AE2752" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
-[...2 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...768 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="187AF93C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Hygien och städ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="40B838DB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7669FD07" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B1CDCB8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D4C5D53" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75A53B3A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EDE067F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06AC1BAB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="021A637D" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="021A637D" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B27311C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Basala hygienrutiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4993BB1D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="437E2D5D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A9F1CDA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2522CFC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="438902EB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A41C91C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48CD2BE9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7948F7A3" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7948F7A3" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="49675DB8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Städrutiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1D83353D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4D9E2406" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46D8E33B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09921B3D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="452BAD9B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37AFE0DC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="715231AF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1C1C4C67" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="008962C2" w:rsidRPr="00554C93" w14:paraId="1C1C4C67" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
+          <w:gridAfter w:val="7"/>
+          <w:wAfter w:w="1465" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F512C29" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="7F512C29" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blodsmitta, VRE, MRSA, ESBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="68181C26" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="68181C26" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFCD65C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...15 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="7FFCD65C" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="28428CB2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26CD2CF5" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="376" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28428CB2" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1BA5905F" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="008962C2" w:rsidRPr="00554C93" w14:paraId="1BA5905F" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
+          <w:gridAfter w:val="7"/>
+          <w:wAfter w:w="1465" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="04ABC6B1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="04ABC6B1" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sop- och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tvätthantering</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CF21B6A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="4CF21B6A" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F12844D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...12 lines deleted...]
-            <w:tcW w:w="613" w:type="pct"/>
+          <w:p w14:paraId="7F12844D" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...144 lines deleted...]
-          <w:p w14:paraId="48EBDDB7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59CDD832" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="376" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48EBDDB7" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="591EEE1C" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="008962C2" w:rsidRPr="00554C93" w14:paraId="591EEE1C" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
+          <w:gridAfter w:val="18"/>
+          <w:wAfter w:w="2679" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39A04CA7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="39A04CA7" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Läs Q Di som rör hygien 300 serien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B9AB20F" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="376" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18ADA851" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008962C2" w:rsidRPr="00554C93" w14:paraId="260557DA" w14:textId="77777777" w:rsidTr="008962C2">
+        <w:trPr>
+          <w:gridAfter w:val="4"/>
+          <w:wAfter w:w="1215" w:type="pct"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...27 lines deleted...]
-              <w:rPr>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A19B57" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="6F3415CE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08220233" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...29 lines deleted...]
-          <w:p w14:paraId="6C2D296A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BBB02DF" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7069DC28" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
-            <w:tcBorders>
-[...29 lines deleted...]
-          <w:p w14:paraId="18ADA851" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="282FDEBF" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F8114BC" w14:textId="77777777" w:rsidR="008962C2" w:rsidRPr="00554C93" w:rsidRDefault="008962C2" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="260557DA" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5045331A" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12A19B57" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="3607FAB9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="5CD1130C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B2A4B58" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="5BD4A746" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50995B64" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="08220233" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2653DEE0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...29 lines deleted...]
-          <w:p w14:paraId="7069DC28" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A99FF27" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00DE7BD3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="4F8114BC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          </w:tcPr>
+          <w:p w14:paraId="7240FC7B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4222E8AE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5045331A" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="53787F54" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3607FAB9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="09C648C3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="6B2A4B58" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16E20BED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="50995B64" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78F04794" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w14:paraId="2653DEE0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34F6F9B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...29 lines deleted...]
-          <w:p w14:paraId="00DE7BD3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01D6D28D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2958225F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="4222E8AE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          </w:tcPr>
+          <w:p w14:paraId="352B645E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CB62A10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="53787F54" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="327586A8" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="09C648C3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="50B99959" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="825" w:type="pct"/>
-[...104 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1215" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3CD162" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Info/ Praktisk genomgång</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67398593" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utför självständigt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="5CB62A10" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24C644AD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65456661" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="327586A8" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5B2F0CB7" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
-[...143 lines deleted...]
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="61BBB8B1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Provtagning, analyser och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -22210,215 +20698,215 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>labutrustning</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> på mott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="79A93A16" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C264B63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1426F64D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="35C399A7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2BEA5F8E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="596093CA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -22440,2527 +20928,2507 @@
               </w:rPr>
               <w:t xml:space="preserve">Ny </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ssk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="691297FA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="095D4BBB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="534AEF4D" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="534AEF4D" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3707A2C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>glucos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, Hb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AFC34B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="787E0499" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1583586C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6AE3DE01" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="42C8C419" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B17D71D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CA439D1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="563428E9" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="563428E9" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7CCB37C8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CRP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B27F98E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="679D86D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="214AC02C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4BBB1833" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="639C298D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78F2FBEF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CB7E761" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="264A9288" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="264A9288" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2A126716" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pox</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> och EKG övervakningsutrustning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F0974CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="48D2FD6B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6150D201" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="74954BEC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1E8E9B97" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FF3B743" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23CA6327" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2FDB939A" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2FDB939A" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="15E42A33" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontroller av </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>lab</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-utrustning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D33A23E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="70E41BCE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A0BB4A1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2E1D7C00" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3C2ADB0D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53224D66" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66002D6D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="65135611" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="65135611" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="15BA4F18" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BCM-mätning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2778FE86" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="67C913FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28111C1E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="337075C1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7C623232" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E2C9422" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F3BD2D0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1197C34A" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1197C34A" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="31D9C895" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bladderscan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AF0C004" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="510322A8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="005572A2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="691B5E08" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="59F3470D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64F9A665" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58716760" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5846AC49" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5846AC49" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="062BB990" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EKG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="567A8E52" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="36B2C4CB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="033473E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="0E4ECAFF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7FCE51F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="292B1320" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7489747C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="64E1B67A" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="64E1B67A" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2A4C5472" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>News</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D5070C8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="22037A8E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A816184" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5086ED2D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6345CAA9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="077CA424" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53B1BE63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="30ED54A3" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="30ED54A3" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
+            <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="42225058" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39711AA2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43178A73" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79273032" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F70E6DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5955EAD4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="501E9D8F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="418F48EC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="024213F0" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="024213F0" w14:textId="77777777" w:rsidTr="008962C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1537" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1BD4AEF5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4948BA41" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="061E33DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FB8A6D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="404" w:type="pct"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79E53BC0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A32370C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="407" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2376C2C5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="375" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E1AB943" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C039470" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblW w:w="6079" w:type="pct"/>
         <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3399"/>
+        <w:gridCol w:w="3398"/>
         <w:gridCol w:w="1467"/>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="1469"/>
-        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="701"/>
         <w:gridCol w:w="940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="10C0EB12" w14:textId="77777777" w:rsidTr="00A15F59">
-[...2 lines deleted...]
-            <w:tcW w:w="1567" w:type="pct"/>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="10C0EB12" w14:textId="77777777" w:rsidTr="00C61C7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="706253A5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>HD/HDF med 6008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1010" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="072FD250" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Info/ Praktisk genomgång</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="50A3F3CB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utför med handledare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1432" w:type="pct"/>
+            <w:tcW w:w="1433" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CCC9D72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utför självständigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="51B99F6A" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="51B99F6A" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5406BE0C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21B5A828" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5100B92F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="23CD11D3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0D3185A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3FE0FB69" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3519B746" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3698C0E3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D2C90BF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -24974,64 +23442,63 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ny </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ssk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3DD72C16" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3DD72C16" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59258FE8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Genomgång av maskinpärmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
@@ -25104,101 +23571,100 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1660D899" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1C6213F7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="79A4AEE9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="54CC91E9" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="54CC91E9" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="02C3232F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Genomgång av dialysparametrar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
@@ -25256,95 +23722,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="224263F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="68011726" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="0CE1FDA6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7AC54065" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7AC54065" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="470671DC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Färdigställande av dialysmaskin 6008 inför HD behandling </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
@@ -25402,95 +23867,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="61F16355" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="047C9E22" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3BCB2132" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3A05E33E" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3A05E33E" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7C445C99" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Färdigställande av dialysmaskin 6008 inför HDF behandling </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
@@ -25548,95 +24012,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4656A22E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="0498A1B2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6E7FDB1D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="43FD711C" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="43FD711C" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0EEB972B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Start av dialysbehandling HD/HDF on-line</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
@@ -25694,95 +24157,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="01B0DD3D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="79240BF4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="76EB8294" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3FE7AF95" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3FE7AF95" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6CE9170F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Start av dialysbehandling HD </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -25853,95 +24315,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="48334508" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="71EC192C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="098EA1F3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0C7E1931" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0C7E1931" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3647CBD5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kontroller under dialys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26001,95 +24462,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4E8873F7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="63D59715" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1411DDFE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4CCFAB28" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4CCFAB28" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5C991DF4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Larmhantering/strömavbrott </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26149,95 +24609,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1A3FB46B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="18F93ACD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2C517A5A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5743CF85" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5743CF85" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="55E5FCEA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rundkoppling/ återgivning för cirkulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26297,95 +24756,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="62537D12" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="37F1FBE6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="595970A8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3E11CFF9" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3E11CFF9" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5F7D1022" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Avsluta dialysbehandling on-line/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -26465,95 +24923,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="198B06D8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="05923A67" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="55D74228" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7CDC4FBD" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7CDC4FBD" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C645C52" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Avsluta dialysbehandling </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -26624,95 +25081,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5340BE94" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="75DC22BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="192D6083" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="71D94B71" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="71D94B71" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2AEBF0CF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Desinfektion av dialysmaskin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26772,95 +25228,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C66CC81" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2EC03D84" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2004C3D3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="52F9D387" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="52F9D387" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="38302D6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byte av </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -26931,95 +25386,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18B7A336" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="57FD1AE5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="23FD9996" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="453D4CD6" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="453D4CD6" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5534B92F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provtagning av maskinen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27106,157 +25560,167 @@
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60627499" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C1FFBC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320A03B7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5D9FDD20" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5D9FDD20" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5BB980E9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ultrafiltration (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>profil,UF</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-control,isolerad</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>control,isolerad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="76935C4F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -27303,95 +25767,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5868A346" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="414C880D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="300C2979" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6BC057E5" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6BC057E5" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="58F2EA1E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BVM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27451,95 +25914,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="705F5E7D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="15B8C91D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6D081FFE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0AA96619" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0AA96619" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4CF8D983" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
@@ -27610,95 +26072,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="04786DC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1B174687" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="66F97278" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2B795B30" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2B795B30" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1FBE9444" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ennålsbehandling</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
@@ -27760,95 +26221,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3862B9C9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3E7E2ED5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="09D780EB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="44796946" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="44796946" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69AC1388" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Temperaturkontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27908,95 +26368,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="044AE729" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4892BB47" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="40277327" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="613AD500" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="613AD500" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="00C86E90" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patientkort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28056,95 +26515,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2C3E5730" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6EA385E8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1254FB56" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="61451080" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="61451080" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="290A5B23" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HDF/HF/HD principer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28204,418 +26662,158 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5856F6B9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1B43F9D1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="19D37BE7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1CFCE6F2" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00C61C7B" w:rsidRPr="00554C93" w14:paraId="1CFCE6F2" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
+          <w:gridAfter w:val="7"/>
+          <w:wAfter w:w="3434" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3196F88F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="3196F88F" w14:textId="77777777" w:rsidR="00C61C7B" w:rsidRPr="00554C93" w:rsidRDefault="00C61C7B" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Läs Q Di som rör dialysmaskin/patientbehandling 100, 400 serien</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...129 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1146B457" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00C61C7B" w:rsidRPr="00554C93" w14:paraId="1146B457" w14:textId="77777777" w:rsidTr="00C61C7B">
         <w:trPr>
+          <w:gridAfter w:val="7"/>
+          <w:wAfter w:w="3434" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D349966" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="2D349966" w14:textId="77777777" w:rsidR="00C61C7B" w:rsidRPr="00554C93" w:rsidRDefault="00C61C7B" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Läs manual 6008</w:t>
             </w:r>
-          </w:p>
-[...129 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60811970" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -28628,460 +26826,448 @@
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblW w:w="6079" w:type="pct"/>
         <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3398"/>
         <w:gridCol w:w="1467"/>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="1469"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="940"/>
       </w:tblGrid>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="01BA58FE" w14:textId="77777777" w:rsidTr="00554C93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="53B9C17E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Access, CDK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1010" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1840D684" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Info/ Praktisk genomgång</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A725455" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utför med handledare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F19F434" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utför självständigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7F6F7242" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="64F4C38A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1CFE78FA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6973D241" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B55F3BD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B745142" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="485E2246" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5E55B457" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18F45070" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FBEA290" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -29108,51 +27294,50 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ssk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7740EDC6" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="717F493B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Starta dialys via CDK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
@@ -29275,51 +27460,50 @@
           <w:p w14:paraId="50F23751" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7EB84C88" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="10EEAC7C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Avsluta dialys via CDK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
@@ -29421,51 +27605,50 @@
           <w:p w14:paraId="71AC6C01" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2ABC0C95" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F5D0C71" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flödesproblem CDK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
@@ -29567,51 +27750,50 @@
           <w:p w14:paraId="1A6EE10A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7EEAB700" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0B3B82B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Transonic</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -29724,51 +27906,50 @@
           <w:p w14:paraId="68758135" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="487447ED" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0D7B78A8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Omläggning, mäta </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -29890,51 +28071,50 @@
           <w:p w14:paraId="01161D72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0E82DAA0" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FF81AB4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infektionstecken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30038,51 +28218,50 @@
           <w:p w14:paraId="1FB21957" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="32E4467F" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4D09F28F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assistera vid inläggning av temporär CDK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30231,51 +28410,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="151FB6A7" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7A714A0E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vara med vid </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -30399,51 +28577,50 @@
           <w:p w14:paraId="0279C8F9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5BEE7902" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7CAEE5FF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Avlägsnande av temporär CDK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30547,51 +28724,50 @@
           <w:p w14:paraId="70829080" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0934F7E4" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="66A51AF7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Avlägsnande av </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -30691,223 +28867,74 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5E078852" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="620587BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-            <w:pPr>
-[...146 lines deleted...]
-          <w:p w14:paraId="1EC091A5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3153B499" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0821CA04" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Accessinfo för nya medarbetare av </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -31075,609 +29102,456 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58B4F624" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="68DBA1CE" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="0057126C" w:rsidRPr="00554C93" w14:paraId="68DBA1CE" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
+          <w:gridAfter w:val="7"/>
+          <w:wAfter w:w="3434" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73440C2C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="73440C2C" w14:textId="77777777" w:rsidR="0057126C" w:rsidRPr="00554C93" w:rsidRDefault="0057126C" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Läs Q Di som rör access 400 serien</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...136 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="42596B38" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="42596B38" w14:textId="77777777" w:rsidTr="00F8020B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="591A8B04" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A53F37D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31B0F6DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CFAC702" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BB1924F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1646C0D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33608704" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="192883EA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4C9195ED" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4CDB4316" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12A98860" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CE17523" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40578446" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="787A52FC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07CE7A6C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="173B31DE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54F4C0B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="63BBFF41" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="08318B74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Access, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -31815,313 +29689,305 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utför självständigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0CAF93D6" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3E3C5E91" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D04C77B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2B657541" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6E500199" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0E5A3343" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="356D3B60" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A8BA7E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1AB4C3C0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23C66223" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -32148,51 +30014,50 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ssk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="788718D5" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46C73848" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Starta dialys via </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -32348,51 +30213,50 @@
           <w:p w14:paraId="67C7D6C4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="75CA2488" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="71D09857" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Stickteknik </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -32536,51 +30400,50 @@
           <w:p w14:paraId="0254443A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0B9F496C" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="66E86FD7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Stickteknik </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -32724,51 +30587,50 @@
           <w:p w14:paraId="528D23B2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7399373C" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="78D05AF8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Stickteknik </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -32892,51 +30754,50 @@
           <w:p w14:paraId="4241DBC7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="651D0CC5" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="57E8DFBF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Avsluta dialys via </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -33071,51 +30932,50 @@
           <w:p w14:paraId="1EB6C7D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="387A9985" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="267FCBF7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ultraljuds apparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33219,51 +31079,50 @@
           <w:p w14:paraId="19143D26" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="64525D37" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="52605E6E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Transonic</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
@@ -33365,233 +31224,237 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="50A1A561" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="49798BF6" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="003D464E" w:rsidRPr="00554C93" w14:paraId="49798BF6" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
+          <w:gridAfter w:val="5"/>
+          <w:wAfter w:w="2424" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46CF0529" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="46CF0529" w14:textId="77777777" w:rsidR="003D464E" w:rsidRPr="00554C93" w:rsidRDefault="003D464E" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Komplikationer (blödning, infektion, perforation, sjunkande flöde, recirkulation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F05CB3E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="0F05CB3E" w14:textId="77777777" w:rsidR="003D464E" w:rsidRPr="00554C93" w:rsidRDefault="003D464E" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C52B8BA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...27 lines deleted...]
-            <w:tcW w:w="348" w:type="pct"/>
+          <w:p w14:paraId="6C52B8BA" w14:textId="77777777" w:rsidR="003D464E" w:rsidRPr="00554C93" w:rsidRDefault="003D464E" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047232A" w:rsidRPr="00554C93" w14:paraId="52CB6148" w14:textId="77777777" w:rsidTr="00554C93">
+        <w:trPr>
+          <w:gridAfter w:val="5"/>
+          <w:wAfter w:w="2424" w:type="pct"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1D6CE7" w14:textId="04A3AC29" w:rsidR="0047232A" w:rsidRPr="00554C93" w:rsidRDefault="0047232A" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Acessmonitorering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E79C9B" w14:textId="77777777" w:rsidR="0047232A" w:rsidRPr="00554C93" w:rsidRDefault="0047232A" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA65E2E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...46 lines deleted...]
-          <w:p w14:paraId="4348588A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="416FB31C" w14:textId="77777777" w:rsidR="0047232A" w:rsidRPr="00554C93" w:rsidRDefault="0047232A" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="0DD915BC" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="56FB3070" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="56FB3070" w14:textId="30B52684" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">PTA </w:t>
+            </w:r>
+            <w:r w:rsidR="005A2624">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>förberedelser, efterkontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D7E0AE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="677463E7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -33674,51 +31537,50 @@
           <w:p w14:paraId="629BCB74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2FA30EF5" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5C2372AF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fixering av nålar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33809,650 +31671,530 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5713DA1A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="47C1F13B" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="001059F6" w:rsidRPr="00554C93" w14:paraId="47C1F13B" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
+          <w:gridAfter w:val="7"/>
+          <w:wAfter w:w="3434" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D819BFB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="1D819BFB" w14:textId="77777777" w:rsidR="001059F6" w:rsidRPr="00554C93" w:rsidRDefault="001059F6" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Läs Q Di som rör access 400 serien</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7650355A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblW w:w="6076" w:type="pct"/>
         <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3398"/>
-        <w:gridCol w:w="1465"/>
+        <w:gridCol w:w="1464"/>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="1468"/>
-        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="701"/>
         <w:gridCol w:w="939"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="36FEA40A" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="36FEA40A" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7E1BC47D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>PD-mottagningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="pct"/>
+            <w:tcW w:w="1009" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A4DE6ED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Info/ Praktisk genomgång</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69A0BAC8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utför med handledare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1432" w:type="pct"/>
+            <w:tcW w:w="1433" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="562A7CB2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utför självständigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="18A8100F" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="18A8100F" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="61E7D245" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="157A9B94" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1BAF2F92" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2AC0AD5C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3CC77A8A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4BB4CAFC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="71DC10FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2284CC3F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B9C5CFC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -34466,64 +32208,63 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ny </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ssk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3DB87F44" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3DB87F44" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="027CC121" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuella </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -34535,51 +32276,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vantive</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0709D2E1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1EEBA496" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -34627,101 +32368,100 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B2ABBE1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="11767F15" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="09F60207" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="74FC3449" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="74FC3449" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69F71A6F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuella </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -34753,51 +32493,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>safe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="47BE0025" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5F1873E4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -34830,120 +32570,119 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1E408D8C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2D830382" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="162A6F4A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1F55B413" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="1F55B413" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A6EBC86" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Omläggning av exit-site PD-kateter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="554318A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="0A158C72" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -34976,120 +32715,119 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1FE6557F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="626AAC6C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3165896C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3EE855E4" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3EE855E4" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="35EA0D74" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aggregatbyten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F12D8BB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4111639D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -35122,120 +32860,119 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3FA88C65" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="401EDDDA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7B31C1E5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4B75EFD9" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="4B75EFD9" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7233F4A6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hygienrutiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4E3D88ED" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="29BAD96B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -35268,133 +33005,132 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4FC80E02" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="48CE41F6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2BC54F0A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="71222626" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="71222626" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="067F4109" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialysguide </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vantive</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5AEEAAA5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="11155483" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -35427,122 +33163,121 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3262D50F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="149481B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2040CDC1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6E923D73" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6E923D73" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="461E731F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Handbok för PD Fresenius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="193334B8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C7A431F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -35575,122 +33310,121 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="12E1D252" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7C4E50C7" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="637DDCF3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="37C4901A" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="37C4901A" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B4C698C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kvalitetsnorm och SVP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3D7A1AF8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1069605B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -35723,124 +33457,123 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3E8206DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1D4E758D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="66006236" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6DE66A47" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6DE66A47" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0AD91129" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kvalietsdokument</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="447411F5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="33E1C975" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -35873,133 +33606,132 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4E23403F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="39649A3D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="637DD878" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6B422B88" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="6B422B88" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3B881B35" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Info från </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HD:n</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F888C01" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="646FF4B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -36032,122 +33764,121 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="32486EB4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1FCBBB4C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="65DD0628" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="05745ECB" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="05745ECB" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="648CFC09" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Info från Njursvikten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FADDA63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1B9FB7C6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -36195,675 +33926,521 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5343D2DF" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6BFD93DE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7A1EAA33" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="50E311AA" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00B505BF" w:rsidRPr="00554C93" w14:paraId="50E311AA" w14:textId="77777777" w:rsidTr="00554C93">
         <w:trPr>
+          <w:gridAfter w:val="7"/>
+          <w:wAfter w:w="3433" w:type="pct"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C653363" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="5C653363" w14:textId="77777777" w:rsidR="00B505BF" w:rsidRPr="00554C93" w:rsidRDefault="00B505BF" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Läs Q Di som rör PD 800 serien</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...136 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2A094B9F" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="2A094B9F" w14:textId="77777777" w:rsidTr="008E04D4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3229979A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00A9B78E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09F37671" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C1374D6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71762C63" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D91D709" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EF364E3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A723288" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="37C4D938" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="37C4D938" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="41A6DFCA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39E417BC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E6F487B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E3C97F0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="459D9267" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49064672" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10C952C4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1678EA65" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5B295181" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="5B295181" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="15CDF97C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>APD (PD-mott)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="pct"/>
+            <w:tcW w:w="1009" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="19E8D01C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -36884,356 +34461,349 @@
           <w:p w14:paraId="13846F48" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utför med handledare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1432" w:type="pct"/>
+            <w:tcW w:w="1433" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AADDDF8" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Utför självständigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="52BEEB3D" w14:textId="77777777" w:rsidTr="00A15F59">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="52BEEB3D" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5B28969B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F26A2DB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="484290A3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3CB39854" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="50E7A38F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="617A8501" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="344D7252" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1A279067" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ADB865F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -37247,64 +34817,63 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ny </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ssk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="50777D74" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="50777D74" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="01535F67" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmering av patientkort </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -37318,51 +34887,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Claria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="767F9688" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="17BECE61" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
@@ -37410,101 +34979,100 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="573F8810" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3B53B19E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="14D1D224" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="68C6628D" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="68C6628D" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1314A4D5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Iordningställa maskin inför APD. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -37518,51 +35086,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Claria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1A04431E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="308F912B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -37595,95 +35163,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D6E7F8F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="13209474" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="63EBD139" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3C95E628" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="3C95E628" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1DBFBC2D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Larmhantering </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -37697,51 +35264,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Claria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5FA2D4FA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="04D1515E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -37774,95 +35341,94 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1A95220F" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6648474E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7DE45B77" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="076EF169" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="076EF169" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5DAB652C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Avsluta behandling </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
@@ -37876,51 +35442,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Claria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="13551E41" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="43767237" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -37953,142 +35519,121 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21655074" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="46CC350D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="231C156E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7C2CACF2" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7C2CACF2" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="462FF175" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analys av hembehandling med </w:t>
+              <w:t>Analys av hembehandling med Share source</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:tcW w:w="676" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="384EE4B4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="45A8A701" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -38121,912 +35666,827 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="04DAA74C" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5350CC80" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5DC225B0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="595D2071" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="595D2071" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="58F3C237" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Programering</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> av patientkort Fresenius </w:t>
+              <w:t xml:space="preserve"> av patientkort Fresenius Sleep </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sleep</w:t>
+              <w:t>safe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6E8D07" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E24FF3D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C609BC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="714417B9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4F0187" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFA727B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C06BBBD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="41BCAFA1" w14:textId="77777777" w:rsidTr="00B505BF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B286B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0E2841"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Iordningställa maskin inför APD Fresenius Sleep </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>safe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A6E8D07" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FE6D108" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E24FF3D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="44EDDC60" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="0C609BC2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="742C18C0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="714417B9" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="5ABE81B3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
-          </w:tcPr>
-[...13 lines deleted...]
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="598284EB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFA727B" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="7F3223DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C06BBBD" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="41966565" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="41BCAFA1" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="60A53074" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64B286B6" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="7EAA8874" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0E2841"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iordningställa maskin inför APD Fresenius </w:t>
+              <w:t xml:space="preserve">Avsluta behandling Fresenius Sleep </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sleep</w:t>
+              <w:t>safe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00554C93">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F41C997" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DFA502" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23CA2102" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C61170E" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53BE38F2" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="439B72FB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D96E392" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="71801A81" w14:textId="77777777" w:rsidTr="00B505BF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C40B8DE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00554C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Larmhantering Fresenius Sleep </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>safe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FE6D108" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="1A00F79D" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="44EDDC60" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="32280925" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="742C18C0" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="44F39261" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABE81B3" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="4F436715" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="598284EB" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
-[...12 lines deleted...]
-            <w:tcW w:w="322" w:type="pct"/>
+          <w:p w14:paraId="67D67448" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3223DA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="2937DE53" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="41966565" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
+          <w:p w14:paraId="5F58ECC5" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="60A53074" w14:textId="77777777" w:rsidTr="00554C93">
-[...399 lines deleted...]
-      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7BDC11F7" w14:textId="77777777" w:rsidTr="00554C93">
+      <w:tr w:rsidR="00554C93" w:rsidRPr="00554C93" w14:paraId="7BDC11F7" w14:textId="77777777" w:rsidTr="00B505BF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5A85B801" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Analys av behandling med POL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="pct"/>
+            <w:tcW w:w="675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56F0E2FE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
@@ -39079,84 +36539,2705 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CEDC228" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="322" w:type="pct"/>
+            <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="083E5991" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5AFECBC4" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3401"/>
+        <w:gridCol w:w="2531"/>
+        <w:gridCol w:w="1570"/>
+        <w:gridCol w:w="1570"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="630BB1D4" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBA4767" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64523DFD" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4221119D" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09AD93CC" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="51D32F52" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52B1FF1C" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1194C0FF" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läst aktuella rutiner </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12BCB8BA" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0772FC" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="7C5CACA8" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCB4DB5" w14:textId="33ECF73A" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidR="00B505BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Di-serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B70E853" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="658DB49B" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08569346" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="0045AC14" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A58AD22" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Ledning och organisation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06F6ADD3" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40771B2B" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="345A1E35" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="76808F4F" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE7200F" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100. Dialysmaskin HD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC59A0C" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03B381DD" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1889B8BB" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="16F2FE3E" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D06BE70" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>200. Vattenkvalitet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46C4A887" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="018214B8" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="766189DE" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="4E0DB073" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03104175" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>300. Städ och hygien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21ABCA12" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5673E098" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="367BFFB6" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="74ADA3B5" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E37029E" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>400. Styrdokument HD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6C553F" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0F1074" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF6FF51" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="186349A8" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="446E5C6D" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>500. Läkemedel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58DC9D3C" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2288E642" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78F6352F" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="56949102" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="340D75FE" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>600. Styrdokument SHD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03746173" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22CB39E4" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6978B3BF" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="4DE7CDBE" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8BE5C7" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>700. Styrdokument Njursviktsmottagning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFAB3EC" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55D53A27" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7024C6B4" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="47E280BD" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50CCD0A8" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>800. Styrdokument PD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6DA6AE" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75A03F65" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FACEBE5" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="0F5B3604" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5771B69D" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40778AB7" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4511549D" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44E7E579" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="11746382" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3933EFE0" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Läst aktuella manualer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1886359A" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC30486" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27916FA2" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="08269815" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="391A3AE8" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E52B777" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06551A43" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign ny </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09DD4181" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="33FCA81C" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA5032B" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008770DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1477628A" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="430BFA69" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D92636A" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="13DC9054" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECA0266" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26CB0728" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55DE45FF" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3037E1" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="7C57DB6A" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9994F9" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11F4DF9D" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3344A0" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDCAFFA" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="0FD714C2" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51896A4B" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBF9198" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13413F9A" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4931A015" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="6D10D77A" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="494402C2" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="512AB3BA" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3DCBF2" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53C5F9E6" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="26E80396" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2744E1" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8A3266" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43BC318C" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25C58E12" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008770DD" w:rsidRPr="008770DD" w14:paraId="1E439A43" w14:textId="77777777" w:rsidTr="008770DD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDE4A11" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43CC26F9" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09FFEC29" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A13A23C" w14:textId="77777777" w:rsidR="008770DD" w:rsidRPr="008770DD" w:rsidRDefault="008770DD" w:rsidP="008770DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44AA22EC" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E0A8AAE" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
@@ -39186,51 +39267,50 @@
     <w:p w14:paraId="057711FA" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Övrig litteratur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F9525A" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ED918D1" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00554C93" w:rsidRDefault="00554C93" w:rsidP="00554C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
@@ -39452,154 +39532,102 @@
         </w:rPr>
         <w:t xml:space="preserve"> socialstyrelsen.se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>lagar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>föreskrifter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>.(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00554C93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00554C93">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467886"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
-          <w:t xml:space="preserve">Lagar </w:t>
-[...27 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">Lagar och </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00554C93">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467886"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>föreskrifter</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00554C93">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467886"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -39615,97 +39643,97 @@
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>Patientsäkerhet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00554C93">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467886"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t xml:space="preserve"> socialstyrelsen.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="06C54F81" w14:textId="77777777" w:rsidR="00554C93" w:rsidRPr="00B07011" w:rsidRDefault="00554C93" w:rsidP="00B07011">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:sectPr w:rsidR="00554C93" w:rsidRPr="00B07011" w:rsidSect="00446932">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CFA892B" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
+    <w:p w14:paraId="4539D51C" w14:textId="77777777" w:rsidR="00A13D92" w:rsidRDefault="00A13D92">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="245B5D20" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
+    <w:p w14:paraId="6F372331" w14:textId="77777777" w:rsidR="00A13D92" w:rsidRDefault="00A13D92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6FB2D0B0" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
+    <w:p w14:paraId="17C28C38" w14:textId="77777777" w:rsidR="00A13D92" w:rsidRDefault="00A13D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OCR B">
@@ -39754,136 +39782,145 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Narrow">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-51709258"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0B036972" w14:textId="413A9885" w:rsidR="00675D1E" w:rsidRPr="00675D1E" w:rsidRDefault="00675D1E" w:rsidP="00675D1E">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00675D1E">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00675D1E">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00675D1E">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
@@ -39900,101 +39937,101 @@
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00E00694">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
         <w:r w:rsidR="57E67288" w:rsidRPr="57E67288">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6DC01252" w14:textId="202F3CC4" w:rsidR="31534AEE" w:rsidRDefault="31534AEE" w:rsidP="00634A81">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C1FE293" w14:textId="2EB949D5" w:rsidR="00322947" w:rsidRDefault="00322947">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1FE2B822" w14:textId="7D4B04C1" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="346B51CD" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B"/>
+    <w:p w14:paraId="5AFADD55" w14:textId="77777777" w:rsidR="00A13D92" w:rsidRDefault="00A13D92"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="445D8996" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
+    <w:p w14:paraId="47796046" w14:textId="77777777" w:rsidR="00A13D92" w:rsidRDefault="00A13D92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="294174F0" w14:textId="77777777" w:rsidR="0051265B" w:rsidRDefault="0051265B">
+    <w:p w14:paraId="437FE58D" w14:textId="77777777" w:rsidR="00A13D92" w:rsidRDefault="00A13D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -40072,51 +40109,51 @@
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -40454,51 +40491,51 @@
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D9ECBC78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07697727"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AA9256FA"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF970E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B1A5A2E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaindrag"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -40616,51 +40653,51 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29E57AE1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C596B994"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53BC2C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9208CF0C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaindrag"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41098,173 +41135,186 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="0000266C"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00016FEF"/>
+    <w:rsid w:val="00020EF8"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033AD4"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000403B3"/>
     <w:rsid w:val="00040BCB"/>
     <w:rsid w:val="00041CCC"/>
+    <w:rsid w:val="00046A84"/>
     <w:rsid w:val="0005029F"/>
     <w:rsid w:val="000503D0"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057BE3"/>
     <w:rsid w:val="00060BE3"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008729C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00092439"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A42F3"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B1C88"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C2015"/>
     <w:rsid w:val="000E27AC"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E64DC"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F57DF"/>
     <w:rsid w:val="000F7455"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00100053"/>
     <w:rsid w:val="001021E7"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="00103B19"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001059F6"/>
     <w:rsid w:val="00107D91"/>
     <w:rsid w:val="00111061"/>
     <w:rsid w:val="00111720"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0011494B"/>
     <w:rsid w:val="00115BC3"/>
+    <w:rsid w:val="00117AF5"/>
     <w:rsid w:val="001200E8"/>
     <w:rsid w:val="0012362A"/>
+    <w:rsid w:val="001247C6"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
+    <w:rsid w:val="001338B6"/>
     <w:rsid w:val="001338E9"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00133D09"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144B5F"/>
     <w:rsid w:val="00145222"/>
     <w:rsid w:val="001469AD"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="0015297D"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00165B84"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00180A7A"/>
     <w:rsid w:val="00180B49"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00187856"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A6048"/>
     <w:rsid w:val="001B22CE"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C3725"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D24B8"/>
+    <w:rsid w:val="001D2FBB"/>
     <w:rsid w:val="001E1D9D"/>
     <w:rsid w:val="001E231C"/>
     <w:rsid w:val="001E56F4"/>
     <w:rsid w:val="001F2D3D"/>
     <w:rsid w:val="00205685"/>
     <w:rsid w:val="00205C7C"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="002157ED"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0022420B"/>
     <w:rsid w:val="00226EAC"/>
+    <w:rsid w:val="00233B3A"/>
     <w:rsid w:val="00234F45"/>
     <w:rsid w:val="0023574E"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00241A89"/>
     <w:rsid w:val="00243AD7"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="002620E4"/>
     <w:rsid w:val="002626B9"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="002638FF"/>
     <w:rsid w:val="00263FFA"/>
     <w:rsid w:val="002645AA"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="0027051F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00283417"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="0028748C"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="00294881"/>
     <w:rsid w:val="002A65C6"/>
     <w:rsid w:val="002B07EE"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C3F89"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C7414"/>
     <w:rsid w:val="002D0AB1"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D3396"/>
     <w:rsid w:val="002D4DBE"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E0AC7"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F033D"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F6542"/>
     <w:rsid w:val="002F67A9"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
@@ -41274,202 +41324,215 @@
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00322947"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346EF2"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00356945"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003727FB"/>
     <w:rsid w:val="00372881"/>
     <w:rsid w:val="0037457E"/>
     <w:rsid w:val="00376174"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00391C22"/>
+    <w:rsid w:val="00394C43"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0040"/>
+    <w:rsid w:val="003A06F5"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A11FB"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C4AB7"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D464E"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E0E72"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F7CAD"/>
     <w:rsid w:val="00401150"/>
     <w:rsid w:val="00404267"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004075E5"/>
     <w:rsid w:val="00407CB0"/>
     <w:rsid w:val="0041030B"/>
     <w:rsid w:val="00410DE3"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00431837"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00434775"/>
     <w:rsid w:val="0043675D"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00445B02"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00446932"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00452219"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004627D0"/>
     <w:rsid w:val="00463742"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
+    <w:rsid w:val="0047232A"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="0048060C"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00483D26"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00492DCB"/>
     <w:rsid w:val="004941DA"/>
     <w:rsid w:val="00496CD1"/>
+    <w:rsid w:val="004A0F66"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B3BFC"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C47BD"/>
     <w:rsid w:val="004C5344"/>
     <w:rsid w:val="004D0D16"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F11E3"/>
     <w:rsid w:val="004F19B6"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00510C97"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="0051265B"/>
     <w:rsid w:val="00513E3B"/>
     <w:rsid w:val="00514C82"/>
     <w:rsid w:val="0051651E"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="005335EB"/>
     <w:rsid w:val="005359B1"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00540CD9"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00542635"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00546980"/>
     <w:rsid w:val="005474F0"/>
     <w:rsid w:val="00552DC9"/>
     <w:rsid w:val="00554C93"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057126C"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00580EA6"/>
     <w:rsid w:val="00581289"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="005862CB"/>
     <w:rsid w:val="0059689F"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A2624"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A6F6A"/>
     <w:rsid w:val="005B0E8C"/>
     <w:rsid w:val="005B35C8"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C7BA5"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D6DD4"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="00604591"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="006070FB"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="0061618D"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00622F8C"/>
     <w:rsid w:val="006233A9"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006258CE"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="00630E4D"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00633B84"/>
     <w:rsid w:val="00634A81"/>
+    <w:rsid w:val="006432E6"/>
     <w:rsid w:val="006457D8"/>
     <w:rsid w:val="006504D2"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="006669C9"/>
     <w:rsid w:val="006733DF"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675D1E"/>
     <w:rsid w:val="006763F8"/>
     <w:rsid w:val="00694F32"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B027A"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B4477"/>
     <w:rsid w:val="006B4AA9"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C47FB"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C5F13"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D0F76"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D4524"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F45B6"/>
     <w:rsid w:val="00702BBE"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00724227"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A89"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00741117"/>
     <w:rsid w:val="00743432"/>
@@ -41481,423 +41544,456 @@
     <w:rsid w:val="00764A55"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00766503"/>
     <w:rsid w:val="007668E3"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="0078768C"/>
     <w:rsid w:val="00787E45"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007932BA"/>
     <w:rsid w:val="007A0625"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A62DF"/>
     <w:rsid w:val="007B1250"/>
     <w:rsid w:val="007B1261"/>
     <w:rsid w:val="007B5495"/>
     <w:rsid w:val="007C3438"/>
     <w:rsid w:val="007D15A9"/>
     <w:rsid w:val="007D2462"/>
     <w:rsid w:val="007D338F"/>
     <w:rsid w:val="007D3DA1"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E480B"/>
+    <w:rsid w:val="007E624B"/>
     <w:rsid w:val="007E649C"/>
+    <w:rsid w:val="007F0670"/>
     <w:rsid w:val="007F07A8"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F4B61"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00804964"/>
     <w:rsid w:val="00804B3E"/>
     <w:rsid w:val="00807FE2"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="008446F3"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00857D71"/>
     <w:rsid w:val="00862BD4"/>
     <w:rsid w:val="00865000"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00866285"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00872D1B"/>
     <w:rsid w:val="00875460"/>
+    <w:rsid w:val="0087653E"/>
+    <w:rsid w:val="008770DD"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="0088539B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00895253"/>
+    <w:rsid w:val="008962C2"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A6193"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3907"/>
     <w:rsid w:val="008B4D0C"/>
     <w:rsid w:val="008C22E6"/>
     <w:rsid w:val="008C22F7"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B08"/>
+    <w:rsid w:val="008E04D4"/>
     <w:rsid w:val="008E1836"/>
     <w:rsid w:val="008E1B6A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E583C"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F4B82"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F76A8"/>
+    <w:rsid w:val="0090461D"/>
     <w:rsid w:val="009053C7"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00907FDB"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00914DED"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009232B2"/>
     <w:rsid w:val="00926C1D"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00940AE0"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00954817"/>
     <w:rsid w:val="00964807"/>
     <w:rsid w:val="0096655C"/>
     <w:rsid w:val="00970BAB"/>
     <w:rsid w:val="00970BBD"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009721EA"/>
+    <w:rsid w:val="009749DE"/>
+    <w:rsid w:val="009755E4"/>
     <w:rsid w:val="00991B41"/>
     <w:rsid w:val="009A0DA5"/>
     <w:rsid w:val="009A44D3"/>
     <w:rsid w:val="009B13D4"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B562D"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2D59"/>
+    <w:rsid w:val="009C2F6C"/>
+    <w:rsid w:val="009C5E53"/>
     <w:rsid w:val="009D1C92"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6A46"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009D74FD"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E308E"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E5784"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F22E5"/>
     <w:rsid w:val="009F2FD3"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A10195"/>
     <w:rsid w:val="00A12F42"/>
+    <w:rsid w:val="00A13D92"/>
     <w:rsid w:val="00A25AB5"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A3052C"/>
     <w:rsid w:val="00A32B8A"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A47815"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A536F8"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8527B"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A915F4"/>
     <w:rsid w:val="00A91EED"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA37CF"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA7099"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC71C1"/>
     <w:rsid w:val="00AC74D5"/>
     <w:rsid w:val="00AD1E60"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE01BD"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE630A"/>
     <w:rsid w:val="00AF2DDB"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7395"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B07011"/>
     <w:rsid w:val="00B07259"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B257F8"/>
     <w:rsid w:val="00B277C9"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405E8"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B42DCE"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B479F6"/>
+    <w:rsid w:val="00B505BF"/>
     <w:rsid w:val="00B52484"/>
     <w:rsid w:val="00B53BF7"/>
     <w:rsid w:val="00B55C91"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B61627"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B6668C"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75CC8"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77E5E"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B82713"/>
     <w:rsid w:val="00B837A5"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B862BA"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA0F15"/>
     <w:rsid w:val="00BA455D"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC1B5D"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC5A8B"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF2FEC"/>
     <w:rsid w:val="00BF3EA8"/>
     <w:rsid w:val="00BF7647"/>
     <w:rsid w:val="00BF7C40"/>
     <w:rsid w:val="00C006DC"/>
     <w:rsid w:val="00C053CC"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C15520"/>
     <w:rsid w:val="00C17B25"/>
     <w:rsid w:val="00C20D73"/>
     <w:rsid w:val="00C23481"/>
     <w:rsid w:val="00C36344"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C42A8F"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C4649B"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C61C7B"/>
     <w:rsid w:val="00C662BA"/>
     <w:rsid w:val="00C708A7"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C75CE4"/>
     <w:rsid w:val="00C83176"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C85FAF"/>
     <w:rsid w:val="00C866DB"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C9361C"/>
     <w:rsid w:val="00C93F22"/>
     <w:rsid w:val="00C9561D"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1987"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF02A0"/>
     <w:rsid w:val="00CF4A84"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D0327F"/>
     <w:rsid w:val="00D035E6"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D17EE1"/>
     <w:rsid w:val="00D2621B"/>
     <w:rsid w:val="00D26486"/>
     <w:rsid w:val="00D33E2A"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D42D1B"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5157F"/>
     <w:rsid w:val="00D54270"/>
+    <w:rsid w:val="00D65329"/>
     <w:rsid w:val="00D65B1E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA5A85"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA69E0"/>
     <w:rsid w:val="00DB30B2"/>
     <w:rsid w:val="00DC08E3"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DC76EE"/>
     <w:rsid w:val="00DD0B01"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD3913"/>
+    <w:rsid w:val="00DD7EAD"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE6265"/>
     <w:rsid w:val="00DE6543"/>
     <w:rsid w:val="00DE76CE"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF087E"/>
     <w:rsid w:val="00DF6081"/>
     <w:rsid w:val="00DF72FA"/>
     <w:rsid w:val="00E00694"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E10E71"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E139F3"/>
     <w:rsid w:val="00E251A1"/>
     <w:rsid w:val="00E314A9"/>
     <w:rsid w:val="00E343E5"/>
+    <w:rsid w:val="00E357A3"/>
+    <w:rsid w:val="00E40F9E"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E53351"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61C2E"/>
     <w:rsid w:val="00E641A7"/>
+    <w:rsid w:val="00E71737"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E850DB"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E87955"/>
     <w:rsid w:val="00E90455"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9216D"/>
     <w:rsid w:val="00E92E88"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC37D7"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED16C8"/>
     <w:rsid w:val="00ED414E"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE21EA"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF2446"/>
     <w:rsid w:val="00EF2644"/>
     <w:rsid w:val="00EF4861"/>
+    <w:rsid w:val="00EF5BC4"/>
     <w:rsid w:val="00F13DA2"/>
     <w:rsid w:val="00F163DD"/>
     <w:rsid w:val="00F2215F"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F32D93"/>
+    <w:rsid w:val="00F353AE"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37426"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42121"/>
     <w:rsid w:val="00F4553D"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F622F2"/>
     <w:rsid w:val="00F6366A"/>
     <w:rsid w:val="00F74922"/>
     <w:rsid w:val="00F765CA"/>
+    <w:rsid w:val="00F8020B"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87457"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F95869"/>
     <w:rsid w:val="00F95DA8"/>
     <w:rsid w:val="00FA3160"/>
     <w:rsid w:val="00FB025D"/>
     <w:rsid w:val="00FB2566"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC01FE"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE0DBE"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF6673"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="05C6E76D"/>
     <w:rsid w:val="06B0A5F6"/>
     <w:rsid w:val="077074CD"/>
     <w:rsid w:val="091380A3"/>
     <w:rsid w:val="0939C640"/>
     <w:rsid w:val="0A56DE82"/>
     <w:rsid w:val="0AF6E45E"/>
     <w:rsid w:val="0B8C4446"/>
     <w:rsid w:val="0B944AA9"/>
     <w:rsid w:val="0CA8A250"/>
     <w:rsid w:val="0CB1E18E"/>
     <w:rsid w:val="0D3EF9DE"/>
     <w:rsid w:val="0D6B4503"/>
     <w:rsid w:val="0E693FCC"/>
     <w:rsid w:val="119FA6F8"/>
     <w:rsid w:val="11AE3A25"/>
     <w:rsid w:val="11E70FCD"/>
+    <w:rsid w:val="1223F374"/>
     <w:rsid w:val="127BAFCA"/>
     <w:rsid w:val="1349698D"/>
     <w:rsid w:val="13EC410B"/>
     <w:rsid w:val="14CB189F"/>
     <w:rsid w:val="1672B39B"/>
     <w:rsid w:val="170AAFC6"/>
     <w:rsid w:val="171FDDB7"/>
     <w:rsid w:val="1A0CC88E"/>
     <w:rsid w:val="1A16A0EB"/>
     <w:rsid w:val="1B6A2A00"/>
     <w:rsid w:val="1BC2065A"/>
     <w:rsid w:val="1BE714E1"/>
     <w:rsid w:val="1CCB5849"/>
     <w:rsid w:val="1D766EB1"/>
     <w:rsid w:val="1E5D3DAD"/>
     <w:rsid w:val="1EAA5ABC"/>
     <w:rsid w:val="1EF296F4"/>
     <w:rsid w:val="1F32B5A3"/>
     <w:rsid w:val="1F5BE692"/>
     <w:rsid w:val="212F6A06"/>
     <w:rsid w:val="226EED0F"/>
     <w:rsid w:val="22B68A8D"/>
     <w:rsid w:val="24931DDC"/>
     <w:rsid w:val="27214416"/>
     <w:rsid w:val="28B68D78"/>
@@ -41999,55 +42095,55 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{8F463B9B-49BC-4EA7-A7DD-A770E88FF8CE}"/>
+  <w15:docId w15:val="{6AADE7E5-D42B-471F-AED1-CFAEAA420AE8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -42400,287 +42496,287 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char1"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik6Char"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik7Char"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik8Char"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="272727"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -42758,606 +42854,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar1"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar1"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar1">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char1">
-    <w:name w:val="Rubrik 3 Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -43388,81 +43484,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -43501,53 +43597,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -43621,53 +43717,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -43741,53 +43837,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -43837,53 +43933,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -43933,53 +44029,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -44015,53 +44111,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -44110,51 +44206,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -44198,51 +44294,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -44329,67 +44425,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -44433,129 +44529,129 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar1">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista1">
     <w:name w:val="Ingen lista1"/>
-    <w:next w:val="Ingenlista"/>
+    <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="1"/>
     <w:link w:val="BrdtextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
@@ -44629,164 +44725,164 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlistaindrag">
     <w:name w:val="Numrerad lista indrag"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B07011"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:link w:val="1"/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B07011"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numreradlista">
+  <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BrdtextChar1"/>
+    <w:link w:val="BodyTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B07011"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar1">
-[...2 lines deleted...]
-    <w:link w:val="Brdtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07011"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00510C97"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00510C97"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00510C97"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista2">
     <w:name w:val="Ingen lista2"/>
-    <w:next w:val="Ingenlista"/>
+    <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00694F32"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00694F32"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl16">
     <w:name w:val="xl16"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00694F32"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
@@ -44856,51 +44952,51 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl22">
     <w:name w:val="xl22"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00694F32"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista3">
     <w:name w:val="Ingen lista3"/>
-    <w:next w:val="Ingenlista"/>
+    <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00630E4D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl65">
     <w:name w:val="xl65"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005B0E8C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl66">
     <w:name w:val="xl66"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005B0E8C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
@@ -44944,68 +45040,68 @@
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl70">
     <w:name w:val="xl70"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005B0E8C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentarer"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F74922"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarsmne"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F74922"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik61">
     <w:name w:val="Rubrik 61"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
@@ -45080,463 +45176,456 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:color w:val="272727"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista4">
     <w:name w:val="Ingen lista4"/>
-    <w:next w:val="Ingenlista"/>
+    <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00554C93"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Underrubrik1">
     <w:name w:val="Underrubrik1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-      <w:ind w:right="0"/>
+      <w:ind w:left="992" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:color w:val="595959"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="595959"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citat1">
     <w:name w:val="Citat1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
-[...2 lines deleted...]
-    <w:link w:val="Citat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Starkbetoning1">
     <w:name w:val="Stark betoning1"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Starktcitat1">
     <w:name w:val="Starkt citat1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
-[...2 lines deleted...]
-    <w:link w:val="Starktcitat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Starkreferens1">
     <w:name w:val="Stark referens1"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
     <w:name w:val="Tabellrutnät1"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Tabellrutnt"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char1">
     <w:name w:val="Rubrik 6 Char1"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik6"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char1">
     <w:name w:val="Rubrik 7 Char1"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik7"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char1">
     <w:name w:val="Rubrik 8 Char1"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik8"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char1">
     <w:name w:val="Rubrik 9 Char1"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar1">
     <w:name w:val="Underrubrik Char1"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Underrubrik"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citat">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitatChar"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar1">
     <w:name w:val="Citat Char1"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Citat"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="29"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Starkbetoning">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="006298" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Starktcitat">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="StarktcitatChar"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00554C93"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="006298" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar1">
     <w:name w:val="Starkt citat Char1"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Starktcitat"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="006298" w:themeColor="accent1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Starkreferens">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00554C93"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="006298" w:themeColor="accent1"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -45671,50 +45760,62 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1228345885">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1861822420">
       <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1892301192">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1896308672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1259102478">
@@ -46077,57 +46178,97 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>9433</Characters>
+  <Pages>1</Pages>
+  <Words>1601</Words>
+  <Characters>9132</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10547</CharactersWithSpaces>
+  <CharactersWithSpaces>10712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>4128895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://patientsakerhet.socialstyrelsen.se/lagar-och-foreskrifter/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111833</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.kdoqi.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Inskolningsprogram för dialyssjuksköterska GMP Q Di 9</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anna Bäck</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
+  <revision>305</revision>
+  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>