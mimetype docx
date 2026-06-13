--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -7,1575 +7,1356 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78DBE049" w14:textId="2EA361E3" w:rsidR="0036424E" w:rsidRDefault="0036424E" w:rsidP="0036424E">
+    <w:p w14:paraId="78DBE049" w14:textId="2EA361E3" w:rsidR="0036424E" w:rsidRPr="00440D36" w:rsidRDefault="0036424E" w:rsidP="0036424E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="1" w:name="_Toc106874287"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00440D36">
         <w:t>Reträning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>(Q Di 820)</w:t>
+      <w:r w:rsidRPr="00440D36">
+        <w:t xml:space="preserve"> av PD kunskaper (Q Di 820)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A40D86F" w14:textId="012230FE" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="00066FC1" w:rsidP="0036424E">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="56BCA75E" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943"/>
+    <w:p w14:paraId="3E492180" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Ett exemplar i avdelningspärm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336CD493" w14:textId="77777777" w:rsidR="0036424E" w:rsidRDefault="0036424E" w:rsidP="009A32ED">
+    <w:p w14:paraId="169708F0" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00032943" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00032943">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3EA612" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="-143"/>
-      </w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440D36">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="56F9422E" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="6D75D3EF" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Mindre språkliga förändringar sedan föregående version.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C505808" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00032943" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00032943">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114E0D71" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="-143"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440D36">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Bakgrund  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA6C4B6" w14:textId="67A0EB6C" w:rsidR="009A32ED" w:rsidRPr="007A334E" w:rsidRDefault="00001CDA" w:rsidP="009A32ED">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="7A66560E" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Studier visar att patienter/stödpersoner som tränats i att självständigt sköta peritonealdialys behöver få en repetition av nödvändiga kunskaper av PD-behandling för att undvika komplikationer. Studier visar även att behovet av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>reträning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t> är större hos yngre personer och i tidig eller sen fas av PD-behandlingen (före 18 månader och efter 36 månader) Denna ”re-träning” bör om möjligt ske i hemmet och regelbundna hembesök minskar antalet peritoniter. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Russo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Manili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Tiraboschi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Amar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>, De Luca, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Alberghini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Ghiringhelli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t> 2006). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC6584C" w14:textId="4CEF056D" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="009A32ED">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc72840807"/>
+    <w:p w14:paraId="43004528" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00440D36">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29B03EF5" w14:textId="390C397A" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="7C69E2EC" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Repetition av patientens kunskaper bör ske vid återbesöken efter behandlingsstart. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Reträning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t> rekommenderas efter 6 månader, efter peritonit samt vid behov. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A4CAE26" w14:textId="77777777" w:rsidR="0036424E" w:rsidRDefault="0036424E" w:rsidP="0036424E">
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 2006).</w:t>
+    <w:p w14:paraId="05337E4F" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Re-träning görs om möjligt hemma hos patienten. Kontroll görs av praktiskt handhavande samt av teoretiska kunskaper med hjälp av medföljande frågeformulär. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28734E91" w14:textId="77777777" w:rsidR="0036424E" w:rsidRDefault="0036424E" w:rsidP="0036424E"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Därefter görs re-träning var 6:e månad, efter peritonit samt vid behov. </w:t>
+    <w:p w14:paraId="238158DE" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00440D36">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E4359A" w14:textId="77777777" w:rsidR="0036424E" w:rsidRDefault="0036424E" w:rsidP="0036424E"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="343B1105" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943">
+      <w:r w:rsidRPr="00440D36">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
+        <w:t>Bedömning av kunskaperna dokumenteras sedan i Melior under sökordet ”Kunskap/utveckling”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440D36">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06848C02" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="00032943"/>
+    <w:p w14:paraId="1BE9B4F3" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="005B6BCA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="26"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Bedömning av kunskaperna dokumenteras sedan i Melior under ”Kunskap/utveckling”</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00440D36">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Praktisk genomgång </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300C5427" w14:textId="77777777" w:rsidR="0036424E" w:rsidRDefault="0036424E" w:rsidP="0036424E">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6FCF9276" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="005B6BCA" w:rsidRDefault="005B6BCA" w:rsidP="005B6BCA">
+      <w:r w:rsidRPr="005B6BCA">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4443C98C" w14:textId="39AB526A" w:rsidR="0036424E" w:rsidRPr="0036424E" w:rsidRDefault="0036424E" w:rsidP="0036424E">
-[...5 lines deleted...]
-        <w:t>Praktisk genomgång</w:t>
+    <w:p w14:paraId="09329DF3" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="00BC3EE3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Teknik vid handtvätt och handdesinfektion. Kontrollera med Glitterbugg.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7797D978" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="0036424E">
-[...28 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="75E22819" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="00BC3EE3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Omläggning och observation av exitsite (kateterutgång)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177EDA17" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="0036424E">
+    <w:p w14:paraId="00294976" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="00BC3EE3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Teknik vid handtvätt och handdesinfektion. Kontrollera med Glitterbugg. </w:t>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>PD-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>kateter fixering</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788163D1" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="0036424E">
+    <w:p w14:paraId="4AF3E971" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="00BC3EE3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Omläggning och observation av exitsite (kateterutgång) </w:t>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Inplastning/fixering vid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>dusch  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>tills exitsite är välläkt)     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DF435D" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="0036424E">
+    <w:p w14:paraId="0A4F6906" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="00BC3EE3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">PD-kateter fixering </w:t>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>CAPD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>påsbyte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E27F2C5" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="0036424E">
+    <w:p w14:paraId="237CCC4B" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="00BC3EE3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">tills exitsite är välläkt)    CAPD </w:t>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>APD-tillkoppling med övningsslangar/påsar  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B62D2B" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="005B6BCA" w:rsidRDefault="005B6BCA" w:rsidP="005B6BCA">
+      <w:r w:rsidRPr="005B6BCA">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EF8EE2" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="005B6BCA">
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Referens: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>påsbyte</w:t>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Russo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...35 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Manili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Tiraboschi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Amar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>, De Luca, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Alberghini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Ghiringhelli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440D36">
+        <w:t> (2006). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440D36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Referens: </w:t>
+        <w:t>Patient re-training in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="32A24549">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="32A24549">
+      <w:r w:rsidRPr="00440D36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>peritonealdialysis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="32A24549">
+      <w:r w:rsidRPr="00440D36">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: Why and when it is needed. Kidney Int 2006;70, S 127-132</w:t>
       </w:r>
+      <w:r w:rsidRPr="00440D36">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5DC7B936" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00066FC1" w:rsidRDefault="0036424E" w:rsidP="00066FC1">
+    <w:p w14:paraId="0415BEFF" w14:textId="77777777" w:rsidR="005B6BCA" w:rsidRPr="00440D36" w:rsidRDefault="005B6BCA" w:rsidP="005B6BCA"/>
+    <w:p w14:paraId="7992D375" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00440D36" w:rsidRDefault="00AD5CD1" w:rsidP="00440D36">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00066FC1">
-        <w:t>Frågeformulär</w:t>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Frågeformulär </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4EC476" w14:textId="6398793B" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="10C7225F" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Vilka kontroller av PD-vätskan gör du innan du börjar med </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Vilka kontroller av PD-vätskan gör du innan du börjar med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påsbytet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2F7CA2" w14:textId="537E3D21" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="427E5B85" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>Hur märker du att du har för mycket vätska i kroppen?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Hur märker du att du har för mycket vätska i kroppen? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9048CA" w14:textId="1E841325" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0489E253" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>Du har förstått att du har ca 2 kg överskottsvätska i kroppen. Vad gör du?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du har förstått att du har ca 2 kg överskottsvätska i kroppen. Vad gör du? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D68EA0" w14:textId="65DC57A5" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="38BC37EF" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>Du känner dig matt och yr, speciellt när du reser dig upp. Din vikt är lägre än den brukar vara och om du mäter blodtrycket är det lägre än det brukar vara. Vad beror detta troligen på? Vad kan du göra själv för att förbättra ditt tillstånd?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du känner dig matt och yr, speciellt när du reser dig upp. Din vikt är lägre än den brukar vara och om du mäter blodtrycket är det lägre än det brukar vara. Vad beror detta troligen på? Vad kan du göra själv för att förbättra ditt tillstånd? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C04F064" w14:textId="07513B06" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="27BAA4FE" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Du behöver använda starkare påsar men upptäcker att du inte har några hemma. Vad gör du då? </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du behöver använda starkare påsar men upptäcker att du inte har några hemma. Vad gör du då?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C742FAB" w14:textId="7B5A20C9" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="3E585D98" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>Du vaknar mitt i natten, mår illa, kräks och har ont i magen. Någon annan i familjen har precis haft maginfluensa. Vad skall du alltid tänka på när du har dessa symtom?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du vaknar mitt i natten, mår illa, kräks och har ont i magen. Någon annan i familjen har precis haft maginfluensa. Vad skall du alltid tänka på när du har dessa symtom? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412F5B86" w14:textId="3F2CA76C" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="5F0B6855" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Du har precis gjort sista </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du har precis gjort sista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påsbytet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve"> för dagen och skall gå och lägga dig när du upptäcker att den urtappade PD-vätskan är grumlig. Vad gör du?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> för dagen och skall gå och lägga dig när du upptäcker att den urtappade PD-vätskan är grumlig. Vad gör du? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A11FB71" w14:textId="6EFCFE37" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="53AE7618" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">När du gör </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>När du gör </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påsbytet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve"> på kvällen misstänker du att du nuddat din PD-kateters oskyddade koppling med din hand. Vad gör du?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> på kvällen misstänker du att du nuddat din PD-kateters oskyddade koppling med din hand. Vad gör du? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0942328A" w14:textId="5BE507F7" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="66F5622A" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Du skall göra ett </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du skall göra ett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påsbyte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve"> någonstans där du inte lätt kan ta dig till sjukhus. Precis när du skall koppla till nuddar du </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> någonstans där du inte lätt kan ta dig till sjukhus. Precis när du skall koppla till nuddar du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påskopplingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve"> utan skyddshatt. Du har ingen ny PD-påse med dig. Vad gör du?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> utan skyddshatt. Du har ingen ny PD-påse med dig. Vad gör du? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2E5314" w14:textId="37C094BE" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="6EC3D13A" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> och förbandsbyte?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Varför är det så viktigt med renlighet och desinfektion vid påsbyten och förbandsbyte? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F1D535" w14:textId="2C7B1549" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="693E9474" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>Vid omläggning av exitsite upptäcker du att huden runt utgången är lite rodnad. Vad gör du då?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Vid omläggning av exitsite upptäcker du att huden runt utgången är lite rodnad. Vad gör du då? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398D3E3A" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="20D2260C" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>Varför är det så viktigt att PD-katetern är fixerad och att det inte uppstår skav och ryck i den?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Varför är det så viktigt att PD-katetern är fixerad och att det inte uppstår skav och ryck i den? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1C828D" w14:textId="416698B9" w:rsidR="0036424E" w:rsidRPr="0036424E" w:rsidRDefault="0036424E" w:rsidP="0036424E">
+    <w:p w14:paraId="390A5029" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00440D36" w:rsidRDefault="00AD5CD1" w:rsidP="00440D36">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="0036424E">
-[...1 lines deleted...]
-        <w:t>Svar till Frågeformulär</w:t>
+      <w:r w:rsidRPr="00440D36">
+        <w:t>Svar till frågeformulär </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFA3890" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="5BB1F867" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Vilka kontroller av PD-vätskan gör du innan du börjar med </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Vilka kontroller av PD-vätskan gör du innan du börjar med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påsbytet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5D506A" w14:textId="7597F497" w:rsidR="0036424E" w:rsidRPr="007B6524" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="55937A82" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Kontrollerar utgångsdatum. Undersöker så </w:t>
+        <w:t>Kontrollerar utgångsdatum. Undersöker så </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ytterpåsen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> är hel, att innerpåsen inte läcker. Utesluter också att PD-vätskan är missfärgad eller innehåller några partiklar.</w:t>
+        <w:t> är hel, att innerpåsen inte läcker. Utesluter också att PD-vätskan är missfärgad eller innehåller några partiklar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE2CA19" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="15CFA712" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="45"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Hur märker du att du har för mycket vätska i kroppen?                                                                 </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Hur märker du att du har för mycket vätska i kroppen?                                                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEB4B08" w14:textId="1B6D0294" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C2212D">
+    <w:p w14:paraId="5A4908D9" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kroppsvikten ökar snabbt. Svullnader/ödem, under ögonen, runt anklar, på fötterna och fingrarna. Andfådd, svårt att andas, särskilt i liggande. Om man mäter blodtrycket är det oftast högre än vanligt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAA5B41" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="3EE54639" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="46"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Du har förstått att du har ca 2 kg överskottsvätska i kroppen. Vad gör du?                                           </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du har förstått att du har ca 2 kg överskottsvätska i kroppen. Vad gör du?                                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE6A848" w14:textId="6AF68651" w:rsidR="0036424E" w:rsidRPr="007B6524" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7CC3C6EE" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Kontaktar PD-mottagningen. Dricker mindre. Använder starkare PD-påsar. </w:t>
+        <w:t>Kontaktar PD-mottagningen. Dricker mindre. Använder starkare PD-påsar. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>( ett</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> extra </w:t>
+        <w:t> extra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>påsbyte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> med en stark påse under två timmar) Kontaktar sjukhuset om andningsproblem. </w:t>
+        <w:t> med en stark påse under två timmar) Kontaktar sjukhuset om andningsproblem. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>( Öka</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> om patienten fortfarande har urinproduktion och inte </w:t>
+        <w:t> om patienten fortfarande har urinproduktion och inte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>fulldos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> .)</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00C2212D">
+        <w:t> .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Uttorkning/undervätskning. Kan bero på att du förlorat vätska pga. </w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB38A93" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du känner dig matt och yr, speciellt när du reser dig upp. Din vikt är lägre än den brukar vara och om du mäter blodtrycket är det lägre än det brukar vara. Vad beror detta troligen på? Vad kan du göra själv för att förbättra ditt tillstånd? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD81BD1" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uttorkning/undervätskning. Kan bero på att du förlorat vätska pga. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>diarreer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, kräkningar eller att man svettats mycket </w:t>
+        <w:t>, kräkningar eller att man svettats mycket </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> feber eller varmt väder. Man har druckit mindre än tidigare och använt för starka PD-påsar som dragit ut för mycket vatten.  </w:t>
+        <w:t> feber eller varmt väder. Man har druckit mindre än tidigare och använt för starka PD-påsar som dragit ut för mycket vatten.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DB6B10" w14:textId="17A42738" w:rsidR="0036424E" w:rsidRPr="007B6524" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C2212D">
+    <w:p w14:paraId="5CB008DA" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dricka mer, använda svagare PD-påsar.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19A71FDA" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="68506AA2" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Du behöver använda starkare påsar men upptäcker att du inte har några hemma. Vad gör du då? </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du behöver använda starkare påsar men upptäcker att du inte har några hemma. Vad gör du då?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CD501B" w14:textId="22EEDD4D" w:rsidR="0036424E" w:rsidRPr="007B6524" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C2212D">
+    <w:p w14:paraId="7017C814" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dricker mindre. Kontaktar PD-mottagningen eller njurmedicinsk avdelning 42.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0986FBF2" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="5B639170" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>Du vaknar mitt i natten, mår illa, kräks och har ont i magen. Någon annan i familjen har precis haft maginfluensa. Vad skall du alltid tänka på när du har dessa symtom?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Du vaknar mitt i natten, mår illa, kräks och har ont i magen. Någon annan i familjen har precis haft maginfluensa. Vad skall du alltid tänka på när du har dessa symtom? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281BB907" w14:textId="0DBF15AC" w:rsidR="0036424E" w:rsidRPr="007B6524" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="15CF5E5D" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Symtomen på maginfluensa liknar symtomen på bukhinneinflammation. Gör ett </w:t>
+        <w:t>Symtomen på maginfluensa liknar symtomen på bukhinneinflammation. Gör ett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>påsbyte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, inspektera vätskan noga och uteslut bukhinneinflammation. Om du är kopplad till </w:t>
+        <w:t>, inspektera vätskan noga och uteslut bukhinneinflammation. Om du är kopplad till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>nattmaskinen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> och får </w:t>
+        <w:t> och får </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>diarreér</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, avbryt din behandling. Sätt på en jodhatt.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A9608E0" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="4F63E61C" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Du har precis gjort sista </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du har precis gjort sista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påsbytet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve"> för dagen och skall gå och lägga dig när du upptäcker att den urtappade PD-vätskan är grumlig. Vad gör du?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> för dagen och skall gå och lägga dig när du upptäcker att den urtappade PD-vätskan är grumlig. Vad gör du? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A153BD4" w14:textId="30356D0D" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C2212D">
+    <w:p w14:paraId="467F8F39" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tappa in ny dialysvätska. Ring genast till njurmedicinsk avdelning 42. Åk in till   avdelning 42</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Tappa in ny dialysvätska. Ring genast till njurmedicinsk avdelning 42. Åk in till avdelning 42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA4F296" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="26A64963" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="51"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">När du gör </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>När du gör </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påsbytet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve"> på kvällen misstänker du att du nuddat din PD-kateters oskyddade koppling med din hand. Vad gör du?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> på kvällen misstänker du att du nuddat din PD-kateters oskyddade koppling med din hand. Vad gör du? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26ED8CA0" w14:textId="6C578232" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C2212D">
+    <w:p w14:paraId="545A1FF9" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Fortsätter INTE med </w:t>
+        <w:t>Fortsätter INTE med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>påsbytet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> utan sätter på en ny jodhatt. Rengör med spritkompress enligt pm. Väntar med </w:t>
+        <w:t> utan sätter på en ny jodhatt. Rengör med spritkompress enligt pm. Väntar med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>påsbytet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> en timme</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t> en timme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02388F13" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="20897876" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="52"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve">Du skall göra ett </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Du skall göra ett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påsbyte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve"> någonstans där du inte lätt kan ta dig till sjukhus. Precis när du skall koppla till nuddar du </w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> någonstans där du inte lätt kan ta dig till sjukhus. Precis när du skall koppla till nuddar du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:t>påskopplingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t xml:space="preserve"> utan skyddshatt. Du har ingen ny PD-påse med dig. Vad gör du?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> utan skyddshatt. Du har ingen ny PD-påse med dig. Vad gör du? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC97ACE" w14:textId="5B5EC64F" w:rsidR="0036424E" w:rsidRPr="007B6524" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="54DF1B03" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Sätter på ny </w:t>
+        <w:t>Sätter på ny </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>jodhatt ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> hoppar över </w:t>
+        <w:t> hoppar över </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>påsbytet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> till du får tag på en ny PD-påse</w:t>
+        <w:t> till du får tag på en ny PD-påse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F79316A" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0E1C1B42" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> och förbandsbyte?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Varför är det så viktigt med renlighet och desinfektion vid påsbyten och förbandsbyte? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159691D0" w14:textId="7E86A6D0" w:rsidR="0036424E" w:rsidRPr="007B6524" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C2212D">
+    <w:p w14:paraId="674E6C4B" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Undvika infektioner</w:t>
       </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C6492C8" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="469D77BA" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="54"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2212D">
-        <w:t>Vid omläggning av exitsite upptäcker du att huden runt utgången är lite rodnad. Vad gör du då?</w:t>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Vid omläggning av exitsite upptäcker du att huden runt utgången är lite rodnad. Vad gör du då? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E611CE2" w14:textId="08BB5407" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C2212D">
+    <w:p w14:paraId="2206E56D" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Gör omläggning med </w:t>
+        <w:t>Omläggning med Klorhexidinsprit som vanligt. Fixerar PD-   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Klorhexidinlösning</w:t>
+        <w:t>katetrn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2212D">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> som vanligt. Fixerar PD-   </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C2212D">
+        <w:t> noga. Inspekterar och lägger om varje dag. Kontaktar PD-mottagningen om det inte blir bättre på några dagar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9C4BAE" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t>Varför är det så viktigt att PD-katetern är fixerad och att det inte uppstår skav och ryck i den? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70103E2E" w14:textId="77777777" w:rsidR="00AD5CD1" w:rsidRPr="00AD5CD1" w:rsidRDefault="00AD5CD1" w:rsidP="00AD5CD1">
+      <w:r w:rsidRPr="00AD5CD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>katern</w:t>
-[...10 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Förebygga infektioner.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CD1">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9DFA0B" w14:textId="77777777" w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidRDefault="0036424E" w:rsidP="007B6524">
-[...38 lines deleted...]
-    <w:sectPr w:rsidR="0036424E" w:rsidRPr="00C2212D" w:rsidSect="00B96AFF">
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="43B8390E" w14:textId="77777777" w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidRDefault="00032943" w:rsidP="00032943"/>
+    <w:sectPr w:rsidR="00032943" w:rsidRPr="00440D36" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1742239C" w14:textId="77777777" w:rsidR="00D621C4" w:rsidRDefault="00D621C4">
+    <w:p w14:paraId="169D024D" w14:textId="77777777" w:rsidR="00492A4D" w:rsidRDefault="00492A4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="053AEA5F" w14:textId="77777777" w:rsidR="00D621C4" w:rsidRDefault="00D621C4">
+    <w:p w14:paraId="36CBDC2A" w14:textId="77777777" w:rsidR="00492A4D" w:rsidRDefault="00492A4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="20D5C6FA" w14:textId="77777777" w:rsidR="00D621C4" w:rsidRDefault="00D621C4">
+    <w:p w14:paraId="72BFAC1B" w14:textId="77777777" w:rsidR="00492A4D" w:rsidRDefault="00492A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00066FC1" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -1653,51 +1434,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1731,83 +1512,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D837AA8" w14:textId="77777777" w:rsidR="00D621C4" w:rsidRDefault="00D621C4"/>
+    <w:p w14:paraId="180F9706" w14:textId="77777777" w:rsidR="00492A4D" w:rsidRDefault="00492A4D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A24BA43" w14:textId="77777777" w:rsidR="00D621C4" w:rsidRDefault="00D621C4">
+    <w:p w14:paraId="072878CE" w14:textId="77777777" w:rsidR="00492A4D" w:rsidRDefault="00492A4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7122A2DD" w14:textId="77777777" w:rsidR="00D621C4" w:rsidRDefault="00D621C4">
+    <w:p w14:paraId="7A054493" w14:textId="77777777" w:rsidR="00492A4D" w:rsidRDefault="00492A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1885,51 +1666,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2092,51 +1873,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2254,50 +2035,163 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="059F53BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E6EA732"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2366,51 +2260,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2479,51 +2373,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A0B76C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E8E76E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F846E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97E6C5EC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4635"/>
         </w:tabs>
         <w:ind w:left="4635" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2619,51 +2626,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="9675"/>
         </w:tabs>
         <w:ind w:left="9675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10395"/>
         </w:tabs>
         <w:ind w:left="10395" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="120C0106"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D300376E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2732,51 +2852,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2845,51 +2965,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15075BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A0A6204"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2958,51 +3078,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15243267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C0412E4"/>
     <w:lvl w:ilvl="0" w:tplc="1F0681DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
@@ -3073,51 +3193,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3187,51 +3307,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3300,51 +3420,914 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E4E4904"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0A20990"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E6137B9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F650F7AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="245F79E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7DE40A18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2578243F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76FAC544"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5A7BF9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="82C8ADC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EC2049A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4CF6DBDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31611C5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE82B096"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3440,51 +4423,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39C73543"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AD4D47A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3554,51 +4650,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BE80022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="980693EA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3667,51 +4763,277 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D053471"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="20968FB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ECB3E9E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E81E4F94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3780,51 +5102,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3921,51 +5243,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="450B7C2D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3A2286B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="468B022F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E1BEF250"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="486754D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE9C714E"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4034,51 +5582,575 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49FD2344"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="391AF36A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A9A4261"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A9C0B38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E4E3C3D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D228AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FA82507"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7CF41960"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4147,51 +6219,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52735102"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFF02616"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4261,51 +6446,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F25AE9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7947338"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="565413C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A148B140"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4374,51 +6785,539 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58476511"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03284F74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BC6777A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A658F38A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BE064FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CA78DD76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67C70E52"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46DCC11A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4487,51 +7386,390 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77FB38DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="912CEFA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78036825"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F460934"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790A49BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="628E4254"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4600,51 +7838,313 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DC54F7C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="316C4942"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E4E504B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E48D070"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4714,176 +8214,270 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="689646344">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1979215945">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2067870795">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1783107429">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1389110241">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1046293379">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1546873065">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1432898928">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="157117047">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1319311440">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1123768767">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1907491397">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="469439754">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="714624203">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1815639217">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1914924417">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1452674497">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1245727807">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1298798678">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="833574461">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="642585478">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="680813292">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1917549000">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="475112">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1348486866">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1668300">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1201280186">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1459029826">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="259602150">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1539395585">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1694305332">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="794445511">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1695762775">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="898783701">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="2127889">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1173454809">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="483425673">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="57095060">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="55" w16cid:durableId="1371151419">
+    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="98"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00001CDA"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00032943"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00066FC1"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C0351"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00111CB2"/>
@@ -4925,144 +8519,149 @@
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00317498"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036424E"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="004059FF"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00440D36"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00492A4D"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B6BCA"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006660D0"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
@@ -5145,97 +8744,101 @@
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD5CD1"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
+    <w:rsid w:val="00BC3EE3"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C6620F"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C81D3F"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D621C4"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
@@ -5306,51 +8909,51 @@
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5843,51 +9446,50 @@
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -7812,51 +11414,51 @@
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8208,55 +11810,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1019</Words>
-  <Characters>5298</Characters>
+  <Words>1035</Words>
+  <Characters>5372</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6305</CharactersWithSpaces>
+  <CharactersWithSpaces>6341</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title> Reträning av PD kunskaper (Q Di 820)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>