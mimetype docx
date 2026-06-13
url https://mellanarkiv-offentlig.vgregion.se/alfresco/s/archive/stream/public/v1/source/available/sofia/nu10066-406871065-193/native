--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -7,1252 +7,787 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75FA402E" w14:textId="77777777" w:rsidR="00455CC8" w:rsidRDefault="00455CC8" w:rsidP="00455CC8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="1" w:name="_Toc106874287"/>
       <w:r>
         <w:t>Påsbyte PD med Baxter duosystem</w:t>
       </w:r>
       <w:r w:rsidRPr="00455CC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA11987" w14:textId="24B2AF42" w:rsidR="00455CC8" w:rsidRDefault="00455CC8" w:rsidP="00455CC8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>(Q Di 806)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104C8139" w14:textId="574EF419" w:rsidR="00455CC8" w:rsidRDefault="00455CC8" w:rsidP="00455CC8">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Ett exemplar i originalpärm. </w:t>
+    <w:p w14:paraId="06042407" w14:textId="73B13A86" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Ett exemplar i </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1840" w:rsidRPr="2EBFB60D">
+        <w:t>orginalpärm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E52AFDD" w14:textId="77777777" w:rsidR="00455CC8" w:rsidRDefault="00455CC8" w:rsidP="009A32ED">
+    <w:p w14:paraId="1D7D5433" w14:textId="4DF382F5" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Förändringar sedan föregående version</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="125D3F51" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="6C13D8B4" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:ind w:right="-143"/>
+      <w:r w:rsidRPr="2EBFB60D">
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...9 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Endast språkliga eller mindre förändringar i denna revidering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC0B26C" w14:textId="77777777" w:rsidR="008C7650" w:rsidRDefault="008C7650" w:rsidP="009A32ED">
+    <w:p w14:paraId="107DD39F" w14:textId="779484F8" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="006C1840">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Bakgrund och syfte </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462C4670" w14:textId="42F057CF" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Steg-för-steg instruktion för manuellt CAPD-byte med Baxters duosystem. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="60027E73" w14:textId="22B8C53A" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="-143"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve"> Detta behövs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066332AA" w14:textId="32FC3F6F" w:rsidR="00455CC8" w:rsidRDefault="008C7650" w:rsidP="009A32ED">
-[...108 lines deleted...]
-    <w:p w14:paraId="226AD9DC" w14:textId="77777777" w:rsidR="00455CC8" w:rsidRDefault="00455CC8" w:rsidP="00455CC8">
+    <w:p w14:paraId="5AB9FC49" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="006C1840">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>PD-påse - rätt styrka och uppvärmd</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="70D1ECA9" w14:textId="77777777" w:rsidR="008C7650" w:rsidRDefault="00455CC8" w:rsidP="008C7650">
-[...7 lines deleted...]
-    <w:p w14:paraId="00818D3C" w14:textId="10FD0572" w:rsidR="00455CC8" w:rsidRPr="00BC5A32" w:rsidRDefault="00455CC8" w:rsidP="00B13DF9">
+    <w:p w14:paraId="2C1055B0" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="006C1840">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC5A32">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Påsklämmor 2 stycken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BBC957" w14:textId="55C69F35" w:rsidR="00455CC8" w:rsidRPr="00BC5A32" w:rsidRDefault="00455CC8" w:rsidP="00B13DF9">
+    <w:p w14:paraId="09B3FA43" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="006C1840">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC5A32">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Jodhatt (aggregatskydd)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9A4C19" w14:textId="77777777" w:rsidR="008C7650" w:rsidRDefault="008C7650" w:rsidP="00B13DF9">
+    <w:p w14:paraId="58948E17" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="006C1840">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Handsprit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3965FFDF" w14:textId="77777777" w:rsidR="008C7650" w:rsidRDefault="008C7650" w:rsidP="00B13DF9">
+    <w:p w14:paraId="561BF992" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="006C1840">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Ytdesinfektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1915EEF9" w14:textId="77777777" w:rsidR="008C7650" w:rsidRDefault="008C7650" w:rsidP="00B13DF9">
+    <w:p w14:paraId="0A42417D" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="006C1840">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Papper för att torka av arbetsytan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797D7B94" w14:textId="77777777" w:rsidR="008C7650" w:rsidRDefault="008C7650" w:rsidP="00B13DF9">
+    <w:p w14:paraId="2AD71E05" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="006C1840">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Papper att skydda kläderna mot jod vid ihopkoppling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486092A5" w14:textId="7A60B0CA" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve"> Genomförande </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE6A01B" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Tvätta händerna noggrant med tvål och vatten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1998EF52" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Torka arbetsytan med ytdesinfektion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B21E985" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Öppna ytterpåsen på PD-påsen. Trycktesta påsen, kontrollera utgångsdatum, om vätskan är klar och fri från partiklar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0846CA" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Häng upp den fyllda påsen på ett stativ och knäck brytstiftet mellan de två kamrarna. Dra ut slangarna, låt den tomma påsen ligga på golvet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B90AB6A" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Lägg fram papper för att skydda från jod på kläder eller sängkläder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780D0168" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Förbered PD-katetern med aggregatet, lätt tillgängligt.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FBF562" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Sprita händerna! Låt dunsta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E017B28" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DE7D1B" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Förbered PD-katetern med aggregatet, lätt tillgängligt.  </w:t>
-[...5 lines deleted...]
-        <w:t> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Alternativ A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC53489" w14:textId="2E55146A" w:rsidR="00B13DF9" w:rsidRDefault="008C7650" w:rsidP="00B13DF9">
-[...23 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="57724AE6" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Tag slangkopplingen, placera Y:et mellan vänster hands långfinger och ringfinger, den färgade korken upp mot handryggen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B781D0" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRPr="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="56B04E71" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Tag aggregatet i samma hand mellan tummen och pekfingret.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5407AB3E" w14:textId="1A3B4FEB" w:rsidR="00455CC8" w:rsidRPr="00BC5A32" w:rsidRDefault="00455CC8" w:rsidP="00455CC8">
+    <w:p w14:paraId="44BE2CAD" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Tag bort den färgade korken från slangsetet och jodhatten från aggregatet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC4CAB4" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Tag aggregatet med höger hand, koppla ihop aggregat och slangset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA13DC5" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Fortsätt enligt punk 6 i alternativ B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30140EBC" w14:textId="537C86D8" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC5A32">
-        <w:t>Alternativ A</w:t>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve"> Alternativ B </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473A8775" w14:textId="161E9B1C" w:rsidR="00B13DF9" w:rsidRPr="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...29 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0C8614DF" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Trä slangkopplingens färgade kork på vänster ringfinger som en ring. Slangarna skall vara utåt mot handryggen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6B6388" w14:textId="2F315013" w:rsidR="00B13DF9" w:rsidRPr="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0EDB68EF" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Tag aggregatet i samma hand mellan tumme och pekfinger. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D62296" w14:textId="11D9A6A5" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="12555BF7" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Tag bort jodhatten från aggregatet och släng den. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF9A797" w14:textId="65DAD531" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="6FB5BC9D" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Fatta tag i slangkopplingen med höger hand och dra försiktigt så att den färgade korken lossnar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A53065B" w14:textId="69A8674B" w:rsidR="00B13DF9" w:rsidRPr="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...14 lines deleted...]
-        <w:t>Fortsätt enligt punk 6 i alternativ B</w:t>
+    <w:p w14:paraId="2A11C17B" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Koppla ihop med aggregatet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CBD916" w14:textId="77777777" w:rsidR="00455CC8" w:rsidRPr="00BC5A32" w:rsidRDefault="00455CC8" w:rsidP="00455CC8">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="06385BA3" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Öppna aggregatet och tappa ur magen. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4101AF20" w14:textId="082A75E5" w:rsidR="00455CC8" w:rsidRPr="00BC5A32" w:rsidRDefault="00455CC8" w:rsidP="00455CC8">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="3B20286C" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Stäng aggregatet när magen är tom. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7A0381" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="5BBB9784" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Sätt klämma på urtappningsslangen. Väg urtappningspåsen och notera vikten i påsprotokoll.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E52E79" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...164 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="46B08C74" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Bryt det gröna stiftet till den nya påsen, öppna klämman på </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve"> urtappningsslangen och låt ren vätska rinna ner i tompåsen cirka 5 sekunder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D213573" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="7E090E63" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Stäng klämman. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0C6202" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="3C79DA69" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Öppna aggregatet och fyll på ny vätska. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C18A97D" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="29BCBE18" w14:textId="2B80F435" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>När vätskan runnit in, stäng aggregatet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91D63">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">sätt klämma på itappningsslangen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492AF42E" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="48D5714A" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Öppna en jodhattsförpackning, låt jodhatten ligga kvar i förpackningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE66567" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="3F68042B" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Sprita händerna! Låt dunsta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CCC7FC" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="1474A8C3" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Greppa runt den ljusblå delen av aggregatet med vänster hand och skruva bort slangsetet med höger hand. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F20BE6E" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="5A7AEAB9" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Släpp slangsetet, håll ett stadigt tag i aggregatet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7636380E" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...18 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="388BA9A7" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Tag den nya jodhatten med höger hand ur den öppnade förpackningen och skruva på den på aggregatet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191176D6" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...20 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="60F83B77" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">Kontrollera vätskan i urtappningspåsen  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E08AC0F" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2E0E2F3B" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="1077"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve">- Är den klar?  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve"> - Finns det fibrintrådar?   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBD9DC1" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...17 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="7136AC98" w14:textId="1FB2A949" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t>Låt vätskan rinna ut i spol</w:t>
+      </w:r>
+      <w:r w:rsidR="00F834B9">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EBFB60D">
+        <w:t xml:space="preserve"> eller i toaletten.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E59DAF1" w14:textId="77777777" w:rsidR="00B13DF9" w:rsidRDefault="00B13DF9" w:rsidP="00B13DF9">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="59882BF8" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2EBFB60D">
         <w:t>Lägg ny påse på värmeplattan för nästa byte.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B13DF9" w:rsidSect="00B96AFF">
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="196CCBFC" w14:textId="77777777" w:rsidR="007D2B59" w:rsidRPr="007D2B59" w:rsidRDefault="007D2B59" w:rsidP="007D2B59"/>
+    <w:sectPr w:rsidR="007D2B59" w:rsidRPr="007D2B59" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B252E4E" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="6A20B03A" w14:textId="77777777" w:rsidR="00960A2E" w:rsidRDefault="00960A2E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F2D52CF" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="6E61AD03" w14:textId="77777777" w:rsidR="00960A2E" w:rsidRDefault="00960A2E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00C69671" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="49067B74" w14:textId="77777777" w:rsidR="00960A2E" w:rsidRDefault="00960A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00446E46" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -1330,51 +865,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1408,83 +943,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33E93B35" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB"/>
+    <w:p w14:paraId="32AF4C0E" w14:textId="77777777" w:rsidR="00960A2E" w:rsidRDefault="00960A2E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F2C5F5D" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="0EA595AD" w14:textId="77777777" w:rsidR="00960A2E" w:rsidRDefault="00960A2E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D52E98D" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="1CB3AC89" w14:textId="77777777" w:rsidR="00960A2E" w:rsidRDefault="00960A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1562,51 +1097,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1769,51 +1304,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0080532D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BAC9868"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1884,50 +1419,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="038803E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2130A32C"/>
+    <w:lvl w:ilvl="0" w:tplc="3732F6B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81BECF52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="091A7E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6FD60702">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="158614CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F5F0BF28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E78803BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E8C20716">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3BDE1BD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1997,51 +1618,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DFB6760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C8EB0C8"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2110,51 +1731,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2A4D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5B24DF2"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2223,51 +1844,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2337,51 +1958,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2451,75 +2072,194 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77F66C19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29D8B420"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="861477783">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="57095060">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="36130748">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="823932118">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1748653430">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="362052721">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="362052721">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="7" w16cid:durableId="1115903575">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1120606766">
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="60"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -2678,184 +2418,191 @@
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00590596"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="006700F5"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006C1840"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006D79A3"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007D2B59"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="008819F3"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7650"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00960A2E"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1674E"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A36467"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13DF9"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
@@ -2900,87 +2647,90 @@
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D91D63"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA1752"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F834B9"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2988,51 +2738,51 @@
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5518,51 +5268,51 @@
     <w:rsid w:val="008C7650"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="008C7650"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008C7650"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw136627991">
     <w:name w:val="scxw136627991"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00B13DF9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6206,71 +5956,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2281</Characters>
+  <Pages>2</Pages>
+  <Words>422</Words>
+  <Characters>2291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2706</CharactersWithSpaces>
+  <CharactersWithSpaces>2656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Påsbyte PD med Baxter duosystem (Q Di 806)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>