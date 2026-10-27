--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -6,99 +6,99 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="05095980" w14:textId="77777777" w:rsidR="00761339" w:rsidRDefault="00761339" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00761339" w:rsidSect="00761339">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00761339" w:rsidRPr="00761339" w14:paraId="7E78FC57" w14:textId="77777777" w:rsidTr="00796ECE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38BB24A1" w14:textId="1D04B950" w:rsidR="00761339" w:rsidRPr="00146416" w:rsidRDefault="00761339" w:rsidP="00146416">
+          <w:p w14:paraId="38BB24A1" w14:textId="4BA20EFF" w:rsidR="00761339" w:rsidRPr="00146416" w:rsidRDefault="00761339" w:rsidP="00146416">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
             <w:r w:rsidRPr="00146416">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72F9A956" wp14:editId="5CB7F171">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6518275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>78740</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1244600" cy="222885"/>
                       <wp:effectExtent l="0" t="1905" r="0" b="3810"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Text Box 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
@@ -290,310 +290,351 @@
                               <w:t>14485</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00146416">
-              <w:t xml:space="preserve">Program för utbildning och </w:t>
+              <w:t>Program för utbildning och fortbild</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E66F8D">
+              <w:t>n</w:t>
+            </w:r>
             <w:r w:rsidRPr="00146416">
-              <w:t>fortbilding</w:t>
+              <w:t>ing</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CF5F09" w:rsidRPr="00146416">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C32ED7" w:rsidRPr="00146416">
               <w:t>GMP</w:t>
             </w:r>
             <w:r w:rsidR="00146416" w:rsidRPr="00146416">
               <w:t xml:space="preserve"> Q Di 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02759D3B" w14:textId="49D744EA" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
+    <w:p w14:paraId="02759D3B" w14:textId="49D744EA" w:rsidR="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1 ex i </w:t>
       </w:r>
       <w:r w:rsidR="00146416">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>avdelnings</w:t>
       </w:r>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pärm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2242FE" w14:textId="6F022D7C" w:rsidR="00B834A8" w:rsidRPr="00761339" w:rsidRDefault="00B834A8" w:rsidP="00761339">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I denna version tillägg av cytostatika utbildning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751D8B37" w14:textId="77777777" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utbildningsprogram för sjuksköterskor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0972B253" w14:textId="4537A735" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00C57B23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sjuksköterska genomgår under </w:t>
-[...3 lines deleted...]
-        <w:t>8-1</w:t>
+        <w:t>Sjuksköterska genomgår under 8-1</w:t>
       </w:r>
       <w:r w:rsidR="001F7CBF">
         <w:t>0</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> veckor Dialysmottagningens introduktionsprogram Q</w:t>
       </w:r>
       <w:r w:rsidR="00425598">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Di 9. Introduktionen samt övrig utbildning/fortbildning skrivs in i utbildningskortet. Under första året </w:t>
       </w:r>
       <w:r w:rsidR="00C32ED7">
         <w:t xml:space="preserve">får man en </w:t>
       </w:r>
       <w:r>
         <w:t>mentor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2BAE78" w14:textId="77777777" w:rsidR="00C57B23" w:rsidRDefault="0079650A" w:rsidP="00C57B23">
+    <w:p w14:paraId="2A2BAE78" w14:textId="5E349181" w:rsidR="00C57B23" w:rsidRDefault="0079650A" w:rsidP="00C57B23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk181709018"/>
       <w:r>
         <w:t>Fresenius Learning center (</w:t>
       </w:r>
       <w:r w:rsidR="3B7BABDC">
         <w:t>FLC</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00603D72">
-        <w:t xml:space="preserve">, en webb baserad utbildning för </w:t>
+        <w:t xml:space="preserve">, en webbaserad utbildning för </w:t>
       </w:r>
       <w:r w:rsidR="001F7596">
         <w:t xml:space="preserve">HD/HDF, </w:t>
       </w:r>
       <w:r w:rsidR="00B05D87">
         <w:t>Dialysmaskin 6008</w:t>
       </w:r>
       <w:r w:rsidR="001F7596">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E94098">
         <w:t xml:space="preserve">Caresystem interaktivt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E94098">
         <w:t>ubildningsprogram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C345E">
         <w:t xml:space="preserve"> Del 1 Bas och </w:t>
       </w:r>
       <w:r w:rsidR="00C57B23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21ACD1C5" w14:textId="60951AA1" w:rsidR="3B7BABDC" w:rsidRDefault="008D598E" w:rsidP="008D598E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00C57B23">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="006C345E">
         <w:t>el 2 Avancera</w:t>
       </w:r>
       <w:r w:rsidR="00C57B23">
         <w:t>d.</w:t>
       </w:r>
       <w:r w:rsidR="00B05D87">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="102FCF94" w14:textId="6B405F60" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00C57B23">
+    <w:p w14:paraId="102FCF94" w14:textId="67481E2F" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00C57B23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sjuksköterskor som varit långtidsfrånvarande går bredvid och får en re</w:t>
       </w:r>
       <w:r w:rsidR="002A3D93">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>introduktion med handledare.</w:t>
       </w:r>
+      <w:r w:rsidR="00FA5332">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dokumenteras i utbildnings kort</w:t>
+      </w:r>
+      <w:r w:rsidR="00624FD8">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>et.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19729E72" w14:textId="1DC57643" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00C57B23">
+    <w:p w14:paraId="19729E72" w14:textId="1812B69C" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00C57B23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tidigast efter </w:t>
       </w:r>
       <w:r w:rsidR="001F7CBF">
         <w:t>tre</w:t>
       </w:r>
       <w:r w:rsidR="002E5CF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="166C3C39">
         <w:t>års</w:t>
       </w:r>
       <w:r w:rsidR="00F66266">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="166C3C39">
         <w:t>anställning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> på dialysmottagningen </w:t>
       </w:r>
       <w:r w:rsidR="69927677">
         <w:t>kan</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> sjuksköterskor genomgå 22,5 </w:t>
+        <w:t xml:space="preserve"> sjuksköterskor genomgå </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00624FD8">
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> utbildning inom Njurmedicin och dialys (eller annan likvärdig högskoleutbildning) vid Göteborgs universitet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D352D04" w14:textId="604A842F" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00787EEE" w:rsidP="00C57B23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Webb</w:t>
       </w:r>
       <w:r w:rsidR="00761339" w:rsidRPr="00761339">
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -609,51 +650,51 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B810E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vid nyanställn</w:t>
       </w:r>
       <w:r w:rsidR="00911D3E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00F51688">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0CD5BB" w14:textId="6E1F9B34" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00C57B23">
+    <w:p w14:paraId="5C0CD5BB" w14:textId="6E1F9B34" w:rsidR="00761339" w:rsidRDefault="00761339" w:rsidP="00C57B23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Årlig </w:t>
       </w:r>
       <w:r w:rsidR="00F51688">
         <w:t>webb</w:t>
       </w:r>
       <w:r>
         <w:t>utbildning GMP</w:t>
       </w:r>
       <w:r w:rsidR="00F51688">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385170FC" w14:textId="1A17F4EA" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00C57B23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -666,186 +707,417 @@
         <w:t>HLR 1 gång/år</w:t>
       </w:r>
       <w:r w:rsidR="658FF9CA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27684AB1" w14:textId="77777777" w:rsidR="00761339" w:rsidRDefault="00761339" w:rsidP="00C57B23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Deltagande vid nationella/internationella konferenser som är relevanta för yrkesutövningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F03F8F2" w14:textId="5FBBE25F" w:rsidR="006448EC" w:rsidRPr="00761339" w:rsidRDefault="006448EC" w:rsidP="00C57B23">
+    <w:p w14:paraId="2B40AE54" w14:textId="5E6B5CB4" w:rsidR="00B04C22" w:rsidRPr="009D29A1" w:rsidRDefault="006448EC" w:rsidP="003C7E36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk181186373"/>
-      <w:r>
+      <w:r w:rsidRPr="009D29A1">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="007922B6">
+      <w:r w:rsidR="007922B6" w:rsidRPr="009D29A1">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>U-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009D29A1">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sjukvården och VGR obligatoriska</w:t>
       </w:r>
-      <w:r w:rsidR="00963996">
+      <w:r w:rsidR="00963996" w:rsidRPr="009D29A1">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> utbildningar, se intranät och läroportalen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00963996">
+      <w:r w:rsidR="00963996" w:rsidRPr="009D29A1">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="009D29A1">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5929C012" w14:textId="77777777" w:rsidR="009D29A1" w:rsidRPr="009D29A1" w:rsidRDefault="009D29A1" w:rsidP="005B28BE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B683C54" w14:textId="4A3324E1" w:rsidR="009D29A1" w:rsidRPr="004F0773" w:rsidRDefault="009D29A1" w:rsidP="00383B8B">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lärportalen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns nedanstående utbildning om cytostatika som ni skall göra efter</w:t>
+      </w:r>
+      <w:r w:rsidR="00383B8B" w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>att ha läst </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-30/surrogate/Cytostatikahantering%20NU-sjukv%c3%a5rden.pdf" \o "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-30/surrogate/Cytostatikahantering%20NU-sjukv%c3%a5rden.pdf" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004F0773">
+        <w:t>Cytostatikahantering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F0773">
+        <w:t xml:space="preserve"> NU-sjukvården</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DF2B6B" w14:textId="142BF1C7" w:rsidR="009D29A1" w:rsidRPr="004F0773" w:rsidRDefault="009D29A1" w:rsidP="00383B8B">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytostatikahantering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för sjuksköterskor, säkert arbete och trygg personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C579C85" w14:textId="3129D80F" w:rsidR="009D29A1" w:rsidRPr="004F0773" w:rsidRDefault="009D29A1" w:rsidP="00383B8B">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0773">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hantering av smittförande- och läkemedelsavfall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1352B38E" w14:textId="4AEC5999" w:rsidR="009D29A1" w:rsidRDefault="009D29A1" w:rsidP="00383B8B">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66BF1099" w14:textId="77777777" w:rsidR="009D29A1" w:rsidRDefault="009D29A1" w:rsidP="009D29A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474E6DE8" w14:textId="77777777" w:rsidR="00383B8B" w:rsidRDefault="00383B8B" w:rsidP="009D29A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A1BDA1" w14:textId="77777777" w:rsidR="00383B8B" w:rsidRDefault="00383B8B" w:rsidP="009D29A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DFB70A" w14:textId="77777777" w:rsidR="00383B8B" w:rsidRDefault="00383B8B" w:rsidP="009D29A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F91C905" w14:textId="77777777" w:rsidR="00383B8B" w:rsidRPr="00761339" w:rsidRDefault="00383B8B" w:rsidP="009D29A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081C7669" w14:textId="4AEC9865" w:rsidR="00B04C22" w:rsidRDefault="00B04C22" w:rsidP="009D29A1">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="71D1828A" w14:textId="77777777" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D89CF3D" w14:textId="77777777" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Utbildningsprogram för undersköterskor </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE0083C" w14:textId="76009B0E" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00F47B5B">
+    <w:p w14:paraId="7AE0083C" w14:textId="34D1783B" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00F47B5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undersköterska genomgår under </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B27807">
+        <w:t>2-</w:t>
+      </w:r>
       <w:r w:rsidR="00B54B0F">
         <w:t>3</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> veckor dialysmottagningens introduktionsprogram.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A36A07D" w14:textId="13A8EBBF" w:rsidR="008D598E" w:rsidRDefault="008D598E" w:rsidP="00F47B5B">
+    <w:p w14:paraId="1A36A07D" w14:textId="00A4DA33" w:rsidR="008D598E" w:rsidRDefault="008D598E" w:rsidP="00F47B5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Fresenius Learning center (FLC), en webb baserad utbildning</w:t>
       </w:r>
       <w:r w:rsidR="00C16179">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Dialysmaskin 6008 Caresystem interaktivt </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Dialysmaskin 6008 Caresystem interaktivt u</w:t>
+      </w:r>
+      <w:r w:rsidR="00046C33">
+        <w:t>t</w:t>
+      </w:r>
       <w:r>
-        <w:t>ubildningsprogram</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Del 1 Bas</w:t>
+        <w:t>bildningsprogram Del 1 Bas</w:t>
       </w:r>
       <w:r w:rsidR="00F47B5B">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA8E506" w14:textId="223271BC" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00F47B5B">
+    <w:p w14:paraId="7FA8E506" w14:textId="5A2CB83D" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00F47B5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Årlig repetitionsutbildning i handhavande av dialysmonitorer</w:t>
+        <w:t>Årlig repetitionsutbildning i handhavande av dialys</w:t>
+      </w:r>
+      <w:r w:rsidR="00046C33">
+        <w:t>mas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84D9B">
+        <w:t>kin</w:t>
       </w:r>
       <w:r w:rsidR="00EF0360">
         <w:t xml:space="preserve"> i samband med förnyad</w:t>
       </w:r>
       <w:r w:rsidR="0072576C">
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidR="761B4DDF">
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="0072576C">
         <w:t>gering.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDB7452" w14:textId="77777777" w:rsidR="00AE76DD" w:rsidRPr="00761339" w:rsidRDefault="00AE76DD" w:rsidP="00F47B5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
@@ -898,80 +1170,234 @@
         <w:t>HLR 1 gång/år</w:t>
       </w:r>
       <w:r w:rsidR="4BC0BDD5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFD7C29" w14:textId="77777777" w:rsidR="00761339" w:rsidRDefault="00761339" w:rsidP="00F47B5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Deltagande vid nationella/internationella konferenser som är relevanta för yrkesutövningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7123D1" w14:textId="5569477F" w:rsidR="00CA3B23" w:rsidRPr="00761339" w:rsidRDefault="00CA3B23" w:rsidP="00761339">
+    <w:p w14:paraId="2F7123D1" w14:textId="5569477F" w:rsidR="00CA3B23" w:rsidRDefault="00CA3B23" w:rsidP="00761339">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="001D4684">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>U-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sjukvården och VGR obligatoriska utbildningar, se intranät och läroportalen</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6808D813" w14:textId="77777777" w:rsidR="00E45541" w:rsidRDefault="00E45541" w:rsidP="00E45541">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0FA03B" w14:textId="77777777" w:rsidR="009D29A1" w:rsidRPr="00046C33" w:rsidRDefault="009D29A1" w:rsidP="009D29A1">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lärportalen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns nedanstående utbildning om cytostatika som ni skall göra efter att ha läst </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-30/surrogate/Cytostatikahantering%20NU-sjukv%c3%a5rden.pdf" \o "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-30/surrogate/Cytostatikahantering%20NU-sjukv%c3%a5rden.pdf" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00046C33">
+        <w:t>Cytostatikahantering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00046C33">
+        <w:t xml:space="preserve"> NU-sjukvården</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7647C2C4" w14:textId="5E43D886" w:rsidR="009D29A1" w:rsidRPr="00046C33" w:rsidRDefault="002C428F" w:rsidP="005B28BE">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytostatika hantering</w:t>
+      </w:r>
+      <w:r w:rsidR="009D29A1" w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> undersköterskor, säkert arbete och trygg personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A07DD87" w14:textId="5CC1D0AF" w:rsidR="009D29A1" w:rsidRPr="00046C33" w:rsidRDefault="009D29A1" w:rsidP="005B28BE">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C33">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hantering av smittförande- och läkemedelsavfall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACA557D" w14:textId="77777777" w:rsidR="009D29A1" w:rsidRDefault="009D29A1" w:rsidP="00307C35">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C65BA9" w14:textId="77777777" w:rsidR="00E45541" w:rsidRPr="00761339" w:rsidRDefault="00E45541" w:rsidP="00E45541">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3391196C" w14:textId="77777777" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6089069F" w14:textId="77777777" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03CFD90F" w14:textId="53BF92A6" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
@@ -991,65 +1417,51 @@
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> anställda på Dialys och njursviktsmott</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C6B903" w14:textId="77777777" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lokalvårdaren får handledning i </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> veckor om lokalernas utformning, mottagningens rutiner samt genomgår kvalitetsprogram för städning.</w:t>
+        <w:t>Lokalvårdaren får handledning i 1-2 veckor om lokalernas utformning, mottagningens rutiner samt genomgår kvalitetsprogram för städning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB49A80" w14:textId="77777777" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761339">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utbildning avseende nya rön som har betydelse för yrkesutövningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14982EB8" w14:textId="77777777" w:rsidR="00761339" w:rsidRPr="00761339" w:rsidRDefault="00761339" w:rsidP="00761339">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1226,208 +1638,227 @@
         </w:rPr>
         <w:t>Genomgång av signeringslistor</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00761339">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67FCF8AE" w14:textId="77777777" w:rsidR="00CE2B76" w:rsidRDefault="00CE2B76">
+    <w:p w14:paraId="324BD4FD" w14:textId="77777777" w:rsidR="00677E41" w:rsidRDefault="00677E41">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3125C93D" w14:textId="77777777" w:rsidR="00CE2B76" w:rsidRDefault="00CE2B76">
+    <w:p w14:paraId="291E737F" w14:textId="77777777" w:rsidR="00677E41" w:rsidRDefault="00677E41">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="282CEFEA" w14:textId="77777777" w:rsidR="00CE2B76" w:rsidRDefault="00CE2B76">
+    <w:p w14:paraId="3D33C796" w14:textId="77777777" w:rsidR="00677E41" w:rsidRDefault="00677E41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1456,51 +1887,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1534,73 +1965,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="650D19A0" w14:textId="77777777" w:rsidR="00CE2B76" w:rsidRDefault="00CE2B76"/>
+    <w:p w14:paraId="4F6B37BB" w14:textId="77777777" w:rsidR="00677E41" w:rsidRDefault="00677E41"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D4827DD" w14:textId="77777777" w:rsidR="00CE2B76" w:rsidRDefault="00CE2B76">
+    <w:p w14:paraId="1556F612" w14:textId="77777777" w:rsidR="00677E41" w:rsidRDefault="00677E41">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="263D745F" w14:textId="77777777" w:rsidR="00CE2B76" w:rsidRDefault="00CE2B76">
+    <w:p w14:paraId="39BF8754" w14:textId="77777777" w:rsidR="00677E41" w:rsidRDefault="00677E41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1678,51 +2109,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1888,51 +2319,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2050,50 +2481,164 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00E216EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="543E3752"/>
+    <w:lvl w:ilvl="0" w:tplc="329E23F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Segoe UI" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2162,51 +2707,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2275,51 +2820,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10984C9A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="06A66C3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2388,51 +3082,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2501,51 +3195,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="155F1908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED14D548"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2614,51 +3308,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2728,51 +3422,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2841,51 +3535,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25457EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CE68E52"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2954,51 +3648,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3094,51 +3788,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3208,51 +3902,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3321,51 +4015,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3462,51 +4156,165 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B4A212E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B7CED06"/>
+    <w:lvl w:ilvl="0" w:tplc="66B81698">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Segoe UI" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C970711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2C4A1DA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3575,51 +4383,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="508E2691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95B47E32"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3715,51 +4523,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3828,51 +4636,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3942,51 +4750,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4055,51 +4863,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B075AC1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2602910"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DAD501F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="171AC478"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4195,51 +5152,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4308,51 +5265,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71C90D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1924946"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +5405,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4561,51 +5518,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4675,678 +5632,756 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1070886475">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="277176957">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1791318618">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="355209">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1989942253">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="756831895">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1031733477">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="815268068">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="519272475">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1952324306">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1605259742">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="653143943">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="109014970">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1093166510">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2068527914">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="991832909">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1371101863">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1399863624">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="586036186">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="863246798">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="214855955">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="874124741">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1150825469">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="231089162">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1093166510">
-[...2 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="2068527914">
+  <w:num w:numId="25" w16cid:durableId="1172915488">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="991832909">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="26" w16cid:durableId="1258248564">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1371101863">
+  <w:num w:numId="27" w16cid:durableId="1173181932">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1399863624">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="28" w16cid:durableId="1718890212">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="586036186">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="29" w16cid:durableId="1890913872">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="000064A2"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00046C33"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B0F72"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00146416"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="001723FD"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D4684"/>
     <w:rsid w:val="001F7596"/>
     <w:rsid w:val="001F7CBF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00247FF8"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00256341"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002728DE"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A3D93"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C428F"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C7BA6"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E5CF1"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00307C35"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00311F31"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00352491"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00383B8B"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C1148"/>
+    <w:rsid w:val="003C4A80"/>
+    <w:rsid w:val="003C7FCD"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D3A8E"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E50B3"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F5C64"/>
     <w:rsid w:val="00401AA5"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00425598"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00444697"/>
     <w:rsid w:val="00446084"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00450109"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00477BAD"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C46C4"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F0773"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A219A"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B28BE"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D45C8"/>
+    <w:rsid w:val="005D6A19"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E03BD"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="00603D72"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624FD8"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006448EC"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00677E41"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C345E"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007142DE"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="0072576C"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007464FD"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00761339"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00775E71"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00787EEE"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007922B6"/>
     <w:rsid w:val="0079650A"/>
+    <w:rsid w:val="007A4B22"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B2FE3"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="008254E4"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00871293"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00877D36"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B66F2"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D598E"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911D3E"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00963996"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009949F1"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D29A1"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A92840"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD77FC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE76DD"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B04C22"/>
     <w:rsid w:val="00B05D87"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B27807"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B34E9C"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B54B0F"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B810E4"/>
+    <w:rsid w:val="00B834A8"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD146F"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF3AD2"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C11DA4"/>
     <w:rsid w:val="00C16179"/>
+    <w:rsid w:val="00C20788"/>
+    <w:rsid w:val="00C32C4F"/>
     <w:rsid w:val="00C32ED7"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C57B23"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C91D51"/>
+    <w:rsid w:val="00C95B48"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA3B23"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB7813"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC2D24"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE2B76"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF5F09"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D61B8F"/>
+    <w:rsid w:val="00D63CC1"/>
+    <w:rsid w:val="00D64AF0"/>
+    <w:rsid w:val="00D8394B"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB239A"/>
+    <w:rsid w:val="00DB3470"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E25B03"/>
+    <w:rsid w:val="00E43D2D"/>
+    <w:rsid w:val="00E45541"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E66F8D"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E82077"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E94098"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA538E"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5000"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED1075"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED4CFB"/>
+    <w:rsid w:val="00ED68DE"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE1AF7"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF0360"/>
     <w:rsid w:val="00F11BDA"/>
+    <w:rsid w:val="00F13F70"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F43C46"/>
     <w:rsid w:val="00F47B5B"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51688"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F56938"/>
     <w:rsid w:val="00F66266"/>
+    <w:rsid w:val="00F84D9B"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90002"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA5332"/>
+    <w:rsid w:val="00FB061A"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB7941"/>
     <w:rsid w:val="00FD3C70"/>
+    <w:rsid w:val="00FD5F0D"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="166C3C39"/>
+    <w:rsid w:val="22ADE0AE"/>
     <w:rsid w:val="263DC6B2"/>
     <w:rsid w:val="2B33F0DD"/>
     <w:rsid w:val="31F76D01"/>
     <w:rsid w:val="3B7BABDC"/>
     <w:rsid w:val="4B5B072A"/>
     <w:rsid w:val="4BC0BDD5"/>
     <w:rsid w:val="569D9065"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="658FF9CA"/>
     <w:rsid w:val="69927677"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6ECF4C4B"/>
     <w:rsid w:val="6FF7FEC4"/>
     <w:rsid w:val="761B4DDF"/>
     <w:rsid w:val="7A17418C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7712,55 +8747,64 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B04C22"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8125,74 +9169,99 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>257</Words>
-  <Characters>1928</Characters>
+  <Words>565</Words>
+  <Characters>2998</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2181</CharactersWithSpaces>
+  <CharactersWithSpaces>3556</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>262219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-30/surrogate/Cytostatikahantering NU-sjukv%c3%a5rden.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-30/surrogate/Cytostatikahantering NU-sjukv%c3%a5rden.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Program för utbildning och fortbildning dialysmott Q Di 8</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>38</revision>
+  <lastModifiedBy>Anna Bäck</lastModifiedBy>
+  <revision>66</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>