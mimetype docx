--- v0 (2026-01-07)
+++ v1 (2026-06-13)
@@ -6,55 +6,55 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="221EF693" w14:textId="77777777" w:rsidR="002E1149" w:rsidRDefault="002E1149" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="002E1149" w:rsidSect="002E1149">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="61FBD55C" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="002E1149">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -162,59 +162,61 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>16594</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -252,1122 +254,893 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>16594</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E1149" w:rsidRPr="002E1149" w14:paraId="5266C77C" w14:textId="77777777" w:rsidTr="008B4B1E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="75318550" w14:textId="4C67042B" w:rsidR="008B4B1E" w:rsidRDefault="002E1149" w:rsidP="008B4B1E">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="002E1149">
-              <w:t xml:space="preserve"> AV-Fistel poliklinisk operation </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E1149">
+              <w:t>AV-Fistel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E1149">
+              <w:t xml:space="preserve"> poliklinisk operation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3019372F" w14:textId="33346D86" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="00AD0C00" w:rsidP="008B4B1E">
+          <w:p w14:paraId="3019372F" w14:textId="209A3018" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="00AD0C00" w:rsidP="008B4B1E">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002E1149">
               <w:t>Q Di 707</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002E1149">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002E1149" w:rsidRPr="002E1149">
-              <w:t xml:space="preserve">    </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">                           </w:t>
+              <w:t xml:space="preserve">                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DF13EF3" w14:textId="20E7FFE5" w:rsidR="008B4B1E" w:rsidRDefault="008A6CC7" w:rsidP="008B4B1E">
+    <w:p w14:paraId="6DF13EF3" w14:textId="19156CC1" w:rsidR="008B4B1E" w:rsidRDefault="008A6CC7" w:rsidP="008B4B1E">
       <w:r>
         <w:t>Ett</w:t>
       </w:r>
-      <w:r w:rsidR="002E1149" w:rsidRPr="008B4B1E">
+      <w:r w:rsidR="002E1149">
         <w:t xml:space="preserve"> ex</w:t>
       </w:r>
       <w:r w:rsidR="008B4B1E">
         <w:t>emplar</w:t>
       </w:r>
-      <w:r w:rsidR="002E1149" w:rsidRPr="008B4B1E">
-        <w:t xml:space="preserve"> i originalpärm</w:t>
+      <w:r w:rsidR="002E1149">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="7A32FE81">
+        <w:t>avdelningspärm</w:t>
       </w:r>
       <w:r w:rsidR="008B4B1E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01532BF2" w14:textId="77777777" w:rsidR="002B5306" w:rsidRDefault="002B5306" w:rsidP="002B5306">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="4" w:name="_Toc106874287"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="2FD5453F" w14:textId="277D65E9" w:rsidR="002E1149" w:rsidRPr="008B4B1E" w:rsidRDefault="002E1149" w:rsidP="008B4B1E">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="2FD5453F" w14:textId="3B230871" w:rsidR="002E1149" w:rsidRDefault="360AEA8D" w:rsidP="008B4B1E">
+      <w:r>
+        <w:t xml:space="preserve">Se rubrik lämna till patienten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44577D76" w14:textId="77777777" w:rsidR="00132B30" w:rsidRDefault="00132B30" w:rsidP="00132B30">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="6" w:name="_Toc106874289"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5E0B4F" w14:textId="68B33007" w:rsidR="53135572" w:rsidRPr="00D41F85" w:rsidRDefault="53135572" w:rsidP="4F1C3DDE">
+    <w:p w14:paraId="0E5E0B4F" w14:textId="68B33007" w:rsidR="53135572" w:rsidRDefault="53135572" w:rsidP="4F1C3DDE">
       <w:r w:rsidRPr="00D41F85">
-        <w:t>Ny rutin vid AV-fistel operation har föranlett ny rutin. Säkerställa</w:t>
+        <w:t>Ny rutin vid AV-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D41F85">
+        <w:t>fistel operation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D41F85">
+        <w:t xml:space="preserve"> har föranlett ny rutin. Säkerställa</w:t>
       </w:r>
       <w:r w:rsidR="23E3998C" w:rsidRPr="00D41F85">
         <w:t xml:space="preserve"> gott omhändertagande</w:t>
       </w:r>
       <w:r w:rsidR="63639B20" w:rsidRPr="00D41F85">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D65063" w14:textId="08330A55" w:rsidR="002B5306" w:rsidRPr="00D41F85" w:rsidRDefault="5239701E" w:rsidP="006E3341">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D41F85">
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Förutsättning </w:t>
       </w:r>
-      <w:r w:rsidR="1021E296" w:rsidRPr="00D41F85">
+      <w:r w:rsidR="1021E296">
         <w:t>för poliklinisk operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD60072" w14:textId="041F32B9" w:rsidR="002E1149" w:rsidRPr="008B4B1E" w:rsidRDefault="002E1149" w:rsidP="006E3341">
-[...84 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="2394B5D2" w14:textId="06DAE096" w:rsidR="63A35872" w:rsidRDefault="63A35872" w:rsidP="548953A3">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3301D">
+        <w:t xml:space="preserve">rutin: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00147920">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Anestesiologiska kortfattade riktlinjer vid dagkirurgi/förlängd dagvård</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4785E0D1" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="008A6CC7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
-        <w:lastRenderedPageBreak/>
         <w:t>Remisshantering:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7F3B83" w14:textId="54B00A84" w:rsidR="002E1149" w:rsidRDefault="002E1149" w:rsidP="008A6CC7">
       <w:r w:rsidRPr="002E1149">
         <w:t>Se Q Di 705</w:t>
       </w:r>
       <w:r w:rsidR="00C827CF">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C827CF">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002E1149">
         <w:t xml:space="preserve">Patienten kallas till njursviktssköterska eller dialyssköterska några dagar (mindre än 5 dagar </w:t>
       </w:r>
       <w:r w:rsidR="008A6CC7">
         <w:t xml:space="preserve">på grund av </w:t>
       </w:r>
       <w:r w:rsidRPr="002E1149">
         <w:t>bastest) före operationen för muntlig och skriftlig information samt provtagning och narkosbedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71ADDED3" w14:textId="77777777" w:rsidR="00FB0353" w:rsidRPr="002E1149" w:rsidRDefault="00FB0353" w:rsidP="008A6CC7">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="772E6274" w14:textId="5A301E4A" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00395E12">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t>Förberedelser veckan före operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4983E617" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="4983E617" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="548953A3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppdatera patientbakgrunden med anhörigas namn och telefonnummer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316EEB85" w14:textId="138BFE48" w:rsidR="730C8472" w:rsidRDefault="730C8472" w:rsidP="548953A3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="548953A3">
+        <w:t>Uppdaterat status av läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641ED433" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
-        <w:t>Uppdatera patientbakgrunden med anhörigas namn och telefonnummer.</w:t>
+        <w:t>Patienten fyller i hälsodeklaration som tas med till narkosbedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641ED433" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0DBF8C2F" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
-        <w:t>Patienten fyller i hälsodeklaration som tas med till narkosbedömning.</w:t>
+        <w:t>Narkosbedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBF8C2F" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0871B0E2" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
-        <w:t>Narkosbedömning.</w:t>
+        <w:t xml:space="preserve">Sjuksköterskan på njursviktsmottagningen eller dialyssköterska kontrollerar i Orbit om narkosläkaren ordinerat kompletterande prover eller undersökningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0871B0E2" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="444B4200" w14:textId="74338441" w:rsidR="002E1149" w:rsidRPr="00554BA3" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
-        <w:t xml:space="preserve">Sjuksköterskan på njursviktsmottagningen eller dialyssköterska kontrollerar i Orbit om narkosläkaren ordinerat kompletterande prover eller undersökningar. </w:t>
+        <w:t>Om nya prover skall tas på operationsdagen får patienten komma till mottagningen på morgonen innan operationen. Akutmärkta remisser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444B4200" w14:textId="74338441" w:rsidR="002E1149" w:rsidRPr="00554BA3" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7BF3CAAC" w14:textId="77F7A561" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="548953A3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Muntlig information ska innehålla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B32DDB" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
-        <w:t>Om nya prover skall tas på operationsdagen får patienten komma till mottagningen på morgonen innan operationen. Akutmärkta remisser.</w:t>
+        <w:t>Hur operationen går till.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FE1E78" w14:textId="77777777" w:rsidR="00554BA3" w:rsidRDefault="00554BA3" w:rsidP="002E1149">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3EF310B0" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Att patienten får åka hem samma dag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD3F985" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Patienten får inte köra bil operationsdagen efter ingreppet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18182508" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Att inte anstränga sig eller lyfta något, utan vila resten av operationsdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715162D8" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Att patienten inte skall vara ensam operationsdygnet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A49E87C" w14:textId="5943AB0C" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att patienten skall duscha</w:t>
+      </w:r>
+      <w:r w:rsidR="651D09DF">
+        <w:t>, se patientinformation Inför din operation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Lämna med </w:t>
+      </w:r>
+      <w:r w:rsidR="005ED68D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>st Descutansvampar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6068CC2A" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Ordination vid ev. uppehåll med blodförtunnande mediciner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6D4F69" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Faste regler enl. patientinformation ”Information inför din operation”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8C350E" w14:textId="5CC573ED" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att patienten bör ha Alvedon/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Panodil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hemma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DC1F9F" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t xml:space="preserve">Eventuell smärta efter operationen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73294588" w14:textId="7AE49D04" w:rsidR="006D7458" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Patienten kan ta T</w:t>
+      </w:r>
+      <w:r w:rsidR="006041A1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Panodil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 500 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tabletter, max 4 gånger/dag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D998048" w14:textId="6C1D0859" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Provtagning och undersökning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DB1131" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Blodtryck</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032F3FC6" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Puls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AE4088" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>EKG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EE84B1" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Elektrolytstatus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A653844" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Blodstatus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282C6ADC" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>CRP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0C51D0" w14:textId="736D9177" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Blodgruppering och bastest</w:t>
+      </w:r>
+      <w:r w:rsidR="0ACF90E7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AB74E0" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t xml:space="preserve"> APTT, PK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A24674" w14:textId="758ED3CF" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="548953A3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P- glukos (vid diabetes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B15D684" w14:textId="77777777" w:rsidR="00554BA3" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:r w:rsidRPr="002E1149">
+        <w:t>MRSA odling om patienten vårdats utanför NU-sjukvården senaste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C75A8B4" w14:textId="0FD36CFC" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
+      <w:r w:rsidRPr="002E1149">
+        <w:t>2 åren eller utomlands senaste 10 åren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534D49E1" w14:textId="133784BC" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>Lämna till patienten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571831ED" w14:textId="2A8BD9B2" w:rsidR="002E1149" w:rsidRPr="006041A1" w:rsidRDefault="5D4FB9B5" w:rsidP="548953A3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1149">
+        <w:t>st Descutansvampar</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C2CC0F9" w14:textId="266AD93F" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00554BA3">
-[...254 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="56402E3C" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t xml:space="preserve">Stetoskop </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773A852A" w14:textId="52EAA9EA" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t xml:space="preserve">Tid för suturtagning </w:t>
       </w:r>
       <w:r w:rsidR="00FB0353" w:rsidRPr="002E1149">
         <w:t>10–14</w:t>
       </w:r>
       <w:r w:rsidRPr="002E1149">
         <w:t xml:space="preserve"> dagar efter op</w:t>
       </w:r>
       <w:r w:rsidR="00E33A27">
         <w:t>eration</w:t>
       </w:r>
       <w:r w:rsidRPr="002E1149">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B13A681" w14:textId="5C475E6E" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002E1149">
+    <w:p w14:paraId="7DC57ED4" w14:textId="53C282A8" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="548953A3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Skriftlig information: Dagkirurgi</w:t>
       </w:r>
       <w:r w:rsidR="00FB0353">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E1149">
-[...39 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t>- information inför din operation, Q Di 938 och Q Di 930.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="22B81A58" w14:textId="2CEC5FBF" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
-        <w:t>Eftervård</w:t>
+        <w:t>Efterv</w:t>
+      </w:r>
+      <w:r w:rsidR="00A644CA">
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1149">
+        <w:t>rd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD759B8" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t xml:space="preserve">Övervakning på uppvakningsavdelningen (UVA). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F99A0B6" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Svirrkontroll på AV-fistel av UVA personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B76127" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="002E1149">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7F91E2CC" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t>Dagen efter operationen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB6AD37" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
+    <w:p w14:paraId="1AB6AD37" w14:textId="3597CCC3" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:r w:rsidRPr="002E1149">
-        <w:t>Sjuksköterska på njursvikts- eller dialysmottagningen ringer hem till patienten och hör hur patienten mår efter operationen.</w:t>
+        <w:t xml:space="preserve">Sjuksköterska på njursvikts- eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00E647BB" w:rsidRPr="002E1149">
+        <w:t>Dialysmottagnignen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1149">
+        <w:t xml:space="preserve"> ringer hem till patienten och hör hur patienten mår efter operationen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1FC941" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
+    <w:p w14:paraId="7778BE3E" w14:textId="26885949" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00A644CA">
       <w:r w:rsidRPr="002E1149">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Informera patienten om</w:t>
+        <w:t xml:space="preserve"> Informera patienten om</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2745A2" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t>Att observera förbandet dagligen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A75474" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t>Att kontrollera ”svirr” dagligen och vid uteblivet svirr genast kontakta Dialys-och njursviktsmottagningen eller avdelning 42.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755FE90A" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t>Att ej byta förband före suturtagning. Vid behov kan patienten förstärka förbandet. Om det är mycket blodigt eller att förbandet lossat får patienten ringa Dialys- och njursviktsmottagningen för förbandsbyte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7C0B0E" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t>Att vara uppmärksam på infektionstecken såsom feber, rodnad och ökad svullnad och smärta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C123FA" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t>Att inte ha något som klämmer åt på AV-fistel armen eller bära tunga saker hängande över armen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1718775A" w14:textId="77777777" w:rsidR="00020B13" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t xml:space="preserve">Att blodtryck eller provtagning/dropp inte får ske i </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8E0C74" w14:textId="39AC03BF" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t>AV-fistelarmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2080A7CB" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="00020B13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1149">
         <w:t>Att om det börja blöda ska patienten genast kontakta Dialys- och njursviktsmottagningen eller avdelning 42.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B1CEB9" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="002E1149">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A54369E" w14:textId="77777777" w:rsidR="002E1149" w:rsidRPr="002E1149" w:rsidRDefault="002E1149" w:rsidP="002E1149">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00A644CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...56 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="002E1149">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40BCC173" w14:textId="77777777" w:rsidR="00017565" w:rsidRDefault="00017565">
+    <w:p w14:paraId="74B95907" w14:textId="77777777" w:rsidR="00524DDE" w:rsidRDefault="00524DDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16B60D8B" w14:textId="77777777" w:rsidR="00017565" w:rsidRDefault="00017565">
+    <w:p w14:paraId="68FCC60F" w14:textId="77777777" w:rsidR="00524DDE" w:rsidRDefault="00524DDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61914F81" w14:textId="77777777" w:rsidR="00017565" w:rsidRDefault="00017565">
+    <w:p w14:paraId="774AECE2" w14:textId="77777777" w:rsidR="00524DDE" w:rsidRDefault="00524DDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -1375,107 +1148,107 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -1486,54 +1259,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Picture 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -1564,76 +1337,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06772992" w14:textId="77777777" w:rsidR="00017565" w:rsidRDefault="00017565"/>
+    <w:p w14:paraId="0351EB0C" w14:textId="77777777" w:rsidR="00524DDE" w:rsidRDefault="00524DDE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BDB95DE" w14:textId="77777777" w:rsidR="00017565" w:rsidRDefault="00017565">
+    <w:p w14:paraId="02FB93D3" w14:textId="77777777" w:rsidR="00524DDE" w:rsidRDefault="00524DDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1AC32FD3" w14:textId="77777777" w:rsidR="00017565" w:rsidRDefault="00017565">
+    <w:p w14:paraId="4C5F8FF1" w14:textId="77777777" w:rsidR="00524DDE" w:rsidRDefault="00524DDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1708,54 +1481,54 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1918,51 +1691,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3325,51 +3098,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4086,51 +3859,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4837,137 +4610,142 @@
   <w:num w:numId="19" w16cid:durableId="1315253896">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="714739466">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="929656375">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1982422459">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="240910876">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="314769492">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1297026912">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="119"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00004627"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="000062E7"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017565"/>
     <w:rsid w:val="00020B13"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000737F0"/>
+    <w:rsid w:val="00077CF9"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00116E28"/>
     <w:rsid w:val="0013074B"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00132B30"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
+    <w:rsid w:val="001419DD"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00147920"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001636DA"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F53CC"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
@@ -4983,450 +4761,515 @@
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B5306"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E1149"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00351619"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="0039224F"/>
     <w:rsid w:val="00395E12"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C0C17"/>
     <w:rsid w:val="003D0116"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00404D09"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00407A5E"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="00443DDF"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="0044768A"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00463287"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="004661D0"/>
+    <w:rsid w:val="004666A7"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048730E"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005034E5"/>
+    <w:rsid w:val="00507129"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00524DDE"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="005360CE"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00554BA3"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005ED68D"/>
     <w:rsid w:val="006041A1"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00633827"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A613C"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C72A0"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7458"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E3341"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00723654"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00731119"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E0844"/>
+    <w:rsid w:val="007E0A22"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F706C"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="0085677F"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A6CC7"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B39BC"/>
     <w:rsid w:val="008B4B1E"/>
+    <w:rsid w:val="008B716E"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E4CB0"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00900C72"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00934A7A"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009C0316"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F0236"/>
     <w:rsid w:val="009F13D9"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A03F50"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A21230"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A644CA"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB3FC5"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC4B84"/>
     <w:rsid w:val="00AD0C00"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B73110"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC73E2"/>
+    <w:rsid w:val="00BE3845"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C20619"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C41E9C"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C72920"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C827CF"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC08F0"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D3301D"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D37F6B"/>
     <w:rsid w:val="00D41F85"/>
+    <w:rsid w:val="00D43590"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D9004F"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E206FC"/>
     <w:rsid w:val="00E22808"/>
     <w:rsid w:val="00E33A27"/>
     <w:rsid w:val="00E42226"/>
+    <w:rsid w:val="00E528FB"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E647BB"/>
+    <w:rsid w:val="00E6608B"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E81D1A"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA6CE2"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED65B7"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
+    <w:rsid w:val="00EE2E18"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23E8E"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F31214"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F53F5F"/>
     <w:rsid w:val="00F546F1"/>
+    <w:rsid w:val="00F56341"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87ABD"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FB02E5"/>
     <w:rsid w:val="00FB0353"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE48DF"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="012A6877"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0A569D43"/>
+    <w:rsid w:val="0ACF90E7"/>
+    <w:rsid w:val="0CF205DB"/>
+    <w:rsid w:val="0D136A10"/>
     <w:rsid w:val="1021E296"/>
     <w:rsid w:val="12514E6D"/>
+    <w:rsid w:val="1F6EF8CE"/>
+    <w:rsid w:val="22778D61"/>
     <w:rsid w:val="23E3998C"/>
+    <w:rsid w:val="25F9956B"/>
+    <w:rsid w:val="2650F676"/>
     <w:rsid w:val="2E84BF74"/>
+    <w:rsid w:val="3204E883"/>
+    <w:rsid w:val="360AEA8D"/>
+    <w:rsid w:val="382E1716"/>
+    <w:rsid w:val="3E390EB8"/>
+    <w:rsid w:val="405E1CDE"/>
+    <w:rsid w:val="412DBC32"/>
+    <w:rsid w:val="47CE943F"/>
+    <w:rsid w:val="4BA08319"/>
+    <w:rsid w:val="4E6DC920"/>
     <w:rsid w:val="4F1C3DDE"/>
     <w:rsid w:val="5239701E"/>
     <w:rsid w:val="53135572"/>
+    <w:rsid w:val="548953A3"/>
+    <w:rsid w:val="5B422FA9"/>
+    <w:rsid w:val="5D4FB9B5"/>
+    <w:rsid w:val="61CA6A70"/>
     <w:rsid w:val="63639B20"/>
+    <w:rsid w:val="63A35872"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="651D09DF"/>
+    <w:rsid w:val="661A07FC"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="71A5C80C"/>
+    <w:rsid w:val="730C8472"/>
     <w:rsid w:val="73D21210"/>
+    <w:rsid w:val="79783C1D"/>
+    <w:rsid w:val="7A32FE81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{4A48AEF8-B302-473A-825F-C56239F18A56}"/>
+  <w15:docId w15:val="{85FFDB63-1675-48A8-8777-400BCE9A725C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5774,196 +5617,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -6041,606 +5884,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -6671,81 +6514,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -6784,53 +6627,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6904,53 +6747,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7024,53 +6867,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7120,53 +6963,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7216,53 +7059,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -7298,53 +7141,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -7393,51 +7236,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -7481,51 +7324,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -7612,67 +7455,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -7716,131 +7559,155 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C0C17"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C0C17"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7868,51 +7735,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-62/surrogate" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8205,74 +8072,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3577</Characters>
+  <Pages>1</Pages>
+  <Words>511</Words>
+  <Characters>2917</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4243</CharactersWithSpaces>
+  <CharactersWithSpaces>3422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>AV-Fistel poliklinisk operation (Q Di 707)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Johansson</lastModifiedBy>
-  <revision>26</revision>
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <revision>41</revision>
+  <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>