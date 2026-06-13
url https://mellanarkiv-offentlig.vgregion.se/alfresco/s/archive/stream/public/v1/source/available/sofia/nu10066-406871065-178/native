--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -403,124 +403,131 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Q Di 700</w:t>
             </w:r>
             <w:r w:rsidR="00A11D37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00D20E91" w14:paraId="14DBD327" w14:textId="7BDD1860">
+    <w:p w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00D20E91" w14:paraId="14DBD327" w14:textId="33B7EE05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="1E9A572E" w:rsidR="00D20E91">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ett</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513CEB" w:rsidR="00513CEB">
+      <w:r w:rsidRPr="1E9A572E" w:rsidR="00513CEB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ex</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="1E9A572E" w:rsidR="00D20E91">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>emplar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513CEB" w:rsidR="00513CEB">
+      <w:r w:rsidRPr="1E9A572E" w:rsidR="00513CEB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i originalpärm</w:t>
+        <w:t xml:space="preserve"> i </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="1E9A572E" w:rsidR="6CA0F2B2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avdeliningspärm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E9A572E" w:rsidR="00D20E91">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="4BF1BDF2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8714" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="7439"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="5537FEEE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="5537FEEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00A11D37" w14:paraId="1410D36B" w14:textId="1E0CEE3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 701</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -537,352 +544,352 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rutin prov</w:t>
             </w:r>
             <w:r w:rsidR="00A11D37">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>tagning</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> för patient på njursviktsmottagningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="2689DCDF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="2689DCDF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="603BD7A3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Q Di 702</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="72CC669F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Iohexolclearence mätning på njursviktspatient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="2FFDB987" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="2FFDB987" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="11EB1B46" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 703</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="0382121E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Palliativ vård av njursviktspatienter </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="471901C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="471901C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="33C34576" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="654C9C67" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E975A4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Utgår se rutin på njurmottagningen mabthera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="1D73E7C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="1D73E7C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="2565C10E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Q Di 705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="4BABEB6F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Administrativt förfarande vid accessoperationer PD-kateter, AV-fistel och AV-graft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="325BF57D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="325BF57D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="028E9635" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Q Di 706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="0040553B" w14:paraId="3325207C" w14:textId="3B0C5DF7">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rituximab</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="0716A5BC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="0716A5BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="0CE58EFC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 707</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="5DAB1377" w14:textId="2F64D10F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">AV-fistel poliklinisk operation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="58FFB454" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="58FFB454" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="0AE0C72F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -893,149 +900,149 @@
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00292523" w14:paraId="6C461E27" w14:textId="01656B2B">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Biopsi av njurtransplantat på </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED1824" w:rsidR="00994884">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Radiolog-klin NÄL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="70879A2C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="70879A2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="64B5E596" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 709</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="3722B32A" w:rsidRDefault="00513CEB" w14:paraId="31359AFD" w14:textId="0A2254D3">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="3722B32A" w:rsidR="6152275B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Uppföljning av patienter med njursvikt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="1E643D7A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="1E643D7A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="1D328804" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="3698C903" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Poliklinisk njurbiopsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="0BFEC816" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="0BFEC816" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00E756FA" w14:paraId="406C4858" w14:textId="451B2617">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1047,100 +1054,100 @@
             <w:pPr>
               <w:keepNext w:val="1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r w:rsidR="226BC0E9">
               <w:rPr/>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002874C8">
               <w:rPr/>
               <w:t>rovtagningsrutin transplanterade pat</w:t>
             </w:r>
             <w:r w:rsidR="00A11D37">
               <w:rPr/>
               <w:t>ienter</w:t>
             </w:r>
             <w:r w:rsidR="00003F32">
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="1D1BB261" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="1D1BB261" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="003C2543" w14:paraId="484EAA04" w14:textId="7B7C72CC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 712</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="003C2543" w14:paraId="0CDD33DF" w14:textId="53AFD25D">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>MÖL Arbetsbeskrivning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="7A4E01EA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="7A4E01EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="003C2543" w14:paraId="4A96E7D6" w14:textId="2C99F05C">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Q Di </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED1824" w:rsidR="000A44CF">
@@ -1159,51 +1166,51 @@
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="000A44CF" w14:paraId="1A48EA37" w14:textId="2C3DBABF">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ersättning till donatorer</w:t>
             </w:r>
             <w:r w:rsidR="00A11D37">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> av organ och vävnader inom njurmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="41E0BBE4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="41E0BBE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00D30DB5" w14:paraId="1DAC6838" w14:textId="13EF3049">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q DI 714</w:t>
             </w:r>
           </w:p>
@@ -1214,51 +1221,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="007A7058" w14:paraId="7A26E9B5" w14:textId="23E37DBF">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Remisshantering inom njursektionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="58DA67A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="58DA67A1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="007A7058" w14:paraId="6594EC79" w14:textId="458DFC8F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 715</w:t>
             </w:r>
           </w:p>
@@ -1275,51 +1282,51 @@
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hälsokontroll för njurdonatorer</w:t>
             </w:r>
             <w:r w:rsidR="00A11D37">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Njursektionen, Specialistmedicinkliniken NÄL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="2E14074C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="2E14074C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00994884" w14:paraId="4DC68279" w14:textId="7D33C498">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Q Di </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED1824" w:rsidR="00D2019B">
@@ -1334,207 +1341,213 @@
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00D2019B" w14:paraId="538846E1" w14:textId="0E88AF65">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>IVIG (kiovig)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="46ED1E60" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="46ED1E60" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00D2019B" w14:paraId="5168B51E" w14:textId="15811FD5">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1824">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Q Di 717</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00ED1824" w14:paraId="38F916D1" w14:textId="465761E7">
+          <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="1E9A572E" w:rsidRDefault="00ED1824" w14:paraId="38F916D1" w14:textId="54EE97ED">
             <w:pPr>
-              <w:keepNext/>
+              <w:keepNext w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:bCs/>
-                <w:u w:val="single"/>
+                <w:rStyle w:val="eop"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED1824">
+            <w:r w:rsidRPr="1E9A572E" w:rsidR="0B2631B6">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Vasculitbehandling med Sendoxaninduktion</w:t>
+              <w:t>Cyklofosfamid (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED1824">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="1E9A572E" w:rsidR="00ED1824">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Sendoxan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E9A572E" w:rsidR="2BBDD4AB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="28AC8D9C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="28AC8D9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="11B32989" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="214D2C63" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="196D4510" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="196D4510" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="7EC1639F" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="5C17D5AD" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="4F18C49F" w14:paraId="1F3B5186" w14:textId="77777777">
+      <w:tr w:rsidRPr="00513CEB" w:rsidR="00513CEB" w:rsidTr="1E9A572E" w14:paraId="1F3B5186" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00ED1824" w:rsidR="00513CEB" w:rsidP="00513CEB" w:rsidRDefault="00513CEB" w14:paraId="0FFF29EB" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7439" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
@@ -4802,56 +4815,62 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED1824"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0B2631B6"/>
+    <w:rsid w:val="1E9A572E"/>
     <w:rsid w:val="226BC0E9"/>
+    <w:rsid w:val="2BBDD4AB"/>
     <w:rsid w:val="3722B32A"/>
     <w:rsid w:val="4F18C49F"/>
+    <w:rsid w:val="567F6E83"/>
     <w:rsid w:val="6152275B"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6CA0F2B2"/>
+    <w:rsid w:val="6DB06316"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -7699,32 +7718,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Q Di 700 Innehållsförteckning Njursviktsmott</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Annika Johansson</lastModifiedBy>
-  <revision>7</revision>
+  <lastModifiedBy>Lisbeth Önnermalm</lastModifiedBy>
+  <revision>8</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>