--- v1 (2026-02-25)
+++ v2 (2026-10-27)
@@ -170,61 +170,59 @@
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>24290</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
@@ -342,89 +340,127 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="44B281A3" w14:textId="12B558AF" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00E01AD0" w:rsidP="00D96AB6">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Q Di 532</w:t>
             </w:r>
             <w:r w:rsidR="00494CDE" w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">                                                   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7793A9BF" w14:textId="74237CA6" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="3CE05F99">
+    <w:p w14:paraId="7793A9BF" w14:textId="0B232113" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="3CE05F99">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3CE05F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1 ex i </w:t>
       </w:r>
       <w:r w:rsidR="721B7A52" w:rsidRPr="3CE05F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>avdelnings</w:t>
       </w:r>
       <w:r w:rsidRPr="3CE05F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pärm</w:t>
+      </w:r>
+      <w:r w:rsidR="00915E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00625196">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i denna version tillagt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00625196">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>närförråd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00625196">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avd41</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E40928" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25403EA4" w14:textId="5434AE78" w:rsidR="00494CDE" w:rsidRPr="006C74A7" w:rsidRDefault="00183E7F" w:rsidP="004A4ACC">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C74A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1390,81 +1426,70 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57B4B391" w14:textId="09D65AA5" w:rsidR="00494CDE" w:rsidRPr="0080088B" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080088B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Låst </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0080088B">
+        <w:t>Låst källarförråd</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5645E" w:rsidRPr="0080088B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>källarförråd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F5645E" w:rsidRPr="0080088B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080088B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4A599C30" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">PD vätska </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F5D487" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
@@ -1515,72 +1540,83 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Natriumklorid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E73727" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F3BB387" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00DA0C66" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
+    <w:p w14:paraId="2F3BB387" w14:textId="7A632ECC" w:rsidR="00494CDE" w:rsidRPr="00DA0C66" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA0C66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>När förråd på mottagningen:</w:t>
+        <w:t>Närförråd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA0C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på mottagningen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20630C26" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PD vätska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31166E48" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
@@ -1709,325 +1745,311 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003327FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Låst </w:t>
       </w:r>
       <w:r w:rsidR="003F126C" w:rsidRPr="003327FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>läkemedelsrum på mottagningen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5053EA" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="7BDE6F2D" w14:textId="5C3F681E" w:rsidR="003F126C" w:rsidRDefault="003F126C" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Natriumklorid</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7BDE6F2D" w14:textId="5C3F681E" w:rsidR="003F126C" w:rsidRDefault="003F126C" w:rsidP="00494CDE">
+    <w:p w14:paraId="6773435B" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6773435B" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="335D7702" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="335D7702" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="010726A3" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="010726A3" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="6884FFB0" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6884FFB0" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="52567D63" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52567D63" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="5702FEDD" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5702FEDD" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="58BE88EA" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58BE88EA" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="68BF5B96" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68BF5B96" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="240A498C" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="240A498C" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="51F6F258" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F6F258" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="0ABE9B4A" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ABE9B4A" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="46E5FAB3" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E5FAB3" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="5517E9C5" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5517E9C5" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="12575098" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12575098" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="4790E2AA" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4790E2AA" w14:textId="77777777" w:rsidR="005544B9" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="6D8A5D6D" w14:textId="77777777" w:rsidR="005544B9" w:rsidRPr="00494CDE" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D8A5D6D" w14:textId="77777777" w:rsidR="005544B9" w:rsidRPr="00494CDE" w:rsidRDefault="005544B9" w:rsidP="00494CDE">
+    <w:p w14:paraId="134FDAE2" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="134FDAE2" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="798CC0E0" w14:textId="053EEDF8" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rumstemperatur skall vara mellan +</w:t>
       </w:r>
       <w:r w:rsidR="00C53478">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> och +</w:t>
       </w:r>
       <w:r w:rsidR="00C53478">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -2180,525 +2202,575 @@
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Termometer kalibreras x1/år av medicintekniker.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB4571D" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrollmetod:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737EEEA4" w14:textId="17794B0C" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="3CE05F99">
+    <w:p w14:paraId="39867766" w14:textId="77777777" w:rsidR="00EE1C42" w:rsidRDefault="00494CDE" w:rsidP="00A05747">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CE05F99">
-[...7 lines deleted...]
-      <w:r w:rsidR="00264C91" w:rsidRPr="3CE05F99">
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontroll av termometer </w:t>
+      </w:r>
+      <w:r w:rsidR="002A453F" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ska göras en gång per år av dialystekniker och då används referensmätare för att verifiera temperaturen på termometer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F523AC3" w14:textId="112AFF07" w:rsidR="00A05747" w:rsidRDefault="00AD5305" w:rsidP="00A05747">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Termometrar som ska kontrolleras:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D498BB" w14:textId="77777777" w:rsidR="00A05747" w:rsidRDefault="00AD5305" w:rsidP="00A05747">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>äkemedelsrummet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2C2AB020" w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="00494CDE" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(K-644-131)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF1563F" w14:textId="77777777" w:rsidR="00A05747" w:rsidRDefault="00B47E74" w:rsidP="00A05747">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lager</w:t>
+      </w:r>
+      <w:r w:rsidR="00140027" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förråd 41(utanför r1) K-</w:t>
+      </w:r>
+      <w:r w:rsidR="00667AB9" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>644-105</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4262B7D3" w14:textId="77777777" w:rsidR="00A05747" w:rsidRDefault="008336E5" w:rsidP="00A05747">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lagerförråd</w:t>
+      </w:r>
+      <w:r w:rsidR="007150D9" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 (utanför </w:t>
+      </w:r>
+      <w:r w:rsidR="00053309" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>r 4) K-644-119</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3280765D" w14:textId="77777777" w:rsidR="00A05747" w:rsidRDefault="00494CDE" w:rsidP="00A05747">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CDS rum förråd</w:t>
+      </w:r>
+      <w:r w:rsidR="00264C91" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3CE05F99">
-[...14 lines deleted...]
-      <w:r w:rsidR="00734393" w:rsidRPr="3CE05F99">
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(L-544-352)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43738041" w14:textId="77777777" w:rsidR="00A05747" w:rsidRDefault="00734393" w:rsidP="00A05747">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>När</w:t>
       </w:r>
-      <w:r w:rsidRPr="3CE05F99">
-[...27 lines deleted...]
-      <w:r w:rsidR="007B1F4B" w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="00494CDE" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>förråd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00494CDE" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Pd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vätskor</w:t>
+      </w:r>
+      <w:r w:rsidR="00494CDE" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(L-544-354)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737EEEA4" w14:textId="63E3BB84" w:rsidR="00494CDE" w:rsidRPr="00A05747" w:rsidRDefault="00A05747" w:rsidP="00A05747">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1F4B" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>vå l</w:t>
       </w:r>
-      <w:r w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="00494CDE" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ager förråd </w:t>
       </w:r>
-      <w:r w:rsidR="007B1F4B" w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="007B1F4B" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
-      <w:r w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="00494CDE" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>källare</w:t>
       </w:r>
-      <w:r w:rsidR="000034D4" w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="000034D4" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="00494CDE" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(L541-218)</w:t>
       </w:r>
-      <w:r w:rsidR="000034D4" w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="000034D4" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
-      <w:r w:rsidR="007B1F4B" w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="007B1F4B" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000034D4" w:rsidRPr="3CE05F99">
+      <w:r w:rsidR="000034D4" w:rsidRPr="00A05747">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>L541-219)</w:t>
       </w:r>
-      <w:r w:rsidRPr="3CE05F99">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> ska göras en gång per år av dialystekniker och då används referensmätare för att verifiera temperaturen på termometer.  </w:t>
+      <w:r w:rsidR="00494CDE" w:rsidRPr="00A05747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6795F433" w14:textId="15398ABE" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Referensmätare</w:t>
       </w:r>
       <w:r w:rsidR="000A284C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">s sensor placeras med ett avstånd på 10 cm från termometerns sensor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC634A5" w14:textId="2CE95360" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Temperatur avläses på termometer och referensmeter efter </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> minuter och avvikelse ska inte vara mer än +/- 1 grad. Om avvikelsen är större än 1 grad ska termometer kasseras och ersättas med en ny.  </w:t>
+        <w:t xml:space="preserve">Temperatur avläses på termometer och referensmeter efter 10-15 minuter och avvikelse ska inte vara mer än +/- 1 grad. Om avvikelsen är större än 1 grad ska termometer kasseras och ersättas med en ny.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DEA245" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
+    <w:p w14:paraId="14DEA245" w14:textId="18991DEE" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494CDE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medusa är MT:s dokumentsystem och mätvärdena ska dokumenteras på medusa nummer 34959. Dokument Q Di 507 samt 532 ska signeras av dialystekniker efter utförd kontroll.  Referensmätaren måste ha ett godkänt kalibreringscertifikat och kopplas till dokumentationen i Medusa. </w:t>
+        <w:t xml:space="preserve">Medusa är MT:s dokumentsystem och mätvärdena ska dokumenteras på medusa nummer 34959. Referensmätaren måste ha ett godkänt kalibreringscertifikat och kopplas till dokumentationen i Medusa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320E01CA" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E678164" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
+    <w:p w14:paraId="14953A13" w14:textId="77777777" w:rsidR="0080712E" w:rsidRDefault="0080712E" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70CCAA86" w14:textId="77777777" w:rsidR="0080712E" w:rsidRDefault="0080712E" w:rsidP="00494CDE">
+    <w:p w14:paraId="5A0F595D" w14:textId="77777777" w:rsidR="0080712E" w:rsidRDefault="0080712E" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B1FDEBB" w14:textId="77777777" w:rsidR="0080712E" w:rsidRDefault="0080712E" w:rsidP="00494CDE">
+    <w:p w14:paraId="63C4A043" w14:textId="77777777" w:rsidR="0080712E" w:rsidRDefault="0080712E" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4380DB21" w14:textId="77777777" w:rsidR="0080712E" w:rsidRDefault="0080712E" w:rsidP="00494CDE">
+    <w:p w14:paraId="43DBBF75" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CF9392C" w14:textId="77777777" w:rsidR="0080712E" w:rsidRDefault="0080712E" w:rsidP="00494CDE">
+    <w:p w14:paraId="604CB515" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14953A13" w14:textId="77777777" w:rsidR="0080712E" w:rsidRDefault="0080712E" w:rsidP="00494CDE">
-[...143 lines deleted...]
-    <w:p w14:paraId="14D8F151" w14:textId="77777777" w:rsidR="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
+    <w:p w14:paraId="1F6B0CD5" w14:textId="77777777" w:rsidR="006C3FFA" w:rsidRDefault="006C3FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00494CDE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D8F151" w14:textId="124941B9" w:rsidR="00494CDE" w:rsidRDefault="00494CDE" w:rsidP="00494CDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00494CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Temperatur vätskerum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F669B1" w14:textId="117E7859" w:rsidR="00494CDE" w:rsidRPr="00494CDE" w:rsidRDefault="0FDFD699" w:rsidP="3CE05F99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1 ex i avdelnings </w:t>
-[...3 lines deleted...]
-        <w:t>pärm</w:t>
+        <w:t>1 ex i avdelnings pärm</w:t>
       </w:r>
       <w:r w:rsidR="48BBCEF9">
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
       <w:r w:rsidR="00494CDE">
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00494CDE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00494CDE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00494CDE" w:rsidRPr="3CE05F99">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00494CDE" w:rsidRPr="3CE05F99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ÅR</w:t>
       </w:r>
       <w:r w:rsidR="001C5F3C" w:rsidRPr="3CE05F99">
         <w:rPr>
           <w:b/>
@@ -2746,248 +2818,225 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="639"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="564"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="598"/>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="49AA3031" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D419ADE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>MÅNAD …………</w:t>
+              <w:t>MÅNAD ……………….</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="58DF2252" w14:textId="460D3FF9" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MÅNAD ……………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03347E62" w14:textId="27927778" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MÅNAD ……………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0FE119DF" w14:textId="383A3176" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>MÅNAD …………</w:t>
+              <w:t>MÅNAD ……………….</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="5EE3448F" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2107B0C7" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F158820" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rums</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3814188E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Temp </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75FECCC2" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-25</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4B023220" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>min /max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E49D503" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sign.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="617D9055" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
@@ -3011,192 +3060,179 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rums</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ED76FED" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Temp 15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59EDD128" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00494CDE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>min /max</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="137DC154" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00494CDE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sign.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6E662A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5852515E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00494CDE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Rums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69086381" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00494CDE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Temp </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+          </w:p>
+          <w:p w14:paraId="01DE3C56" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-25</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59EDD128" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
+          </w:p>
+          <w:p w14:paraId="45BD5502" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>min /max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...109 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B72F630" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sign.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="545B4C5A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
@@ -3303,88 +3339,85 @@
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="025DADDA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sign.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="5E92A0E4" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FC9FCEA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12F87B1F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61980D21" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="213CA606" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -3416,94 +3449,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2E6E98E4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63EC3D90" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7902BC3D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78FC64D2" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="05B4C574" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3531,88 +3561,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="55EC1FF3" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="57243875" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A334616" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C148C1D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B501160" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="69B7455F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -3644,94 +3671,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="47050B96" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="279A51D6" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66423823" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="157075CD" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="16640035" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3759,88 +3783,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="6D364C91" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="26AF0280" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2396BBFE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68B6D0CB" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4874ED90" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="48CA83C8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -3872,94 +3893,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3958D86A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20733E3D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00277AF0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05A3F553" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7E07241A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3987,88 +4005,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="06D4A448" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="51CF85EF" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22FF9FA6" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="439C7128" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63ADDACE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="1FAFF16C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4100,94 +4115,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="5409C1DD" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="155F2B3B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F0A3824" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4618C8BF" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3FDA110B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4215,88 +4227,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="637D1D07" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="30BC3E7A" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21520D59" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63D6DBE8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44BF458C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="78DBE5C5" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4328,94 +4337,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="60E47761" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37C4C02C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="120D1C19" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BFBA2D5" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="1FA27E40" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4443,88 +4449,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="15D1E7F4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="50611F6F" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40B5A90F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14237D04" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="307FD0C1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="32784ED6" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4556,94 +4559,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="46AFE1D7" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6477C61A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61F7BAD8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77C7E3C8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="4A7A5E66" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4671,88 +4671,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="179F2BD4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="69943AF0" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38FFC0BD" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4691DD37" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64E0568D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0D655BAF" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4784,94 +4781,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7B7243EB" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69A49697" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A320162" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B6C0756" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="1A6235F4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4899,88 +4893,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0E518CD3" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="4E7417F3" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76A6038B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59E2DD16" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F487CEA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="4AED1ABD" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5012,94 +5003,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="5ACD739F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16D97ABF" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3046BF04" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="251AB6D3" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0CE4833D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5127,88 +5115,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="41BB6DE7" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="39F39BD1" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56C7A7BB" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="447AA4B3" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="300D32DB" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0564CE82" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5240,94 +5225,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="17585A06" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="338243F0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27752B07" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5500610A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0A97B100" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5355,88 +5337,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2F96742C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="7DE5EF8C" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51AD86FA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09200DCC" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DBE10F2" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="6F9CD27A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5468,94 +5447,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2F73265C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F935E60" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0398899B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DE3B52F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="73AA968D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5583,88 +5559,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3081C817" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="37FBEEE0" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7923BBDA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AEA8CE9" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="432CA415" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="229F8097" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5696,94 +5669,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2636B1A6" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B49E9D9" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D9CFAAD" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A49BEAE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="4A24C831" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5811,88 +5781,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="06A661A0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="4534A60D" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5707CE9E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="618E62C8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E707543" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2B4F66AE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5924,94 +5891,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="75B039CD" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04A6698F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F2C3EA1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F6BA2B8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3F4E4CFA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -6039,88 +6003,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2B24FE18" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="6DAEEAB2" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FD31791" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="303BDD29" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03A02C50" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="32D0B84E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6152,94 +6113,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="5932D80F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E979A22" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6900C64B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DC41112" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45CFD9F9" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -6267,88 +6225,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="17CEA57A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="0D938CEF" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A6EA366" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="317F8042" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="036835A7" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="4FDEFAB2" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6380,94 +6335,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2F469295" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41722A1B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53C62EB1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74FA10D1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="38641DEF" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -6495,88 +6447,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="05E06BC8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="4B1B1139" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="709265EB" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B5CD1F2" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72EF0834" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="571AA42E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6608,94 +6557,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="4E2F927A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="121322B9" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0327C2DE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="276B5FD8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="5D48A6DA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -6723,88 +6669,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7B857D0B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="7F49CEA1" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="687085DB" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FCC0DB5" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1236A8DB" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="55F893B4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6836,94 +6779,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="134CBE36" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0229E6D4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C88F1E3" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CB46503" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3F9402E0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -6951,88 +6891,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0C38EF87" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="41D99F7C" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D88E65B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17FA123E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F9A9E8D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="19C172BF" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7064,94 +7001,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="372F1081" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2398FAA9" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ED4D80C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0671161C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3B69EA2B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -7179,88 +7113,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="39D1D4B3" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="07EC4679" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54C82453" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D265A8C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="636C70E4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="5233D855" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7292,94 +7223,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3A518A18" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="652B7B74" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="502C0EF2" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="454632C7" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3116E678" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -7407,88 +7335,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="122DF3BD" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="0CA4C098" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E5834E6" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68F22415" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C5F333D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="5B3D7D6E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7520,94 +7445,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="1D8B32EB" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="002D3020" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="609BEB6D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58A3B074" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="1AB54409" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -7635,88 +7557,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0D1C2ADB" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="50FE5CCF" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="277D4111" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B35E559" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DAC3557" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="42871250" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7748,94 +7667,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="04563AD8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B1C30C1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0387567A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A0D2B42" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="664171DE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -7863,88 +7779,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="40E5F540" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="3454D3C6" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="493B52C1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03E2A2FD" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28937477" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3BE7C7AE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7976,94 +7889,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="604CB0A0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7920CC21" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A43FE4D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D7FDAF8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="4D000D79" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -8091,88 +8001,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3E99FB92" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="06EC0ADC" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="354D3490" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DE645C9" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3610292E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2508989D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8204,94 +8111,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2D66AB8C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56CFD7C0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E94BBEF" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AFAC233" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="70F8FA76" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -8319,88 +8223,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0C8289C5" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="20020DC2" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2869478E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69EADDD0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="724C5C7C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7684FEC6" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8432,94 +8333,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0DE0E18D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07399ED1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="488E5B11" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18487C49" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2FD4BF95" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -8547,88 +8445,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="4D390859" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="3BD121B3" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09D693A3" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07EA849F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AEE8846" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3BEECE54" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8660,94 +8555,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="4A42CF13" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="000ED8B5" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="549C5232" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C0A3C15" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7FAFB2AA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -8775,88 +8667,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="718FFC5B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="30A36777" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6106A691" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57310102" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E009EFE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="48E03404" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8888,94 +8777,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7696BFA4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1042F822" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7435E613" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52C849CF" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="68C45B0B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -9003,88 +8889,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3A56D7D9" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="317DBE45" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07C50C96" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D808D7E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37C0DAB0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7C926973" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9116,94 +8999,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="304F4496" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C06F812" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6267B29D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F3C166A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7F34B121" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -9231,88 +9111,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="6D60B146" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="54E90F1F" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FF93003" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55B3BFDA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BD3E316" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3ABBBB7A" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9344,94 +9221,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="50561E65" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12D8D6B2" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23B12183" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D5F76EE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="32626838" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -9459,88 +9333,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="67D441B1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="05C7CEDC" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BF600B7" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="778627E5" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70B57DF7" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7DAE5DA5" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9572,94 +9443,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="5B6C05C6" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A2674AA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="105681A4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61B828EC" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="7106D659" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -9686,88 +9554,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="50DB3D34" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="2C1D25FF" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D576EAA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E3D580E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12680B4C" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="3C861FFA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9799,94 +9664,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="1E22BBB8" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="358834CC" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="455E48DE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D1E4B35" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="1E3812F0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -9913,88 +9775,85 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="43A500D1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="3470C483" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="754779D5" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5219C42F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="418816D1" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="1CE01E4E" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -10026,94 +9885,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="15D1C27F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B1F3D68" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68838C41" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19A892C6" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="731384C0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -10140,88 +9996,91 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="6BE111B2" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001942DA" w:rsidRPr="00494CDE" w14:paraId="4850F796" w14:textId="77777777" w:rsidTr="0052541D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="652FB053" w14:textId="5CE6F0AA" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
+          </w:tcPr>
+          <w:p w14:paraId="652FB053" w14:textId="6A322694" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="00B5345C" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00494CDE">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="001942DA" w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="718C5F14" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="312876EE" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="78675B41" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -10253,101 +10112,98 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0D2BB29D" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="606FDC0B" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00494CDE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E5975E0" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="090BF117" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="2A2CA33F" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -10367,127 +10223,92 @@
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="0D7F81F4" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="6FA92DDA" w14:textId="77777777" w:rsidR="001942DA" w:rsidRPr="00494CDE" w:rsidRDefault="001942DA" w:rsidP="001942DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...33 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00D73BAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00494CDE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B3A1A8E" w14:textId="77777777" w:rsidR="00F32A9B" w:rsidRDefault="00F32A9B">
+    <w:p w14:paraId="00574C40" w14:textId="77777777" w:rsidR="00575E19" w:rsidRDefault="00575E19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E5F201" w14:textId="77777777" w:rsidR="00F32A9B" w:rsidRDefault="00F32A9B">
+    <w:p w14:paraId="2EA78AF1" w14:textId="77777777" w:rsidR="00575E19" w:rsidRDefault="00575E19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="558CEF60" w14:textId="77777777" w:rsidR="00F32A9B" w:rsidRDefault="00F32A9B">
+    <w:p w14:paraId="061A243E" w14:textId="77777777" w:rsidR="00575E19" w:rsidRDefault="00575E19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10535,51 +10356,50 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -10754,61 +10574,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00DA130C">
       <w:t>1(3)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="375E56E1" w14:textId="77777777" w:rsidR="00F32A9B" w:rsidRDefault="00F32A9B"/>
+    <w:p w14:paraId="1E8864FE" w14:textId="77777777" w:rsidR="00575E19" w:rsidRDefault="00575E19"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29B679E2" w14:textId="77777777" w:rsidR="00F32A9B" w:rsidRDefault="00F32A9B">
+    <w:p w14:paraId="4D2EEA25" w14:textId="77777777" w:rsidR="00575E19" w:rsidRDefault="00575E19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="27805BA6" w14:textId="77777777" w:rsidR="00F32A9B" w:rsidRDefault="00F32A9B">
+    <w:p w14:paraId="7F087F11" w14:textId="77777777" w:rsidR="00575E19" w:rsidRDefault="00575E19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -11494,50 +11314,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C5E2C13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36FA8EFA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -11606,51 +11539,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11719,51 +11652,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AA90323"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B5822D6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11833,51 +11879,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11946,51 +11992,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12086,51 +12132,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12200,51 +12246,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12313,51 +12359,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12454,51 +12500,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12567,51 +12613,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12681,51 +12727,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12794,51 +12840,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -12907,51 +12953,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13020,51 +13066,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13134,114 +13180,120 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1774933433">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="555971827">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="13843757">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1925141381">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="92240588">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="241454903">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1190994011">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1687828944">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2117554677">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="584798688">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1208908672">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1207065354">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="493187537">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="288515579">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="515848090">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1162089462">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="895699922">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="529799400">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="447511844">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1366977893">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="493187537">
-[...5 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="515848090">
+  <w:num w:numId="21" w16cid:durableId="1356804529">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -13252,124 +13304,128 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="0000345C"/>
     <w:rsid w:val="000034D4"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00016E6A"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000252A4"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000352E9"/>
     <w:rsid w:val="00047648"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00053309"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A284C"/>
     <w:rsid w:val="000A4BCA"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B5EEC"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F3046"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="00140027"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00156341"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00162AD9"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00177A39"/>
     <w:rsid w:val="0018072D"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00183E7F"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001942DA"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="00196BE2"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5F3C"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="002007B3"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002318BA"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00264C91"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A453F"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D565E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003011B9"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00314C5E"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003327FC"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
@@ -13378,425 +13434,449 @@
     <w:rsid w:val="0035671F"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B1AE6"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C6D65"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F126C"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="0041121C"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004310CC"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494CDE"/>
     <w:rsid w:val="00495AA5"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A4ACC"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B6CD9"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005207CA"/>
     <w:rsid w:val="00530B29"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="005365FE"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00552ED9"/>
     <w:rsid w:val="005544B9"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00563BD7"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00575C00"/>
+    <w:rsid w:val="00575E19"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="005778E9"/>
     <w:rsid w:val="00580367"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="005855C8"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D31A3"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00625196"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00632C3C"/>
     <w:rsid w:val="006416C0"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="006674A4"/>
+    <w:rsid w:val="00667AB9"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="0067562D"/>
     <w:rsid w:val="0068596A"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006B7203"/>
+    <w:rsid w:val="006C3FFA"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C74A7"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F6CEB"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007150D9"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00734393"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="0075571C"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00776A51"/>
     <w:rsid w:val="007846E3"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00791EA7"/>
     <w:rsid w:val="007A19F6"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A6651"/>
     <w:rsid w:val="007B1F4B"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F080F"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0080088B"/>
     <w:rsid w:val="0080712E"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00824E84"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008336E5"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00843B2E"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00856DF7"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00872A6E"/>
     <w:rsid w:val="00877724"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="008828D0"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009016E5"/>
     <w:rsid w:val="009043EF"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091061D"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00915847"/>
+    <w:rsid w:val="00915E96"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009266F0"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009434CC"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="0094732B"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00960E32"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00981770"/>
     <w:rsid w:val="0098699D"/>
     <w:rsid w:val="009A38B4"/>
     <w:rsid w:val="009A48EB"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4B47"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A05747"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A064F9"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A102E8"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB37B7"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD5305"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B01950"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B24F68"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B47E74"/>
+    <w:rsid w:val="00B5345C"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92032"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C05864"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C53478"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C621B0"/>
     <w:rsid w:val="00C621FA"/>
     <w:rsid w:val="00C702B7"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C83C2A"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA230E"/>
     <w:rsid w:val="00CA3375"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB2D2A"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4479"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD5691"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D16F3B"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D47ED3"/>
     <w:rsid w:val="00D51277"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D54A29"/>
     <w:rsid w:val="00D73BAA"/>
     <w:rsid w:val="00D778C1"/>
     <w:rsid w:val="00D80C22"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D96AB6"/>
     <w:rsid w:val="00D97B18"/>
     <w:rsid w:val="00D97BDA"/>
     <w:rsid w:val="00DA0C66"/>
     <w:rsid w:val="00DA130C"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD6B5F"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E01AD0"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E20C62"/>
     <w:rsid w:val="00E328F9"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E75D3F"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA2C9F"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB1BFF"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC13B5"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE1C42"/>
     <w:rsid w:val="00EE1D69"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF003A"/>
     <w:rsid w:val="00EF63DA"/>
     <w:rsid w:val="00F121AD"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F32A9B"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4626A"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F5645E"/>
     <w:rsid w:val="00F81184"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA7839"/>
     <w:rsid w:val="00FB2468"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD0CF5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE44E7"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0FDFD699"/>
     <w:rsid w:val="11ABE07C"/>
     <w:rsid w:val="1927CA57"/>
     <w:rsid w:val="2654772B"/>
     <w:rsid w:val="2C2AB020"/>
     <w:rsid w:val="319B24C2"/>
     <w:rsid w:val="3CE05F99"/>
     <w:rsid w:val="4456E2F4"/>
     <w:rsid w:val="48BBCEF9"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6DE5FDFD"/>
     <w:rsid w:val="721B7A52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -16753,59 +16833,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>598</Words>
-  <Characters>3843</Characters>
+  <Words>702</Words>
+  <Characters>3723</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4433</CharactersWithSpaces>
+  <CharactersWithSpaces>4417</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mottagning samt förvaring av dialysmaterial Q Di 532</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>98</revision>
+  <lastModifiedBy>Anna Bäck</lastModifiedBy>
+  <revision>121</revision>
   <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>