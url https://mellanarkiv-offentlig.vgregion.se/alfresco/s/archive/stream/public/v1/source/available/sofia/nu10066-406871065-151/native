--- v0 (2026-01-09)
+++ v1 (2026-07-16)
@@ -179,61 +179,59 @@
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>16692</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
@@ -271,61 +269,59 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>16692</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00802AB3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -826,85 +822,57 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Q Di 515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F4133E3" w14:textId="77777777" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00802AB3" w:rsidP="00802AB3">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00802AB3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Pilning</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Pilning av läkemedel i läkemedelsmodul Melior </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802AB3" w:rsidRPr="00802AB3" w14:paraId="7C3E699C" w14:textId="77777777" w:rsidTr="00E15FE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="232AE04F" w14:textId="77777777" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00802AB3" w:rsidP="00802AB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00802AB3">
@@ -922,62 +890,52 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EEBEF0C" w14:textId="77777777" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00802AB3" w:rsidP="00802AB3">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00802AB3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hantering av dialyspreparat i läkemedelsmodulen </w:t>
+              <w:t>Hantering av dialyspreparat i läkemedelsmodulen melior</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802AB3" w:rsidRPr="00802AB3" w14:paraId="6D7C7ADC" w14:textId="77777777" w:rsidTr="00E15FE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A85D041" w14:textId="1B6F9308" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00802AB3" w:rsidP="00802AB3">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
@@ -1002,65 +960,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A933C49" w14:textId="0B68929D" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="1E574D54" w:rsidP="00802AB3">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="73614FCC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Renal</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> anemi, riktlinjer för kontroll. Dosering samt uppföljning</w:t>
+              <w:t>Renal anemi, riktlinjer för kontroll. Dosering samt uppföljning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802AB3" w:rsidRPr="00802AB3" w14:paraId="2ABBBD47" w14:textId="77777777" w:rsidTr="00E15FE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B5AB950" w14:textId="77777777" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00802AB3" w:rsidP="00802AB3">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
@@ -1328,65 +1277,56 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Q Di 533</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D2D21AB" w14:textId="77777777" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00802AB3" w:rsidP="00802AB3">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00802AB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vancomycin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> administrering vid dialys</w:t>
+              <w:t>Vancomycin administrering vid dialys</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802AB3" w:rsidRPr="00802AB3" w14:paraId="252D1FCD" w14:textId="77777777" w:rsidTr="00E15FE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2434ECE9" w14:textId="781CA36A" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="003F6EB1" w:rsidP="00802AB3">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
@@ -1431,138 +1371,153 @@
             <w:r w:rsidR="0003311B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Munkedal </w:t>
             </w:r>
             <w:r w:rsidR="00730A1B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dialysmottagning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802AB3" w:rsidRPr="00802AB3" w14:paraId="119419B4" w14:textId="77777777" w:rsidTr="00E15FE1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E536F4" w14:textId="77777777" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00802AB3" w:rsidP="00802AB3">
+          <w:p w14:paraId="10E536F4" w14:textId="56E9E01D" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00414E44" w:rsidP="00802AB3">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q Di 536</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4479D95A" w14:textId="77777777" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00802AB3" w:rsidP="00802AB3">
+          <w:p w14:paraId="4479D95A" w14:textId="79D7D83B" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00414E44" w:rsidP="00802AB3">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Läkemedelshantering i samband med dialys Q Di 536</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50FF8B4C" w14:textId="77777777" w:rsidR="00802AB3" w:rsidRPr="00802AB3" w:rsidRDefault="00802AB3" w:rsidP="00802AB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00802AB3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06A5BBEE" w14:textId="77777777" w:rsidR="004367D9" w:rsidRDefault="004367D9">
+    <w:p w14:paraId="7B4367F2" w14:textId="77777777" w:rsidR="00D83048" w:rsidRDefault="00D83048">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4004B8C7" w14:textId="77777777" w:rsidR="004367D9" w:rsidRDefault="004367D9">
+    <w:p w14:paraId="2C87EBCB" w14:textId="77777777" w:rsidR="00D83048" w:rsidRDefault="00D83048">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53F4FD10" w14:textId="77777777" w:rsidR="004367D9" w:rsidRDefault="004367D9">
+    <w:p w14:paraId="06D7A821" w14:textId="77777777" w:rsidR="00D83048" w:rsidRDefault="00D83048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1819,61 +1774,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E421ED4" w14:textId="77777777" w:rsidR="004367D9" w:rsidRDefault="004367D9"/>
+    <w:p w14:paraId="6BE86F6C" w14:textId="77777777" w:rsidR="00D83048" w:rsidRDefault="00D83048"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D9BDA98" w14:textId="77777777" w:rsidR="004367D9" w:rsidRDefault="004367D9">
+    <w:p w14:paraId="6CED6266" w14:textId="77777777" w:rsidR="00D83048" w:rsidRDefault="00D83048">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64F4C69B" w14:textId="77777777" w:rsidR="004367D9" w:rsidRDefault="004367D9">
+    <w:p w14:paraId="0B9EDBEF" w14:textId="77777777" w:rsidR="00D83048" w:rsidRDefault="00D83048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -4262,51 +4217,50 @@
   <w:num w:numId="14" w16cid:durableId="1496988866">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2101752860">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2132361913">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="164637850">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1932200984">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2054882603">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4443,50 +4397,51 @@
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="00363F62"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B386D"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F6EB1"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00405A5B"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00406F02"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00414E44"/>
     <w:rsid w:val="00417180"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004367D9"/>
     <w:rsid w:val="004432E9"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00482924"/>
     <w:rsid w:val="00483B5B"/>
     <w:rsid w:val="00485E7E"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
@@ -4566,95 +4521,97 @@
     <w:rsid w:val="006F3FF8"/>
     <w:rsid w:val="006F4E0A"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00730A1B"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="0074561F"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="0076533D"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A515E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B391A"/>
+    <w:rsid w:val="007B7BB9"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00802AB3"/>
     <w:rsid w:val="008077F4"/>
     <w:rsid w:val="008143BC"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843D19"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="008768F3"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008946FF"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009260A0"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00930F6E"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="009361F7"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A27B37"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
@@ -4739,50 +4696,51 @@
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF4DDD"/>
     <w:rsid w:val="00CF5151"/>
     <w:rsid w:val="00CF57C4"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D304CB"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D53795"/>
     <w:rsid w:val="00D54B4D"/>
+    <w:rsid w:val="00D83048"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB58DE"/>
     <w:rsid w:val="00DC20D9"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD7E61"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE45D5"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF67EA"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E06FA1"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E15FE1"/>
     <w:rsid w:val="00E244D6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
@@ -7699,56 +7657,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>141</Words>
-  <Characters>796</Characters>
+  <Words>157</Words>
+  <Characters>837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>936</CharactersWithSpaces>
+  <CharactersWithSpaces>993</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Innehållsförteckning Q Di 500</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>39</revision>
+  <revision>40</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>