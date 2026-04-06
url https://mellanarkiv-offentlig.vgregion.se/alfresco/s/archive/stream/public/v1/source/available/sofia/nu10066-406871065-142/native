--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -6,89 +6,89 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24B54D9A" w14:textId="77777777" w:rsidR="00E54725" w:rsidRDefault="00E54725" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00E54725" w:rsidSect="00E54725">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="7731FED8" w14:textId="6E02BF96" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6837459E" wp14:editId="09110BEA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6837459E" wp14:editId="09110BEA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="4445" r="0" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -144,149 +144,153 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>20603</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6837459E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="5E3C5DBA" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="003D37FD" w:rsidRDefault="00E54725" w:rsidP="00E54725">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>20603</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -305,115 +309,157 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="173431F7" w14:textId="77777777" w:rsidR="00F24EB0" w:rsidRDefault="00E54725" w:rsidP="00F24EB0">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00E54725">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dokumentation av dialysparametrar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="540A9D41" w14:textId="285670DA" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00F24EB0" w:rsidP="00F24EB0">
+          <w:p w14:paraId="540A9D41" w14:textId="7760D9B4" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00F24EB0" w:rsidP="00F24EB0">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> Q Di 460</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00576F8A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">GMP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Q Di 460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40DBE0BF" w14:textId="77777777" w:rsidR="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
+    <w:p w14:paraId="40DBE0BF" w14:textId="3978748B" w:rsidR="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1 ex i originalpärm</w:t>
+        <w:t xml:space="preserve">1 ex i </w:t>
+      </w:r>
+      <w:r w:rsidR="000A2CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avdelnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pärm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AED9C46" w14:textId="7ECEAFC6" w:rsidR="000D3F66" w:rsidRPr="00E54725" w:rsidRDefault="000D3F66" w:rsidP="00E54725">
+    <w:p w14:paraId="1AED9C46" w14:textId="6EC23619" w:rsidR="000D3F66" w:rsidRPr="00E54725" w:rsidRDefault="000D3F66" w:rsidP="00E54725">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>I denna version förtydligat vad som dubbelsigneras</w:t>
+        <w:t xml:space="preserve">I denna version </w:t>
+      </w:r>
+      <w:r w:rsidR="00937E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>signering vid delat behandlingsansvar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E49CEE3" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0092A998" w14:textId="30613F80" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:t xml:space="preserve">Dokument som ingår i dialysöversikten: </w:t>
       </w:r>
       <w:r w:rsidR="00B10909">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54725">
         <w:t xml:space="preserve">otnummerlista </w:t>
       </w:r>
@@ -483,311 +529,471 @@
     </w:p>
     <w:p w14:paraId="0FAE54FA" w14:textId="213572B5" w:rsidR="00404484" w:rsidRPr="00E54725" w:rsidRDefault="002947F5" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Materialets utgångsdatum kontrolleras</w:t>
       </w:r>
       <w:r w:rsidR="008C5F2B">
         <w:t xml:space="preserve"> inför varje behandling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB347C7" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A134896" w14:textId="0B422B24" w:rsidR="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
+    <w:p w14:paraId="1A134896" w14:textId="2BAE246E" w:rsidR="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Startansvarig sjuksköterska signerar i avsedd ruta samt antecknar patientens blodtryck,</w:t>
       </w:r>
       <w:r w:rsidR="004B2D6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vikt </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0121">
         <w:t xml:space="preserve">före dialys. </w:t>
       </w:r>
       <w:r w:rsidR="00D2313C" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve">Annan sjuksköterska </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A55FC" w:rsidRPr="00FB0121">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="006A5FDB" w:rsidRPr="00FB0121">
         <w:t>ubbelsigner</w:t>
       </w:r>
       <w:r w:rsidR="001A55FC" w:rsidRPr="00FB0121">
         <w:t>ar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A5FDB" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="06DD5F5D" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve">det som </w:t>
       </w:r>
       <w:r w:rsidR="00D2313C" w:rsidRPr="00FB0121">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DF306D" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve">tyrs av </w:t>
       </w:r>
       <w:r w:rsidR="06DD5F5D" w:rsidRPr="00FB0121">
         <w:t>GMP</w:t>
       </w:r>
       <w:r w:rsidR="00D007E9" w:rsidRPr="00FB0121">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="06DD5F5D" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE3632" w:rsidRPr="00FB0121">
         <w:t>läkemedels</w:t>
       </w:r>
       <w:r w:rsidR="00172A8C">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CE3632" w:rsidRPr="00FB0121">
         <w:t>tillverkning</w:t>
+      </w:r>
+      <w:r w:rsidR="008F13A7">
+        <w:t xml:space="preserve"> enligt gällande föreskrift,</w:t>
       </w:r>
       <w:r w:rsidR="003E222A" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve"> dvs</w:t>
       </w:r>
       <w:r w:rsidR="06DD5F5D" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F365B6" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve">att patienten fått ordinerad </w:t>
       </w:r>
       <w:r w:rsidR="00D626DD" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve">dialysator </w:t>
       </w:r>
       <w:r w:rsidR="00F365B6" w:rsidRPr="00FB0121">
         <w:t>oc</w:t>
       </w:r>
       <w:r w:rsidR="00D71D0A" w:rsidRPr="00FB0121">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00F365B6" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D0674" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve">dialyskoncentrat, </w:t>
       </w:r>
       <w:r w:rsidR="00F365B6" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve">samt att det finns </w:t>
       </w:r>
       <w:r w:rsidR="00DD6359" w:rsidRPr="00FB0121">
         <w:t>dokumenterat</w:t>
       </w:r>
       <w:r w:rsidR="00FB02C8" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D0674" w:rsidRPr="00FB0121">
-        <w:t xml:space="preserve">lotnummer, </w:t>
+        <w:t>lotnummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F13A7">
+        <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidR="00F061AC" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve">vilken </w:t>
       </w:r>
       <w:r w:rsidR="00DD6359" w:rsidRPr="00FB0121">
         <w:t>dialysmaskin</w:t>
       </w:r>
       <w:r w:rsidR="00F061AC" w:rsidRPr="00FB0121">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B66145" w:rsidRPr="00FB0121">
-        <w:t xml:space="preserve">som används </w:t>
+        <w:t>som används</w:t>
       </w:r>
-      <w:r w:rsidR="06DD5F5D" w:rsidRPr="00FB0121">
-        <w:t>enl</w:t>
+      <w:r w:rsidR="16AED689" w:rsidRPr="00FB0121">
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A546F9">
-        <w:t>igt</w:t>
+    </w:p>
+    <w:p w14:paraId="78A16709" w14:textId="77777777" w:rsidR="004F3A00" w:rsidRDefault="004F3A00" w:rsidP="00E54725">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC7287E" w14:textId="7C30CB88" w:rsidR="000F6F2A" w:rsidRDefault="00F17DAE" w:rsidP="00E54725">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om </w:t>
       </w:r>
-      <w:r w:rsidR="06DD5F5D" w:rsidRPr="00FB0121">
-        <w:t xml:space="preserve"> gällande föreskrift</w:t>
+      <w:r w:rsidR="00C745C2">
+        <w:t>sjuksköterska</w:t>
       </w:r>
-      <w:r w:rsidR="00172A8C">
+      <w:r w:rsidR="00D37F76">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="238CDD92">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37F76">
+        <w:t>kan ansvara för hela behandlingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35AE9">
+        <w:t xml:space="preserve"> så blir det </w:t>
+      </w:r>
+      <w:r w:rsidR="004F3A00">
+        <w:t>delat behandlingsansvar</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35AE9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007176B6">
+        <w:t>Sjuksköterska som</w:t>
+      </w:r>
+      <w:r w:rsidR="00C745C2">
+        <w:t xml:space="preserve"> startat</w:t>
+      </w:r>
+      <w:r w:rsidR="00643671">
+        <w:t xml:space="preserve"> signerar i behandlingsansvar och </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35DE8">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D35DE8">
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D35DE8">
+        <w:t xml:space="preserve"> de läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidR="007176B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007612AC">
+        <w:t xml:space="preserve">som ingår i start, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007612AC">
+        <w:t>innohepdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF6A62">
+        <w:t xml:space="preserve"> (även </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF6A62">
+        <w:t>mellandos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF6A62">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE207C">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="06DD5F5D" w:rsidRPr="00FB0121">
-        <w:t xml:space="preserve"> HSLF-FS</w:t>
+      <w:r w:rsidR="00EF6A62">
+        <w:t xml:space="preserve"> dialysator, </w:t>
       </w:r>
-      <w:r w:rsidR="008F6E2E">
-        <w:t xml:space="preserve"> 2022:40</w:t>
+      <w:r w:rsidR="000F6F2A">
+        <w:t>dialyskoncentrat.</w:t>
       </w:r>
-      <w:r w:rsidR="06DD5F5D" w:rsidRPr="00FB0121">
-        <w:t xml:space="preserve"> online</w:t>
+    </w:p>
+    <w:p w14:paraId="670A3890" w14:textId="77777777" w:rsidR="00071CBB" w:rsidRDefault="000F6F2A" w:rsidP="00E54725">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sjuksköterska som tar över signerar </w:t>
       </w:r>
-      <w:r w:rsidR="006548AA">
-        <w:t>-</w:t>
+      <w:r w:rsidR="0050109B">
+        <w:t>också i behan</w:t>
       </w:r>
-      <w:r w:rsidR="06DD5F5D" w:rsidRPr="00FB0121">
-        <w:t>tillverkning</w:t>
+      <w:r w:rsidR="00053084">
+        <w:t>dlingsan</w:t>
       </w:r>
-      <w:r w:rsidR="16AED689" w:rsidRPr="00FB0121">
-        <w:t xml:space="preserve"> och hantering av hemofiltrationsvätskor.</w:t>
+      <w:r w:rsidR="0050109B">
+        <w:t xml:space="preserve">svar rutan med </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70CCE">
+        <w:t>snedstreck</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6DF4">
+        <w:t xml:space="preserve"> och sin signatur. I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002C6DF4">
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002C6DF4">
+        <w:t xml:space="preserve"> signeras </w:t>
+      </w:r>
+      <w:r w:rsidR="00053084">
+        <w:t>läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6DF4">
+        <w:t xml:space="preserve"> som ska ges under/</w:t>
+      </w:r>
+      <w:r w:rsidR="00053084">
+        <w:t>efte</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE47AA">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6DF4">
+        <w:t xml:space="preserve"> behandling samt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92287">
+        <w:t>kateterlås.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8F8192" w14:textId="77777777" w:rsidR="00FB0121" w:rsidRPr="00E54725" w:rsidRDefault="00FB0121" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25295FFF" w14:textId="11986715" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:t>På denna lista skall också patientens torrvikt tydligt framgå,</w:t>
       </w:r>
       <w:r w:rsidR="001F7E69">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F7E69" w:rsidRPr="00E93707">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>↓</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54725">
         <w:t>efter angiven torrvikt betyder att torrvikten sakta håller på att sänkas, detta skall framgå i SVP under Andning/Cirkulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F54926D" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8242CE" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
-        <w:t xml:space="preserve">Behandlingsansvarig sjuksköterska antecknar vid dialysbehandlingens avslut enl nedan: </w:t>
+        <w:t xml:space="preserve">Behandlingsansvarig sjuksköterska antecknar vid dialysbehandlingens avslut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t xml:space="preserve"> nedan: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62499F31" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D6D0A25" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
-        <w:t>Total uf</w:t>
+        <w:t xml:space="preserve">Total </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>uf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1B2B0423" w14:textId="6532F1E3" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Om uf kontroll antal ml +,-.( max ml/h, max RBV ska dokumenteras i                               </w:t>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kontroll antal ml </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>+,-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.( max ml/h, max RBV ska dokumenteras i                               </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C4A6C42" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:t>SVP under andning/cirkulation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E280D00" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54725">
-        <w:t>Ev isolerad uf</w:t>
+        <w:t>Ev</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t xml:space="preserve"> isolerad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>uf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5187777D" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:t>Total dialystid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FFE2FB" w14:textId="0435E385" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Blodpumpshastighet/ </w:t>
       </w:r>
       <w:r w:rsidR="00D87FA5" w:rsidRPr="00E54725">
         <w:t>ackumulerad</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54725">
         <w:t xml:space="preserve"> blodvolym</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B39896" w14:textId="6F479FC0" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:t>Medel artär/ventryck</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF1B7CA" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
@@ -815,97 +1021,125 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="130C4512" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:t>OCM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C280C1" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
-        <w:lastRenderedPageBreak/>
         <w:t>Recirkulation på fistlar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D25550" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:t>Blodtryck ed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781FB8CC" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:t>Vikt ed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75277314" w14:textId="0F906D91" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="008E2980">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
-        <w:t>Dialysfilter bedömning av Innohepdos  0= vitt 1= lite strimmigt 2=  mycket strimmigt</w:t>
+        <w:t xml:space="preserve">Dialysfilter bedömning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>Innohepdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t xml:space="preserve">  0</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>= vitt 1= lite strimmigt 2=  mycket strimmigt</w:t>
       </w:r>
       <w:r w:rsidR="00D44F53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54725">
-        <w:t>3= rött. Klottat filter skall registreras i Melior under SVP Renal anemi.</w:t>
+        <w:t xml:space="preserve">3= rött. Klottat filter skall registreras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t xml:space="preserve"> under SVP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>Renal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t xml:space="preserve"> anemi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0576CD5E" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:t>Signering dialysavslut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B12F71" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D75E6E7" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -919,199 +1153,216 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Lotnummerlista </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104054D2" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F02B4DD" w14:textId="539D54A9" w:rsidR="00E54725" w:rsidRDefault="004034D9" w:rsidP="00E54725">
+    <w:p w14:paraId="0F02B4DD" w14:textId="357F1E8C" w:rsidR="00E54725" w:rsidRDefault="004034D9" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
-        <w:t>I samband med att maskinen primas antecknas ev.Dialysat A (om smartbag), Filtrets-, dialysat B-, slangset lotnummer</w:t>
+        <w:t>I samband med att maskinen primas antecknas ev.</w:t>
       </w:r>
+      <w:r w:rsidR="00A814C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>Dialysat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t xml:space="preserve"> A (om smartbag), Filtrets-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>dialysat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t xml:space="preserve"> B-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>slangset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:t>lotnummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A72BD9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE53FB4" w14:textId="77777777" w:rsidR="00A72BD9" w:rsidRDefault="00A72BD9" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0780BCB5" w14:textId="294D499F" w:rsidR="00A72BD9" w:rsidRDefault="00A72BD9" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Beh</w:t>
       </w:r>
       <w:r w:rsidR="00AE4605">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E52539">
         <w:t>ndlings</w:t>
       </w:r>
       <w:r>
-        <w:t>ansvarig ssk signerar</w:t>
+        <w:t xml:space="preserve">ansvarig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> signerar</w:t>
       </w:r>
       <w:r w:rsidR="00DC477A">
-        <w:t xml:space="preserve"> maskinens kond efter start samt behandlings </w:t>
+        <w:t xml:space="preserve"> maskinens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC477A">
+        <w:t>kond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC477A">
+        <w:t xml:space="preserve"> efter start samt behandlings </w:t>
       </w:r>
       <w:r w:rsidR="00991275">
         <w:t xml:space="preserve">Na. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA24811" w14:textId="2BB9D3AD" w:rsidR="00991275" w:rsidRPr="00E54725" w:rsidRDefault="00991275" w:rsidP="00E54725">
+    <w:p w14:paraId="2094CCFD" w14:textId="5105AE12" w:rsidR="00E54725" w:rsidRPr="00EF79FD" w:rsidRDefault="00991275" w:rsidP="00EF79FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Usk eller ssk signerar </w:t>
+        <w:t>Usk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> signerar </w:t>
       </w:r>
       <w:r w:rsidR="00C50AFC">
         <w:t>att hen klätt maskinen</w:t>
       </w:r>
       <w:r w:rsidR="004C54FC">
         <w:t xml:space="preserve"> samt kontrollerar</w:t>
       </w:r>
       <w:r w:rsidR="00516511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C54FC">
         <w:t xml:space="preserve">att </w:t>
       </w:r>
       <w:r w:rsidR="00624714">
         <w:t>CDS</w:t>
       </w:r>
       <w:r w:rsidR="006D777B">
         <w:t xml:space="preserve"> koppling sitter på r</w:t>
       </w:r>
       <w:r w:rsidR="007737DB">
         <w:t>ätt koncentrat</w:t>
       </w:r>
       <w:r w:rsidR="00C72CB8">
         <w:t>uttag</w:t>
       </w:r>
       <w:r w:rsidR="00B26D61">
         <w:t xml:space="preserve"> i väggen</w:t>
       </w:r>
       <w:r w:rsidR="00C72CB8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00516511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00624714">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E13B14" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
+    <w:p w14:paraId="61F5D812" w14:textId="77777777" w:rsidR="00EF79FD" w:rsidRDefault="00EF79FD" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7379BEAC" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
-[...24 lines deleted...]
-    <w:p w14:paraId="0788CD2C" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
+    <w:p w14:paraId="0788CD2C" w14:textId="61F3D316" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Observation dialysbehandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2633BA7F" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1133,70 +1384,86 @@
       <w:r w:rsidR="008F7CBC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> start och</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F9E811" w14:textId="70436C75" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>därefter sker avläsning av samtliga parametrar minst en gång i timmen. Efter två timmar tas blodtrycket igen eller oftare vid behov. Patientens UF-mål antecknas liksom önskad viktförändring. Starttid för behandling samt klockslag för avläsning för resterande behandlingstid. Given antikoagulantia vid start samt fördelning och total dos av eventuellt underhåll antecknas.</w:t>
+        <w:t xml:space="preserve">därefter sker avläsning av samtliga parametrar minst en gång i timmen. Efter två timmar tas blodtrycket igen eller oftare vid behov. Patientens UF-mål antecknas liksom önskad viktförändring. Starttid för behandling samt klockslag för avläsning för resterande behandlingstid. Given </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>antikoagulantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid start samt fördelning och total dos av eventuellt underhåll antecknas.</w:t>
       </w:r>
       <w:r w:rsidR="00D44AA7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Därefter sker avläsning av dialysmonitorparametrar. Under </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001947A5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>subvolym</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> antecknas om patienten har HF/HDF-behandling</w:t>
       </w:r>
       <w:r w:rsidR="001B4EF3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> total infusion </w:t>
       </w:r>
       <w:r w:rsidR="001B4EF3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="006F5138">
@@ -1267,193 +1534,126 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="17AADE51" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Konduktivitet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="111F7F87" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dialysatflöde  </w:t>
+        <w:t>Dialysatflöde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54725">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006C1711" w14:textId="77777777" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DBDA36B" w14:textId="2BC8AC37" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54725">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ytterligare anteckning av filter och dialysmonitor görs. Ange om patienten har fistel eller CDK. Om patienten har CDK och man av någon anledning behöver köra ”omvänt” antecknas detta med en </w:t>
       </w:r>
       <w:r w:rsidR="00D813C5" w:rsidRPr="00D813C5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>↔</w:t>
       </w:r>
       <w:r w:rsidR="009D3A31">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A7B5AA" w14:textId="539C981B" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AF12CE0" w14:textId="31A703FD" w:rsidR="00E54725" w:rsidRPr="00E54725" w:rsidRDefault="00E54725" w:rsidP="00E54725">
+    <w:p w14:paraId="7054520E" w14:textId="2F6F05A7" w:rsidR="00EF79FD" w:rsidRDefault="00EF79FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...71 lines deleted...]
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15832" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9093"/>
         <w:gridCol w:w="390"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="386"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="383"/>
         <w:gridCol w:w="740"/>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="743"/>
         <w:gridCol w:w="377"/>
         <w:gridCol w:w="746"/>
@@ -2316,58 +2516,89 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5D857DA8" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Startsign (dubbelsign)</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Startsign</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>dubbelsign</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="65329016" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -2573,59 +2804,81 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="726DA0A1" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...7 lines deleted...]
-                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Beh</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">-ansvar </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>sign</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="72B844BC" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -2837,52 +3090,63 @@
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="694D97D5" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E14D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Avslut sign</w:t>
-                  </w:r>
+                    <w:t xml:space="preserve">Avslut </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>sign</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="60C6B1E7" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -4636,51 +4900,71 @@
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7988EFB9" w14:textId="18BC410D" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E14D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Blodflöde ord Qb:</w:t>
+                    <w:t xml:space="preserve">Blodflöde ord </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Qb</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1561958E" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -5143,58 +5427,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="12937247" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Kt/v</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kt</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>/v</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3D93DC2B" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -5400,58 +5695,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="757B22A9" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Subvolym, antal L</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Subvolym</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>, antal L</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0FEDA19D" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -6428,59 +6734,72 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1C713150" w14:textId="0259776E" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...7 lines deleted...]
-                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bt</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  FD</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3D7D8FE5" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -6685,58 +7004,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="53F98DE3" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Bt ED</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bt</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ED</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="27C514AF" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -7977,52 +8307,63 @@
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5434C04C" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E14D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Filter 0-3</w:t>
-                  </w:r>
+                    <w:t xml:space="preserve">Filter </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>0-3</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="06C20672" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -8234,51 +8575,71 @@
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="18EF436E" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E14D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>CDK oml= O, Tego=T</w:t>
+                    <w:t xml:space="preserve">CDK </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>oml</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>= O, Tego=T</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2DFA9D37" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -8998,58 +9359,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4F116DDC" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Omstick antal</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Omstick</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> antal</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6AB069C9" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -10026,58 +10398,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="241C0715" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Beh plats</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Beh</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> plats</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="624871F7" w14:textId="77777777" w:rsidR="00E14D36" w:rsidRPr="00E14D36" w:rsidRDefault="00E14D36" w:rsidP="00E14D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -10405,51 +10788,51 @@
           <w:p w14:paraId="46D8B3F0" w14:textId="77777777" w:rsidR="000D49A5" w:rsidRPr="000D49A5" w:rsidRDefault="000D49A5" w:rsidP="000D49A5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D49A5" w:rsidRPr="000D49A5" w14:paraId="2C8FEB07" w14:textId="77777777" w:rsidTr="00423F67">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6271E95A" w14:textId="35AC87B1" w:rsidR="000D49A5" w:rsidRPr="000D49A5" w:rsidRDefault="000D49A5" w:rsidP="000D49A5">
+          <w:p w14:paraId="6271E95A" w14:textId="73223638" w:rsidR="000D49A5" w:rsidRPr="000D49A5" w:rsidRDefault="000D49A5" w:rsidP="00A236B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47121D8E" w14:textId="77777777" w:rsidR="000D49A5" w:rsidRPr="000D49A5" w:rsidRDefault="000D49A5" w:rsidP="000D49A5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
@@ -11110,58 +11493,89 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="273164C7" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Startsign (dubbelsign)</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Startsign</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>dubbelsign</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2CF3E16A" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -11367,59 +11781,81 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="287C5C34" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...7 lines deleted...]
-                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Beh</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">-ansvar </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>sign</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="45EA0F4E" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -11631,52 +12067,63 @@
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="12EFBC7D" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E14D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Avslut sign</w:t>
-                  </w:r>
+                    <w:t xml:space="preserve">Avslut </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>sign</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="121EBB1D" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -13430,51 +13877,71 @@
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="42BB228C" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E14D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Blodflöde ord Qb:</w:t>
+                    <w:t xml:space="preserve">Blodflöde ord </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Qb</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="20292DCD" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -13937,58 +14404,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0D261A65" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Kt/v</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kt</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>/v</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="09CF45D9" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -14194,58 +14672,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0E121C0F" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Subvolym, antal L</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Subvolym</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>, antal L</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="67CB219F" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -15222,59 +15711,72 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5B22A060" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...7 lines deleted...]
-                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bt</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  FD</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5A6F70F2" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -15479,58 +15981,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="70F3C995" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Bt ED</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bt</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ED</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="53895FED" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -16771,52 +17284,63 @@
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="56F58294" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E14D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Filter 0-3</w:t>
-                  </w:r>
+                    <w:t xml:space="preserve">Filter </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>0-3</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="239F4354" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -17028,51 +17552,71 @@
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4A27ED5A" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E14D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>CDK oml= O, Tego=T</w:t>
+                    <w:t xml:space="preserve">CDK </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>oml</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>= O, Tego=T</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="78C97440" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -17792,58 +18336,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5FF5CECB" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Omstick antal</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Omstick</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> antal</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="740B3715" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -18820,58 +19375,69 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2233" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="729AF20B" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E14D36">
-[...6 lines deleted...]
-                    <w:t>Beh plats</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Beh</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E14D36">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> plats</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3D448F4D" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="00E14D36" w:rsidRDefault="00423F67" w:rsidP="002E4337">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
@@ -19058,377 +19624,496 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E14D36">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4734B3DF" w14:textId="77777777" w:rsidR="00423F67" w:rsidRPr="000D49A5" w:rsidRDefault="00423F67" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DD18F90" w14:textId="77777777" w:rsidR="00423F67" w:rsidRDefault="00423F67" w:rsidP="00536A5A">
+    <w:p w14:paraId="083351CE" w14:textId="77777777" w:rsidR="00F02422" w:rsidRDefault="00F02422" w:rsidP="00F02422">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B47D03" w14:textId="6E5FEFEE" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
+    <w:p w14:paraId="32B37D1E" w14:textId="77777777" w:rsidR="00F02422" w:rsidRDefault="00F02422" w:rsidP="00F02422">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15862652" w14:textId="77777777" w:rsidR="00F02422" w:rsidRDefault="00F02422" w:rsidP="00F02422">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7731124C" w14:textId="77777777" w:rsidR="00F02422" w:rsidRDefault="00F02422" w:rsidP="00F02422">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2027CB2B" w14:textId="1E094817" w:rsidR="00F02422" w:rsidRPr="007C5194" w:rsidRDefault="00F02422" w:rsidP="00F02422">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk157156388"/>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DIALYSPROTOKOLL</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Patient-ID:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2400A719" w14:textId="184E0DF0" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="00046139">
+    <w:p w14:paraId="4DD18F90" w14:textId="31A9F2DC" w:rsidR="00423F67" w:rsidRDefault="00F02422" w:rsidP="00F02422">
       <w:pPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>LOT-nr</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblW w:w="10570" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="1680"/>
         <w:gridCol w:w="2325"/>
         <w:gridCol w:w="2895"/>
         <w:gridCol w:w="2470"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C5194" w:rsidRPr="007C5194" w14:paraId="659D5291" w14:textId="77777777" w:rsidTr="007C5194">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48172AAC" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Hlk157156388"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BCCD1FD" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BA0B805" w14:textId="600FB99A" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
             </w:r>
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FC05AE1" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="316B3305" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78911304" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7093763D" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="642BF0AD" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04BD1A0F" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C5194" w:rsidRPr="007C5194" w14:paraId="6C679A8D" w14:textId="77777777" w:rsidTr="007C5194">
         <w:trPr>
           <w:trHeight w:val="1350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F756974" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="365B6CBF" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -19460,56 +20145,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0268687E" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A7D4D49" w14:textId="7789ABF5" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -19517,180 +20211,239 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="340AED79" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2245006B" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C2DCAF5" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13CFFACA" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CD4CC6F" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AB388E0" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C5194" w:rsidRPr="007C5194" w14:paraId="2DCDA37F" w14:textId="77777777" w:rsidTr="007C5194">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D67A64E" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C63DACC" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -19722,56 +20475,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11899394" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65EF5859" w14:textId="6EDE556E" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -19779,180 +20541,239 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A1D4864" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="406EFA0C" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C7B7067" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26941BA7" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AF58F71" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="598C9740" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C5194" w:rsidRPr="007C5194" w14:paraId="011717E8" w14:textId="77777777" w:rsidTr="007C5194">
         <w:trPr>
           <w:trHeight w:val="1470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AA7225C" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48DDD3E7" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -19984,56 +20805,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1542A444" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38A49181" w14:textId="70F7F4CD" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -20041,180 +20871,239 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C6EE2AC" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64FAAE09" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FF36908" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="381148F9" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A29560C" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ED6B8D0" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C5194" w:rsidRPr="007C5194" w14:paraId="6BF47093" w14:textId="77777777" w:rsidTr="007C5194">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AD2E14C" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="671A0310" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -20246,56 +21135,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7169FF29" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A6ECB06" w14:textId="4256CB2F" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -20303,180 +21201,239 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576F53DC" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64F0FEFA" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C72B7C8" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="280129E8" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FB1703D" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="652BAE86" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C5194" w:rsidRPr="007C5194" w14:paraId="3A654048" w14:textId="77777777" w:rsidTr="007C5194">
         <w:trPr>
           <w:trHeight w:val="1410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A83101B" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="710DD304" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -20508,56 +21465,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E0E0711" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B3201A7" w14:textId="31CB35BA" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -20565,177 +21531,236 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18761B6B" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="060690BF" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44EB9DB1" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E0D72E2" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04FD0AF1" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A9973EC" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C5194" w:rsidRPr="007C5194" w14:paraId="2D5CD47F" w14:textId="77777777" w:rsidTr="007C5194">
         <w:trPr>
           <w:trHeight w:val="1320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="02C1FF36" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="676874FC" w14:textId="77777777" w:rsidR="007C5194" w:rsidRPr="007C5194" w:rsidRDefault="007C5194" w:rsidP="007C5194">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Dialysator LOT</w:t>
             </w:r>
           </w:p>
@@ -20750,81 +21775,127 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncentrat BÖR-värde </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>± 0.3 mS/cm</w:t>
+        <w:t xml:space="preserve">± 0.3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/cm</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="184CFEC4" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="008855E1">
+    <w:p w14:paraId="45B9C6EC" w14:textId="77777777" w:rsidR="00F02422" w:rsidRDefault="00F02422" w:rsidP="008855E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184CFEC4" w14:textId="1A764174" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="008855E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DIALYSPROTOKOLL</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Patient-ID:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD65B13" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="008855E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -20896,228 +21967,296 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5237DFFE" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4498ED7D" w14:textId="63CCA440" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
             </w:r>
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39DBA290" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39F83319" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01CD162F" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D8C338" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DC61364" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52E297DA" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008855E1" w:rsidRPr="007C5194" w14:paraId="638A160B" w14:textId="77777777" w:rsidTr="002E4337">
         <w:trPr>
           <w:trHeight w:val="1350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="449ED516" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C618077" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -21149,56 +22288,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AA3A487" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12EB933B" w14:textId="148FEB97" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -21206,180 +22354,239 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="727BFD25" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19AB75EC" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61D78D6A" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2558FB91" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61B7BE45" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="610B39AD" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008855E1" w:rsidRPr="007C5194" w14:paraId="63D29AC1" w14:textId="77777777" w:rsidTr="002E4337">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E713EFC" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="198A25A3" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -21411,56 +22618,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="730FAA9D" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B114498" w14:textId="70BD2BD9" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -21468,180 +22684,239 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="208142ED" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19F1516C" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59CD4F1C" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3460CBD3" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="007831A7" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E157889" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008855E1" w:rsidRPr="007C5194" w14:paraId="5B1A883B" w14:textId="77777777" w:rsidTr="002E4337">
         <w:trPr>
           <w:trHeight w:val="1470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="677A5CBF" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C44EBE5" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -21673,56 +22948,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42F0E7C8" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EF8A8E4" w14:textId="6A732558" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -21730,180 +23014,239 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14740660" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="422558A8" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DC6FF52" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463DC1E8" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A44C84F" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BC54F2C" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008855E1" w:rsidRPr="007C5194" w14:paraId="6CC7F44F" w14:textId="77777777" w:rsidTr="002E4337">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EB93EE4" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53AE9CF3" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -21935,56 +23278,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36DF6475" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="331DA749" w14:textId="07AF4F53" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -21992,180 +23344,239 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13A759A3" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16268BF2" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FD39290" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52AA7B5F" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="714BDC47" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="064E77CC" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008855E1" w:rsidRPr="007C5194" w14:paraId="6CD7BAB2" w14:textId="77777777" w:rsidTr="002E4337">
         <w:trPr>
           <w:trHeight w:val="1410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="113C4468" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50191216" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -22197,56 +23608,65 @@
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56CAD655" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibag LOT</w:t>
+              <w:t>Bibag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E8D6008" w14:textId="1681C3E1" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koncentrat LOT</w:t>
@@ -22254,177 +23674,236 @@
             <w:r w:rsidR="00B22B2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid påse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50A9F4FD" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kond mS/cm</w:t>
+              <w:t>Kond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23285ED6" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Efter start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ECAF1CF" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+ Beh. Na</w:t>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AAB89A3" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11CBFA39" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kläddmaskin + </w:t>
+              <w:t>Kläddmaskin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="594B2589" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontroll CDS vägg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008855E1" w:rsidRPr="007C5194" w14:paraId="208F323C" w14:textId="77777777" w:rsidTr="002E4337">
         <w:trPr>
           <w:trHeight w:val="1320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1F2BD79E" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Slangset LOT</w:t>
+              <w:t>Slangset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C5194">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6FFB8E4E" w14:textId="77777777" w:rsidR="008855E1" w:rsidRPr="007C5194" w:rsidRDefault="008855E1" w:rsidP="002E4337">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5194">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Dialysator LOT</w:t>
             </w:r>
           </w:p>
@@ -22433,135 +23912,161 @@
     </w:tbl>
     <w:p w14:paraId="5F16FD75" w14:textId="15DBA1DE" w:rsidR="008855E1" w:rsidRPr="00536A5A" w:rsidRDefault="008855E1" w:rsidP="008855E1">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncentrat BÖR-värde </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>± 0.3 mS/cm</w:t>
+        <w:t xml:space="preserve">± 0.3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/cm</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008855E1" w:rsidRPr="00536A5A" w:rsidSect="00E54725">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="619BFDD7" w14:textId="77777777" w:rsidR="006E5F8C" w:rsidRDefault="006E5F8C">
+    <w:p w14:paraId="32586A49" w14:textId="77777777" w:rsidR="00077547" w:rsidRDefault="00077547">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E6104AB" w14:textId="77777777" w:rsidR="006E5F8C" w:rsidRDefault="006E5F8C">
+    <w:p w14:paraId="5A40A6F1" w14:textId="77777777" w:rsidR="00077547" w:rsidRDefault="00077547">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="442AC913" w14:textId="77777777" w:rsidR="006E5F8C" w:rsidRDefault="006E5F8C">
+    <w:p w14:paraId="3618AE60" w14:textId="77777777" w:rsidR="00077547" w:rsidRDefault="00077547">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -22569,89 +24074,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -22680,51 +24185,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Bildobjekt 8">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -22758,87 +24263,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F26ECB1" w14:textId="77777777" w:rsidR="006E5F8C" w:rsidRDefault="006E5F8C"/>
+    <w:p w14:paraId="7C428127" w14:textId="77777777" w:rsidR="00077547" w:rsidRDefault="00077547"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36F55C8B" w14:textId="77777777" w:rsidR="006E5F8C" w:rsidRDefault="006E5F8C">
+    <w:p w14:paraId="27047D6A" w14:textId="77777777" w:rsidR="00077547" w:rsidRDefault="00077547">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64C3F209" w14:textId="77777777" w:rsidR="006E5F8C" w:rsidRDefault="006E5F8C">
+    <w:p w14:paraId="6A7EA453" w14:textId="77777777" w:rsidR="00077547" w:rsidRDefault="00077547">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -22868,100 +24373,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -22991,87 +24496,87 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -23112,51 +24617,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25486,663 +26991,715 @@
   <w:num w:numId="15" w16cid:durableId="949094844">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1555313932">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1939634391">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="988556936">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2069455594">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1175417497">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="647127318">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00031EC1"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00046139"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00053084"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00071CBB"/>
+    <w:rsid w:val="00077547"/>
     <w:rsid w:val="00081DB6"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A2CC0"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D2AA9"/>
     <w:rsid w:val="000D3F66"/>
     <w:rsid w:val="000D49A5"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F6F2A"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001050D6"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00115F84"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="0015141D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00172A8C"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001947A5"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A55FC"/>
     <w:rsid w:val="001B4EF3"/>
+    <w:rsid w:val="001B60A3"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E578C"/>
     <w:rsid w:val="001F7E69"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00253E83"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002947F5"/>
     <w:rsid w:val="002A27EC"/>
     <w:rsid w:val="002A5733"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C19C3"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002C6DF4"/>
     <w:rsid w:val="002D0674"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003B0965"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E134B"/>
     <w:rsid w:val="003E222A"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="004022D8"/>
     <w:rsid w:val="00402732"/>
     <w:rsid w:val="004034D9"/>
     <w:rsid w:val="00404484"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="0042092E"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00423F67"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004632BE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A2E25"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2254"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B2D6C"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C54FC"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F3A00"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F7301"/>
+    <w:rsid w:val="0050109B"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00516511"/>
     <w:rsid w:val="00521FCF"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="005604CB"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="0056695C"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00576F8A"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="00590CFD"/>
     <w:rsid w:val="00596C41"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A3A85"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B2EF0"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C3CB5"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F32EB"/>
     <w:rsid w:val="006006D6"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="006141E7"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00624714"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00634242"/>
+    <w:rsid w:val="00643671"/>
     <w:rsid w:val="006548AA"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00660D3F"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006A249A"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A5091"/>
     <w:rsid w:val="006A5FDB"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006C4339"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D777B"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E5F8C"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F5138"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007176B6"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00745811"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="007612AC"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007737DB"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00794C20"/>
+    <w:rsid w:val="007A1502"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B0C77"/>
     <w:rsid w:val="007B3360"/>
     <w:rsid w:val="007C234E"/>
     <w:rsid w:val="007C5194"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E2AA9"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008639C7"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00870629"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00877285"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008855E1"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C5F2B"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F13A7"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F6E2E"/>
     <w:rsid w:val="008F7CBC"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="00937E05"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00977242"/>
     <w:rsid w:val="0099122A"/>
     <w:rsid w:val="00991275"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D3A31"/>
     <w:rsid w:val="009D53BA"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A236B8"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A546F9"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A72BD9"/>
     <w:rsid w:val="00A81198"/>
+    <w:rsid w:val="00A814C3"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A853E9"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA1BCE"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC25D9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC4C75"/>
     <w:rsid w:val="00AC5548"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE3994"/>
     <w:rsid w:val="00AE4605"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B10909"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B22B2B"/>
     <w:rsid w:val="00B26D61"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B37005"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B4670B"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66145"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83E1F"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B95AD8"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD4476"/>
+    <w:rsid w:val="00BE47AA"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50AFC"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C65A72"/>
+    <w:rsid w:val="00C701DA"/>
+    <w:rsid w:val="00C70CCE"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C727D4"/>
     <w:rsid w:val="00C72CB8"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C745C2"/>
     <w:rsid w:val="00C840EB"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C94CDF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA1296"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC51CC"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE3632"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D007E9"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D12EED"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D2313C"/>
+    <w:rsid w:val="00D35DE8"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D37F76"/>
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D44F53"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D54821"/>
     <w:rsid w:val="00D55D6E"/>
     <w:rsid w:val="00D626DD"/>
+    <w:rsid w:val="00D65726"/>
     <w:rsid w:val="00D71D0A"/>
     <w:rsid w:val="00D74F01"/>
     <w:rsid w:val="00D813C5"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D87FA5"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC477A"/>
     <w:rsid w:val="00DD15D0"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD6359"/>
+    <w:rsid w:val="00DE207C"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF306D"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E14D36"/>
     <w:rsid w:val="00E52539"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54725"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E86A90"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E92287"/>
     <w:rsid w:val="00E93707"/>
     <w:rsid w:val="00E94CCF"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA4E41"/>
     <w:rsid w:val="00EB62FC"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED51B2"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF6A62"/>
+    <w:rsid w:val="00EF79FD"/>
+    <w:rsid w:val="00F02422"/>
     <w:rsid w:val="00F061AC"/>
+    <w:rsid w:val="00F17DAE"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F24EB0"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F35AE9"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F365B6"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB0121"/>
     <w:rsid w:val="00FB02C8"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF1768"/>
     <w:rsid w:val="00FF33B1"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="019C69C1"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="06DD5F5D"/>
     <w:rsid w:val="16AED689"/>
+    <w:rsid w:val="238CDD92"/>
     <w:rsid w:val="2C24BA23"/>
     <w:rsid w:val="3E89ACEE"/>
     <w:rsid w:val="4E414B83"/>
     <w:rsid w:val="50063DB4"/>
     <w:rsid w:val="5C59D0AB"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="671F54DD"/>
     <w:rsid w:val="6AA72342"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="78DBAE70"/>
+    <w:rsid w:val="798D5CCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28535,51 +30092,51 @@
     <w:basedOn w:val="Normaltabell"/>
     <w:next w:val="Tabellrutnt"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="007C5194"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="165366450">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29122,56 +30679,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1051</Words>
-  <Characters>5571</Characters>
+  <Words>1119</Words>
+  <Characters>5935</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6609</CharactersWithSpaces>
+  <CharactersWithSpaces>7040</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Dokumentation av dialysparametrar och lotlista Q Di 460</dc:title>
+  <dc:title>Dokumentation av dialysparametrar GMP Q Di 460</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anna Bäck</lastModifiedBy>
-  <revision>117</revision>
+  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
+  <revision>152</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>