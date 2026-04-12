--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -6,73 +6,73 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="31C531F0" w14:textId="77777777" w:rsidR="002A263C" w:rsidRDefault="002A263C" w:rsidP="00F35B05">
+    <w:p w:rsidR="002A263C" w:rsidP="00F35B05" w:rsidRDefault="002A263C" w14:paraId="31C531F0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="002A263C" w:rsidSect="002A263C">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
-    <w:p w14:paraId="44B512B3" w14:textId="2872AA96" w:rsidR="002A263C" w:rsidRPr="002A263C" w:rsidRDefault="002A263C" w:rsidP="002A263C">
+    <w:p w:rsidRPr="002A263C" w:rsidR="002A263C" w:rsidP="002A263C" w:rsidRDefault="002A263C" w14:paraId="44B512B3" w14:textId="2872AA96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A263C">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FB9C7C7" wp14:editId="4531F437">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
@@ -102,51 +102,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="45320B83" w14:textId="77777777" w:rsidR="002A263C" w:rsidRDefault="002A263C" w:rsidP="002A263C">
+                          <w:p w:rsidR="002A263C" w:rsidP="002A263C" w:rsidRDefault="002A263C" w14:paraId="45320B83" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
@@ -185,58 +185,58 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6FB9C7C7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6FB9C7C7">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:140pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHUrPR3gEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDrOmMOEXXosOA&#10;bh3Q7QNkWbKF2aJGKbGzrx8lp2m23opdBFGkH/kenzdX09CzvUJvwFa8WOScKSuhMbat+I/vd+8u&#10;OfNB2Eb0YFXFD8rzq+3bN5vRlWoJHfSNQkYg1pejq3gXgiuzzMtODcIvwClLSQ04iEAhtlmDYiT0&#10;oc+WeX6RjYCNQ5DKe3q9nZN8m/C1VjI8aO1VYH3FabaQTkxnHc9suxFli8J1Rh7HEK+YYhDGUtMT&#10;1K0Igu3QvIAajETwoMNCwpCB1kaqxIHYFPk/bB474VTiQuJ4d5LJ/z9Y+XX/6L4hC9NHmGiBiYR3&#10;9yB/embhphO2VdeIMHZKNNS4iJJlo/Pl8dMotS99BKnHL9DQksUuQAKaNA5RFeLJCJ0WcDiJrqbA&#10;ZGy5XK0uckpJyhXr9WVOQewhyqfPHfrwScHA4qXiSFtN8GJ/78Nc+lQSu1m4M32fNtvbvx4IM76k&#10;8ePE8+xhqieqjjRqaA5EBGE2ChmbLh3gb85GMknF/a+dQMVZ/9mSGB+K1Sq6KgWr9+slBXieqc8z&#10;wkqCqnjgbL7ehNmJO4em7ajTLL+FaxJQm0Ttearj3GSEJM7RtNFp53Gqev61tn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCLeMml3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4&#10;MbJlI0Rrt8QYkBhOIuE8tGPb0J1tukup/97hJLd5b17efJMtRteqgfrQeLYwnSSgiAtfNlxZ2H2v&#10;Hp9BhYhcYuuZLPxSgEV+e5NhWvozf9GwjZWSEg4pWqhj7FKtQ1GTwzDxHbHsfnzvMIrsK132eJZy&#10;12qTJHPtsGG5UGNH7zUVx+3JWYjL6cds7TfHzcMe16v4OQSz1Nbe341vr6AijfE/DBd8QYdcmA7+&#10;xGVQrejEzGeSlck8gbokjDHiHCyYF7F0nunrJ/I/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAAdSs9HeAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAIt4yaXfAAAADAEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Textruta 1" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:140pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHUrPR3gEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDrOmMOEXXosOA&#10;bh3Q7QNkWbKF2aJGKbGzrx8lp2m23opdBFGkH/kenzdX09CzvUJvwFa8WOScKSuhMbat+I/vd+8u&#10;OfNB2Eb0YFXFD8rzq+3bN5vRlWoJHfSNQkYg1pejq3gXgiuzzMtODcIvwClLSQ04iEAhtlmDYiT0&#10;oc+WeX6RjYCNQ5DKe3q9nZN8m/C1VjI8aO1VYH3FabaQTkxnHc9suxFli8J1Rh7HEK+YYhDGUtMT&#10;1K0Igu3QvIAajETwoMNCwpCB1kaqxIHYFPk/bB474VTiQuJ4d5LJ/z9Y+XX/6L4hC9NHmGiBiYR3&#10;9yB/embhphO2VdeIMHZKNNS4iJJlo/Pl8dMotS99BKnHL9DQksUuQAKaNA5RFeLJCJ0WcDiJrqbA&#10;ZGy5XK0uckpJyhXr9WVOQewhyqfPHfrwScHA4qXiSFtN8GJ/78Nc+lQSu1m4M32fNtvbvx4IM76k&#10;8ePE8+xhqieqjjRqaA5EBGE2ChmbLh3gb85GMknF/a+dQMVZ/9mSGB+K1Sq6KgWr9+slBXieqc8z&#10;wkqCqnjgbL7ehNmJO4em7ajTLL+FaxJQm0Ttearj3GSEJM7RtNFp53Gqev61tn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCLeMml3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4&#10;MbJlI0Rrt8QYkBhOIuE8tGPb0J1tukup/97hJLd5b17efJMtRteqgfrQeLYwnSSgiAtfNlxZ2H2v&#10;Hp9BhYhcYuuZLPxSgEV+e5NhWvozf9GwjZWSEg4pWqhj7FKtQ1GTwzDxHbHsfnzvMIrsK132eJZy&#10;12qTJHPtsGG5UGNH7zUVx+3JWYjL6cds7TfHzcMe16v4OQSz1Nbe341vr6AijfE/DBd8QYdcmA7+&#10;xGVQrejEzGeSlck8gbokjDHiHCyYF7F0nunrJ/I/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAAdSs9HeAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAIt4yaXfAAAADAEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="45320B83" w14:textId="77777777" w:rsidR="002A263C" w:rsidRDefault="002A263C" w:rsidP="002A263C">
+                    <w:p w:rsidR="002A263C" w:rsidP="002A263C" w:rsidRDefault="002A263C" w14:paraId="45320B83" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
@@ -273,188 +273,189 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A263C" w:rsidRPr="002A263C" w14:paraId="6BFEE406" w14:textId="77777777" w:rsidTr="007674F2">
+      <w:tr w:rsidRPr="002A263C" w:rsidR="002A263C" w:rsidTr="007674F2" w14:paraId="6BFEE406" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="719B404E" w14:textId="75C477D1" w:rsidR="002A263C" w:rsidRPr="002A263C" w:rsidRDefault="002A263C" w:rsidP="0039363B">
+          <w:p w:rsidRPr="002A263C" w:rsidR="002A263C" w:rsidP="0039363B" w:rsidRDefault="002A263C" w14:paraId="719B404E" w14:textId="75C477D1">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_1314629194"/>
-            <w:bookmarkStart w:id="2" w:name="Rubrik"/>
+            <w:bookmarkStart w:name="_1314629194" w:id="1"/>
+            <w:bookmarkStart w:name="Rubrik" w:id="2"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="002A263C">
               <w:t>Biopsi av njurtransplantat på Radiolog-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A263C">
               <w:t>klin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002A263C">
               <w:t xml:space="preserve"> NÄL (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A263C">
               <w:t>nefrolog</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002A263C">
               <w:t xml:space="preserve"> el radiolog </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A263C">
               <w:t>biopserar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002A263C">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00CF0E91">
               <w:t xml:space="preserve"> (Q Di 708)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C1FD6CA" w14:textId="77777777" w:rsidR="00535692" w:rsidRDefault="00535692" w:rsidP="00535692">
+    <w:p w:rsidR="00535692" w:rsidP="00535692" w:rsidRDefault="00535692" w14:paraId="0C1FD6CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc106874287" w:id="4"/>
+      <w:r w:rsidR="00535692">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="0B71FDF8" w14:textId="1253A481" w:rsidR="00535692" w:rsidRDefault="19B89C20" w:rsidP="666A322E">
-[...10 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidR="224BFA39" w:rsidP="237EC8FC" w:rsidRDefault="224BFA39" w14:paraId="0C58D432" w14:textId="6F2DE748">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="224BFA39">
+        <w:rPr/>
+        <w:t xml:space="preserve">Inga justeringar i denna revision. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DE3382" w14:textId="77777777" w:rsidR="00600C9F" w:rsidRPr="00515AE1" w:rsidRDefault="00600C9F" w:rsidP="666A322E"/>
-    <w:p w14:paraId="5BCECEE9" w14:textId="77777777" w:rsidR="00AE1A24" w:rsidRDefault="00AE1A24" w:rsidP="00AE1A24">
+    <w:p w:rsidRPr="00515AE1" w:rsidR="00600C9F" w:rsidP="666A322E" w:rsidRDefault="00600C9F" w14:paraId="00DE3382" w14:textId="77777777"/>
+    <w:p w:rsidR="00AE1A24" w:rsidP="00AE1A24" w:rsidRDefault="00AE1A24" w14:paraId="5BCECEE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc100327186"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc106874289"/>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc106874289" w:id="6"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644754FA" w14:textId="774BFC0A" w:rsidR="00600C9F" w:rsidRDefault="00600C9F" w:rsidP="00600C9F">
+    <w:p w:rsidR="00600C9F" w:rsidP="00600C9F" w:rsidRDefault="00600C9F" w14:paraId="644754FA" w14:textId="774BFC0A">
       <w:r>
         <w:t xml:space="preserve">Biopsi av njurtransplantat sker vid försämrad transplantatfunktion och/eller uppkomst av donatorspecifika antikroppar i syfte att upptäcka underliggande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>rejektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, återkomst av grundsjukdom eller läkemedelsbiverkning. Detta styrdokument  syftar till att säkerställa gott omhändertagande i samband med proceduren</w:t>
       </w:r>
       <w:r w:rsidR="009A3918">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29428097" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="00023FF4" w:rsidRDefault="009A3918" w:rsidP="00600C9F"/>
-    <w:p w14:paraId="77A718A5" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="00023FF4" w:rsidR="009A3918" w:rsidP="00600C9F" w:rsidRDefault="009A3918" w14:paraId="29428097" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="77A718A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Remissförfarande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60696A46" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="60696A46" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="471EF4D8" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="471EF4D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nefrolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -484,541 +485,541 @@
         <w:t>biopserande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nefrolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samt röntgen. PAL skriver PAD remiss samt röntgenremiss</w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Önskad undersökning ”Tillgång till ultraljud i samband med biopsi av njurtransplantat”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A3CE26" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="09A3CE26" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Läkaren som planerar biopsin informerar patienten om ingreppet inklusive risker som blödning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C284CD0" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6C284CD0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Radiolog </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>biopserar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PAL skriver PAD-remiss samt röntgenremiss (ange vilken sida transplantatet finns)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6117AC90" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6117AC90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:lastRenderedPageBreak/>
         <w:t>Om patienten har blodförtunnande läkemedel tar PAL ställning till utsättande, se nedan. Uppdateras i aktuella ordinationer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64440AD2" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="64440AD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Kontaktperson på ultraljudet ringer till njursviktsmottagningen för tid när de erhållit röntgenremiss (telefonnummer 52905)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215FF375" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="215FF375" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Fyll i kostnadsställe 121739 på PAD-remissen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790B88D2" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="790B88D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Ring </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>transplantationislaboratoriet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> patologen SU (031-3426674) och meddela ankomstdag för biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8CDEC5" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4A8CDEC5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="194AF66C" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="194AF66C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Förberedelse </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDC5251" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6BDC5251" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Skicka kallelse, patientinformation samt remiss för </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>provtagning(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">PK, APTT, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>elstatus,blodstatus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, blodgrupp, urinsticka, blodtryck) Proverna tas på vårdcentralen senast en veka före biopsi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4ED965" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7E4ED965" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Läkaren ordinerar premedicinering under aktuella ordinationer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F6EE27" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="31F6EE27" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Patientens provsvar ska vara signerade innan biopsin genomförs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324627C5" w14:textId="77777777" w:rsidR="00973FE8" w:rsidRPr="002A263C" w:rsidRDefault="00973FE8" w:rsidP="00973FE8">
+    <w:p w:rsidRPr="002A263C" w:rsidR="00973FE8" w:rsidP="00973FE8" w:rsidRDefault="00973FE8" w14:paraId="324627C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="691B2EC0" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="691B2EC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Undersökningsdagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DD5AC2" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="52DD5AC2" w14:textId="77777777">
       <w:r>
         <w:t>Patienten kommer till mottagningen klockan 07.30 och har då varit fastande från klockan 00.00. Patienten bör ha tagit sina morgonmediciner hemma klockan 06.00. Patienten byter om till patientskjorta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EFAA9B" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="10EFAA9B" w14:textId="77777777">
       <w:r>
         <w:t>Kontroll enligt NEWS vid ankomst</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5570C5E3" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5570C5E3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Blodtrycket får inte överstiga 150/85. Om kvarstående förhöjt blodtryck efter en timme kontaktas läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62647D8A" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="62647D8A" w14:textId="77777777">
       <w:r>
         <w:t>Sätt PVK (OBS! Undvik sticka i den icke dominanta armen för eventuell framtida AV-fistel/AV-graft) Tag BAS-test och kontrollera ID samt sätt på ID-band</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4430FC70" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4430FC70" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Premedicnering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> enligt ordination ges när patienten kommer till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mottagingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26511E58" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="26511E58" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">T </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>stesolid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 5mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1105DEA7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1105DEA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 1 g</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293B677D" w14:textId="245BE027" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="293B677D" w14:textId="245BE027">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>kreatinin &gt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 150 eller GFR&lt;45 ska injektion </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Octostim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ordineras        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FDF070" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="66FDF070" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="193AC018" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="193AC018" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Information till patient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE80AFE" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7DE80AFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Hur undersökningen går till. Klickande ljud från biopsinål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FAADE8" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="49FAADE8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Observationer efter biopsin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EE6C08" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="30EE6C08" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:lastRenderedPageBreak/>
         <w:t>Vanligtvis hemgång 3 timmar efter ingreppet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B34513" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="45B34513" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Undvika tunga luft och kraftig ansträngning efteråt i 2 veckor. Eventuellt sjukintyg utfärdas av PAL eller mottagningsläkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096DBF66" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="096DBF66" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Svaret kan dröja upp till 2 veckor och ges av PAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52546932" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-    <w:p w14:paraId="0B548566" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="52546932" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="0B548566" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Ta med till röntgen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448E528D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="448E528D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Lab.etikett</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>preparatburk(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>preparatburk tillhandahålls av röntgen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F752DEE" w14:textId="16AF37B1" w:rsidR="0091240E" w:rsidRDefault="0091240E" w:rsidP="009A3918">
+    <w:p w:rsidR="0091240E" w:rsidP="009A3918" w:rsidRDefault="0091240E" w14:paraId="5F752DEE" w14:textId="16AF37B1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Biopsinål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2301C36A" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="2301C36A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Transportbox avsedd för njurbiopsi märkt med adressen till patologen, gula stråket, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>sahlgrenska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> universitetshuset AKUT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B28B55" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="15B28B55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>PADremiss</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> läggs i transportboxen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D97FCD7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7D97FCD7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Patienten transporteras till röntgen i säng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACBB074" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-    <w:p w14:paraId="033D1ECC" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4ACBB074" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="033D1ECC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Efter biopsin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD3249E" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5AD3249E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Transportboxen med preparatet lämnas till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Kemlab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>. Kontrollera att patientens personnummer överensstämmer med PAD samt etikett på burken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71309731" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="71309731" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Patienten hämtas på röntgen av mottagningspersonal om inte sköterska följt med ned till röntgen, då tar de med sig patienten upp direkt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702522D1" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="702522D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Två timmars sängläge med observation  puls och blodtryck. Sedan uppegående ½-1 timme och hem om okomplicerat förlopp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB59B0B" w14:textId="54439EC2" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5BB59B0B" w14:textId="54439EC2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Riklig dryck 1 timme efter biopsin</w:t>
       </w:r>
       <w:r w:rsidR="00973FE8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BCEEBF" w14:textId="77777777" w:rsidR="00973FE8" w:rsidRDefault="00973FE8" w:rsidP="00973FE8">
+    <w:p w:rsidR="00973FE8" w:rsidP="00973FE8" w:rsidRDefault="00973FE8" w14:paraId="27BCEEBF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78B55BE7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="78B55BE7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Observation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EFCC42" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="19EFCC42" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Blodtryck och puls var 15:e minut i 2 timmar samt att patienten därefter kissar klar urin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7BC729" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1F7BC729" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Kontroll av allmäntillstånd och stickställe med samma frekvens som blodtryckskontroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9438CC" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6A9438CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>hematuri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> kontakt med läkare på njurmottagningen. Sätt urinkateter. Vid mindre blödning som verkar stanna av utan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>koagler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> kan det räcka med grövre vanlig kateter. Med riklig blödning </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>ffa</w:t>
@@ -1030,454 +1031,454 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>koagler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> sätts </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>hematurikateter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">. Vid osäkerhet kontakta kirurg som får vara behjälplig om personal på plats inte har erfarenhet av att sätta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>hematurikateter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5353E032" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5353E032" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Katetern behöver spolas var 15-30:e minut. Använd 60ml spruta och NaCl och spruta in 25-30ml i taget och låt rinna ut, upprepa. Om det blir stopp akut kontakt med urolog. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CCC231" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="53CCC231" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Sätt dropp. Inläggning om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>hematuri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> ej snabbt upphör.</w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:t>Ställningstagande till ultraljud över transplantatet för att se eventuellt pågående blödning eller bildning av AV-fistel</w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7142BE72" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7142BE72" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="289103CA" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="289103CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Blodförtunnande läkemedel i samband med njurbiopsi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06943892" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="06943892" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:t>Om patienten behandlas med läkemedel som ökar blödningsrisken ska uppehåll göras inför biopsi. Ansvarig läkare ska ordinera uppehållet och ta ställning till om LMWH ska ges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4AFF18" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="00380C82" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-    <w:p w14:paraId="7B29358D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidRPr="00380C82" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7F4AFF18" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7B29358D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Riktlinjer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F8498C" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="76F8498C" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Waran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> skall vara utsatt 4 dagar före biopsi, så  INR normaliseras, ställningstagande till LMWH efter 2 dagars uppehåll (lämpligen  1 dos på morgonen med uppehåll från kvällen före biopsin och biopsidagen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2A6C48" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-    <w:p w14:paraId="2C88D9B4" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="2E2A6C48" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="2C88D9B4" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Plavix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Brilique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> utsatt 7 dagar före biopsi, om ej stent eller nyligen kardiovaskulär händelse, då individuell bedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1914962D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-    <w:p w14:paraId="45D1F046" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1914962D" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="45D1F046" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Trombyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> utsatt 4 dagar för biopsi, om ej sten eller nyligen kardiovaskulär händelse, då </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>individuelll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> bedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FB828D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-    <w:p w14:paraId="48CC1BE3" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="21FB828D" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="48CC1BE3" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:t>NSAID utsatt 7 dagar för biopsi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5956A3F0" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-    <w:p w14:paraId="6BDC0B2C" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5956A3F0" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6BDC0B2C" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:t>NOAK utsätts enligt följande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A580C8" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="73A580C8" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Eliquis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Xarelto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4A64C7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="2F4A64C7" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:t>Vid GFR&gt;30 utsatt 2 dygn före biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54090454" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="54090454" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>GFR&lt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>30 utsatt 3 dygn före biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F7E2C7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6F2C57B1" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="78F7E2C7" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="58C3EB72" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6F2C57B1" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Pradaxa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132D14FE" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="132D14FE" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:lastRenderedPageBreak/>
         <w:t>Vid GFR&gt;30 utsatt 3 dygn före biopsin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438B1922" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="438B1922" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>GFR&lt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>30 utsatt 4 dygn före biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A50046B" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-    <w:p w14:paraId="7AC65941" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4A50046B" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7AC65941" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Vid förlängd APTT finns </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Xarelto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Pradaxa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> i patientens blod, vid förlängd APTT och samtidigt högt INR måste överdosering beaktas. Läkemedelsnivå för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Pradaxa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Xarelto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> kan beställas dagtid på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>koagulationslab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> SU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265B1165" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="265B1165" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB7100F" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="0EB7100F" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Vid behov rådgör med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>koagualtionscentrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> tex vid akut biopsi eller patient med mekanisk klaff, stent, nyligen kardiovaskulär händelse eller nyligen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>tromboembolism</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1FEFC40D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
-    <w:p w14:paraId="4C40EDD4" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1FEFC40D" w14:textId="77777777"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4C40EDD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Återinsättning av läkemedel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F0C650" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="71F0C650" w14:textId="77777777">
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Återinsättning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>läkemedle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> som påverkar blödningsrisk startas snarast möjligt när det kliniskt inte bedöms föreligga blödning. Dock tidigast enligt nedan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF4E545" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="3CF4E545" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>LMWH tidigast dagen efter biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0C6BCC" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1A0C6BCC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Trombyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> tidigast dag 2 efter biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699041E1" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="699041E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Plavix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Brilique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> tidigast dag 3 efter biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3C4D99" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5E3C4D99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Waran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> tidigast d</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:t>g 2 efter biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A79BFE5" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4A79BFE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>NOAK tidigast dag 4 efter biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC3A1D0" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="3BC3A1D0" w14:textId="77777777"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="20144893" w14:textId="77777777" w:rsidR="00600C9F" w:rsidRDefault="00600C9F" w:rsidP="008F2AB5">
+    <w:p w:rsidR="00600C9F" w:rsidP="008F2AB5" w:rsidRDefault="00600C9F" w14:paraId="20144893" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00600C9F" w:rsidSect="002A263C">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A426CCD" w14:textId="77777777" w:rsidR="00A152FF" w:rsidRDefault="00A152FF">
+    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="4A426CCD" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E927830" w14:textId="77777777" w:rsidR="00A152FF" w:rsidRDefault="00A152FF">
+    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="5E927830" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59E106B3" w14:textId="77777777" w:rsidR="00A152FF" w:rsidRDefault="00A152FF">
+    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="59E106B3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1536,162 +1537,162 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -1726,311 +1727,311 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0999C0BC" w14:textId="77777777" w:rsidR="00A152FF" w:rsidRDefault="00A152FF"/>
+    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="0999C0BC" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57F6D0B1" w14:textId="77777777" w:rsidR="00A152FF" w:rsidRDefault="00A152FF">
+    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="57F6D0B1" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D6E9368" w14:textId="77777777" w:rsidR="00A152FF" w:rsidRDefault="00A152FF">
+    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="4D6E9368" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -2066,1125 +2067,1125 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="129022D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC3ACE00"/>
     <w:lvl w:ilvl="0" w:tplc="7FAC4FC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8BD4EDA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="94EE1358">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="84CCF568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3A52D61A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5CCEA6E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B69E3E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="091840EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B3F44D04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24A1FD96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B187C40"/>
     <w:lvl w:ilvl="0" w:tplc="40F2F78A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0180ECE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FBF4719A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9DD6CAE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F2C64B96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="15CEF382">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="88E8A8AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9EFA6810">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AD066DD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F934ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5E44A62"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3273,2480 +3274,2480 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E958321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0862F54E"/>
     <w:lvl w:ilvl="0" w:tplc="5EBCC0B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0E088CA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8082718C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A3E66254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="967A436C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04B4D48A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6DB419F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="CF8E2846">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4CD286E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="505C2904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E26A8DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57F6DA0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E8E03C6"/>
     <w:lvl w:ilvl="0" w:tplc="15E8C740">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C880AC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6068D030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7AB2A4EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D1043C88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="BE0EA57A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C7547DC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EE3E49E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0D246CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FA0559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="948C6086"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63504574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5122FD10"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A8FD7A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59429366"/>
     <w:lvl w:ilvl="0" w:tplc="2648F5FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D72AF9A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AD947532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9C40BC14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0136E516">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2534A2B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FA1CA3FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="97CCD13E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E18C52E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B3224E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64B60CDC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE9724B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="134CB41A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E556673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F19EF6CC"/>
     <w:lvl w:ilvl="0" w:tplc="AE6CD9D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8E4A10E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0CB4B042">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4B5EA6E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="73562400">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9F1C6B08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6E4008C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="77E05076">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="325C6A76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F802477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C7C76B0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1134327203">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="356126093">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="660736985">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1394219">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="212623631">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="289484443">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1726221965">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2130660323">
@@ -5809,67 +5810,68 @@
   <w:num w:numId="27" w16cid:durableId="1307666312">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="161897249">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1208030725">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1911577700">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="892350618">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="694499138">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -6319,50 +6321,52 @@
     <w:rsid w:val="15DDE053"/>
     <w:rsid w:val="1656982A"/>
     <w:rsid w:val="16B45B0E"/>
     <w:rsid w:val="176875DD"/>
     <w:rsid w:val="17819E3A"/>
     <w:rsid w:val="19B89C20"/>
     <w:rsid w:val="19EBE2CC"/>
     <w:rsid w:val="1A27071A"/>
     <w:rsid w:val="1A3B750D"/>
     <w:rsid w:val="1A7B96A5"/>
     <w:rsid w:val="1AC88C2D"/>
     <w:rsid w:val="1B122796"/>
     <w:rsid w:val="1B4838D2"/>
     <w:rsid w:val="1CF93872"/>
     <w:rsid w:val="1D104389"/>
     <w:rsid w:val="1EDCB52B"/>
     <w:rsid w:val="1EE63B18"/>
     <w:rsid w:val="1EEC025C"/>
     <w:rsid w:val="1F1DCB06"/>
     <w:rsid w:val="1F9BFD50"/>
     <w:rsid w:val="202C64E5"/>
     <w:rsid w:val="2078858C"/>
     <w:rsid w:val="21CEB1CD"/>
     <w:rsid w:val="221455ED"/>
     <w:rsid w:val="2223A31E"/>
+    <w:rsid w:val="224BFA39"/>
+    <w:rsid w:val="237EC8FC"/>
     <w:rsid w:val="237F9771"/>
     <w:rsid w:val="245BAE7E"/>
     <w:rsid w:val="24E72A2B"/>
     <w:rsid w:val="2625CCC7"/>
     <w:rsid w:val="26CE9EB3"/>
     <w:rsid w:val="26FE2E39"/>
     <w:rsid w:val="27445795"/>
     <w:rsid w:val="27997096"/>
     <w:rsid w:val="28496B8A"/>
     <w:rsid w:val="28947E04"/>
     <w:rsid w:val="29128EC6"/>
     <w:rsid w:val="29A87138"/>
     <w:rsid w:val="2AA2F4C7"/>
     <w:rsid w:val="2BF868B5"/>
     <w:rsid w:val="2C6312FE"/>
     <w:rsid w:val="2CA4DC16"/>
     <w:rsid w:val="2CF23C10"/>
     <w:rsid w:val="2DD38D47"/>
     <w:rsid w:val="2DE85150"/>
     <w:rsid w:val="2E5A7D5F"/>
     <w:rsid w:val="2F32D074"/>
     <w:rsid w:val="2F49F587"/>
     <w:rsid w:val="2F51CC27"/>
     <w:rsid w:val="2F9A7B41"/>
     <w:rsid w:val="300F079C"/>
@@ -6522,168 +6526,168 @@
     <w:rsid w:val="7CBA164A"/>
     <w:rsid w:val="7D984187"/>
     <w:rsid w:val="7DD51329"/>
     <w:rsid w:val="7ED06069"/>
     <w:rsid w:val="7FF47E09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6708,75 +6712,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6811,57 +6815,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6919,700 +6923,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -7676,609 +7680,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8287,94 +8291,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8383,496 +8387,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -8939,51 +8943,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9362,60 +9366,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Biopsi av njurtransplantat på Radiolog-klin NÄL (nefrolog eller radiolog biopserar) (Q Di 708)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Johansson</lastModifiedBy>
-  <revision>19</revision>
+  <revision>20</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>