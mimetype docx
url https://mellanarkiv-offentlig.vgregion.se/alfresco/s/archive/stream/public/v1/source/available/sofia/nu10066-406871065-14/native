--- v1 (2026-04-12)
+++ v2 (2026-07-16)
@@ -6,456 +6,436 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002A263C" w:rsidP="00F35B05" w:rsidRDefault="002A263C" w14:paraId="31C531F0" w14:textId="77777777">
+    <w:p w14:paraId="7420809B" w14:textId="77777777" w:rsidR="00922405" w:rsidRDefault="00922405" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="002A263C" w:rsidSect="002A263C">
-[...14 lines deleted...]
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="002A263C" w:rsidP="002A263C" w:rsidRDefault="002A263C" w14:paraId="44B512B3" w14:textId="2872AA96">
-[...71 lines deleted...]
-                      <wps:txbx>
+    <w:p w14:paraId="00CDC93D" w14:textId="77777777" w:rsidR="00CA2CD1" w:rsidRPr="00CA2CD1" w:rsidRDefault="00CA2CD1" w:rsidP="00CA2CD1"/>
+    <w:p w14:paraId="4EDB3A09" w14:textId="77777777" w:rsidR="002A263C" w:rsidRDefault="002A263C" w:rsidP="00F35B05">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF6C58A" w14:textId="77777777" w:rsidR="00963CF3" w:rsidRDefault="00963CF3" w:rsidP="00963CF3"/>
+    <w:p w14:paraId="6839C781" w14:textId="77777777" w:rsidR="00963CF3" w:rsidRDefault="00963CF3" w:rsidP="00963CF3"/>
+    <w:p w14:paraId="35F15DAA" w14:textId="77777777" w:rsidR="00963CF3" w:rsidRPr="00963CF3" w:rsidRDefault="00963CF3" w:rsidP="00963CF3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9039" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9039"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002A263C" w:rsidRPr="002A263C" w14:paraId="6BFEE406" w14:textId="77777777" w:rsidTr="007674F2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9039" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="719B404E" w14:textId="6CF10EBA" w:rsidR="002A263C" w:rsidRPr="002A263C" w:rsidRDefault="002A263C" w:rsidP="0039363B">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik1"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A263C">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FB9C7C7" wp14:editId="4531F437">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6518275</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>78740</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1244600" cy="1778000"/>
+                      <wp:effectExtent l="0" t="4445" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1" name="Textruta 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1244600" cy="1778000"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="45320B83" w14:textId="77777777" w:rsidR="002A263C" w:rsidRDefault="002A263C" w:rsidP="002A263C">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Dok.ID: </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:fldChar w:fldCharType="begin"/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:fldChar w:fldCharType="separate"/>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>10296</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:fldChar w:fldCharType="end"/>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>20000</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="6FB9C7C7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:140pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHUrPR3gEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDrOmMOEXXosOA&#10;bh3Q7QNkWbKF2aJGKbGzrx8lp2m23opdBFGkH/kenzdX09CzvUJvwFa8WOScKSuhMbat+I/vd+8u&#10;OfNB2Eb0YFXFD8rzq+3bN5vRlWoJHfSNQkYg1pejq3gXgiuzzMtODcIvwClLSQ04iEAhtlmDYiT0&#10;oc+WeX6RjYCNQ5DKe3q9nZN8m/C1VjI8aO1VYH3FabaQTkxnHc9suxFli8J1Rh7HEK+YYhDGUtMT&#10;1K0Igu3QvIAajETwoMNCwpCB1kaqxIHYFPk/bB474VTiQuJ4d5LJ/z9Y+XX/6L4hC9NHmGiBiYR3&#10;9yB/embhphO2VdeIMHZKNNS4iJJlo/Pl8dMotS99BKnHL9DQksUuQAKaNA5RFeLJCJ0WcDiJrqbA&#10;ZGy5XK0uckpJyhXr9WVOQewhyqfPHfrwScHA4qXiSFtN8GJ/78Nc+lQSu1m4M32fNtvbvx4IM76k&#10;8ePE8+xhqieqjjRqaA5EBGE2ChmbLh3gb85GMknF/a+dQMVZ/9mSGB+K1Sq6KgWr9+slBXieqc8z&#10;wkqCqnjgbL7ehNmJO4em7ajTLL+FaxJQm0Ttearj3GSEJM7RtNFp53Gqev61tn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCLeMml3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4&#10;MbJlI0Rrt8QYkBhOIuE8tGPb0J1tukup/97hJLd5b17efJMtRteqgfrQeLYwnSSgiAtfNlxZ2H2v&#10;Hp9BhYhcYuuZLPxSgEV+e5NhWvozf9GwjZWSEg4pWqhj7FKtQ1GTwzDxHbHsfnzvMIrsK132eJZy&#10;12qTJHPtsGG5UGNH7zUVx+3JWYjL6cds7TfHzcMe16v4OQSz1Nbe341vr6AijfE/DBd8QYdcmA7+&#10;xGVQrejEzGeSlck8gbokjDHiHCyYF7F0nunrJ/I/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAAdSs9HeAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAIt4yaXfAAAADAEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
+                      <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="002A263C" w:rsidP="002A263C" w:rsidRDefault="002A263C" w14:paraId="45320B83" w14:textId="77777777">
+                          <w:p w14:paraId="45320B83" w14:textId="77777777" w:rsidR="002A263C" w:rsidRDefault="002A263C" w:rsidP="002A263C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>10296</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
-                      </wps:txbx>
-[...127 lines deleted...]
-            <w:bookmarkStart w:name="Rubrik" w:id="2"/>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_1314629194"/>
+            <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidR="00CA2CD1">
+              <w:t>B</w:t>
+            </w:r>
             <w:r w:rsidRPr="002A263C">
-              <w:t>Biopsi av njurtransplantat på Radiolog-</w:t>
+              <w:t>iopsi av njurtransplantat på Radiolog-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A263C">
               <w:t>klin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002A263C">
               <w:t xml:space="preserve"> NÄL (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A263C">
               <w:t>nefrolog</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002A263C">
               <w:t xml:space="preserve"> el radiolog </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A263C">
               <w:t>biopserar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002A263C">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00CF0E91">
               <w:t xml:space="preserve"> (Q Di 708)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00535692" w:rsidP="00535692" w:rsidRDefault="00535692" w14:paraId="0C1FD6CA" w14:textId="77777777">
+    <w:p w14:paraId="0C1FD6CA" w14:textId="77777777" w:rsidR="00535692" w:rsidRDefault="00535692" w:rsidP="00535692">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327184" w:id="3"/>
-[...2 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc106874287"/>
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="224BFA39" w:rsidP="237EC8FC" w:rsidRDefault="224BFA39" w14:paraId="0C58D432" w14:textId="6F2DE748">
-[...9 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="0C58D432" w14:textId="6F2DE748" w:rsidR="224BFA39" w:rsidRDefault="224BFA39" w:rsidP="237EC8FC">
+      <w:r>
         <w:t xml:space="preserve">Inga justeringar i denna revision. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00515AE1" w:rsidR="00600C9F" w:rsidP="666A322E" w:rsidRDefault="00600C9F" w14:paraId="00DE3382" w14:textId="77777777"/>
-    <w:p w:rsidR="00AE1A24" w:rsidP="00AE1A24" w:rsidRDefault="00AE1A24" w14:paraId="5BCECEE9" w14:textId="77777777">
+    <w:p w14:paraId="00DE3382" w14:textId="77777777" w:rsidR="00600C9F" w:rsidRPr="00515AE1" w:rsidRDefault="00600C9F" w:rsidP="666A322E"/>
+    <w:p w14:paraId="5BCECEE9" w14:textId="77777777" w:rsidR="00AE1A24" w:rsidRDefault="00AE1A24" w:rsidP="00AE1A24">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327186" w:id="5"/>
-      <w:bookmarkStart w:name="_Toc106874289" w:id="6"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc106874289"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00600C9F" w:rsidP="00600C9F" w:rsidRDefault="00600C9F" w14:paraId="644754FA" w14:textId="774BFC0A">
+    <w:p w14:paraId="644754FA" w14:textId="774BFC0A" w:rsidR="00600C9F" w:rsidRDefault="00600C9F" w:rsidP="00600C9F">
       <w:r>
-        <w:t xml:space="preserve">Biopsi av njurtransplantat sker vid försämrad transplantatfunktion och/eller uppkomst av donatorspecifika antikroppar i syfte att upptäcka underliggande </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Biopsi av njurtransplantat sker vid försämrad transplantatfunktion och/eller uppkomst av donatorspecifika antikroppar i syfte att upptäcka underliggande rejektion, återkomst av grundsjukdom eller läkemedelsbiverkning. Detta </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rejektion</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>styrdokument  syftar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t>, återkomst av grundsjukdom eller läkemedelsbiverkning. Detta styrdokument  syftar till att säkerställa gott omhändertagande i samband med proceduren</w:t>
+        <w:t xml:space="preserve"> till att säkerställa gott omhändertagande i samband med proceduren</w:t>
       </w:r>
       <w:r w:rsidR="009A3918">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00023FF4" w:rsidR="009A3918" w:rsidP="00600C9F" w:rsidRDefault="009A3918" w14:paraId="29428097" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="77A718A5" w14:textId="77777777">
+    <w:p w14:paraId="29428097" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="00023FF4" w:rsidRDefault="009A3918" w:rsidP="00600C9F"/>
+    <w:p w14:paraId="77A718A5" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Remissförfarande</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="60696A46" w14:textId="77777777">
+    <w:p w14:paraId="60696A46" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="471EF4D8" w14:textId="77777777">
+    <w:p w14:paraId="471EF4D8" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nefrolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -485,541 +465,570 @@
         <w:t>biopserande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nefrolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samt röntgen. PAL skriver PAD remiss samt röntgenremiss</w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Önskad undersökning ”Tillgång till ultraljud i samband med biopsi av njurtransplantat”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="09A3CE26" w14:textId="77777777">
+    <w:p w14:paraId="09A3CE26" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Läkaren som planerar biopsin informerar patienten om ingreppet inklusive risker som blödning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6C284CD0" w14:textId="77777777">
+    <w:p w14:paraId="6C284CD0" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Radiolog </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>biopserar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PAL skriver PAD-remiss samt röntgenremiss (ange vilken sida transplantatet finns)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6117AC90" w14:textId="77777777">
+    <w:p w14:paraId="6117AC90" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:lastRenderedPageBreak/>
         <w:t>Om patienten har blodförtunnande läkemedel tar PAL ställning till utsättande, se nedan. Uppdateras i aktuella ordinationer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="64440AD2" w14:textId="77777777">
+    <w:p w14:paraId="64440AD2" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Kontaktperson på ultraljudet ringer till njursviktsmottagningen för tid när de erhållit röntgenremiss (telefonnummer 52905)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="215FF375" w14:textId="77777777">
+    <w:p w14:paraId="215FF375" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Fyll i kostnadsställe 121739 på PAD-remissen</w:t>
+        <w:t xml:space="preserve">Fyll i kostnadsställe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>121739</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> på PAD-remissen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="790B88D2" w14:textId="77777777">
+    <w:p w14:paraId="790B88D2" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Ring </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>transplantationislaboratoriet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t xml:space="preserve"> patologen SU (031-3426674) och meddela ankomstdag för biopsi</w:t>
+        <w:t xml:space="preserve"> patologen SU (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>031-3426674</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>) och meddela ankomstdag för biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4A8CDEC5" w14:textId="77777777">
+    <w:p w14:paraId="4A8CDEC5" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="194AF66C" w14:textId="77777777">
+    <w:p w14:paraId="194AF66C" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Förberedelse </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6BDC5251" w14:textId="77777777">
+    <w:p w14:paraId="6BDC5251" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Skicka kallelse, patientinformation samt remiss för </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>provtagning(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">PK, APTT, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>elstatus,blodstatus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>, blodgrupp, urinsticka, blodtryck) Proverna tas på vårdcentralen senast en veka före biopsi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7E4ED965" w14:textId="77777777">
+    <w:p w14:paraId="7E4ED965" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Läkaren ordinerar premedicinering under aktuella ordinationer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="31F6EE27" w14:textId="77777777">
+    <w:p w14:paraId="31F6EE27" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Patientens provsvar ska vara signerade innan biopsin genomförs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="00973FE8" w:rsidP="00973FE8" w:rsidRDefault="00973FE8" w14:paraId="324627C5" w14:textId="77777777">
+    <w:p w14:paraId="324627C5" w14:textId="77777777" w:rsidR="00973FE8" w:rsidRPr="002A263C" w:rsidRDefault="00973FE8" w:rsidP="00973FE8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="691B2EC0" w14:textId="77777777">
+    <w:p w14:paraId="691B2EC0" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Undersökningsdagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="52DD5AC2" w14:textId="77777777">
+    <w:p w14:paraId="52DD5AC2" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:r>
         <w:t>Patienten kommer till mottagningen klockan 07.30 och har då varit fastande från klockan 00.00. Patienten bör ha tagit sina morgonmediciner hemma klockan 06.00. Patienten byter om till patientskjorta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="10EFAA9B" w14:textId="77777777">
+    <w:p w14:paraId="10EFAA9B" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:r>
         <w:t>Kontroll enligt NEWS vid ankomst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5570C5E3" w14:textId="77777777">
+    <w:p w14:paraId="5570C5E3" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Blodtrycket får inte överstiga 150/85. Om kvarstående förhöjt blodtryck efter en timme kontaktas läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="62647D8A" w14:textId="77777777">
+    <w:p w14:paraId="62647D8A" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:r>
         <w:t>Sätt PVK (OBS! Undvik sticka i den icke dominanta armen för eventuell framtida AV-fistel/AV-graft) Tag BAS-test och kontrollera ID samt sätt på ID-band</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4430FC70" w14:textId="77777777">
+    <w:p w14:paraId="4430FC70" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Premedicnering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> enligt ordination ges när patienten kommer till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mottagingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="26511E58" w14:textId="77777777">
+    <w:p w14:paraId="26511E58" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">T </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>stesolid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 5mg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1105DEA7" w14:textId="77777777">
+    <w:p w14:paraId="1105DEA7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Paracetamol</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1 g</w:t>
+        <w:t>Paracetamol 1 g</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="293B677D" w14:textId="245BE027">
+    <w:p w14:paraId="293B677D" w14:textId="245BE027" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>kreatinin &gt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 150 eller GFR&lt;45 ska injektion </w:t>
+        <w:t xml:space="preserve"> 150 eller </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>GFR&lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">45 ska injektion </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Octostim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ordineras        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="66FDF070" w14:textId="77777777">
+    <w:p w14:paraId="66FDF070" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="193AC018" w14:textId="77777777">
+    <w:p w14:paraId="193AC018" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Information till patient</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7DE80AFE" w14:textId="77777777">
+    <w:p w14:paraId="7DE80AFE" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Hur undersökningen går till. Klickande ljud från biopsinål</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="49FAADE8" w14:textId="77777777">
+    <w:p w14:paraId="49FAADE8" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Observationer efter biopsin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="30EE6C08" w14:textId="77777777">
+    <w:p w14:paraId="30EE6C08" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:lastRenderedPageBreak/>
         <w:t>Vanligtvis hemgång 3 timmar efter ingreppet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="45B34513" w14:textId="77777777">
+    <w:p w14:paraId="45B34513" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Undvika tunga luft och kraftig ansträngning efteråt i 2 veckor. Eventuellt sjukintyg utfärdas av PAL eller mottagningsläkare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="096DBF66" w14:textId="77777777">
+    <w:p w14:paraId="096DBF66" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Svaret kan dröja upp till 2 veckor och ges av PAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="52546932" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="0B548566" w14:textId="77777777">
+    <w:p w14:paraId="52546932" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="0B548566" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Ta med till röntgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="448E528D" w14:textId="77777777">
+    <w:p w14:paraId="448E528D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Lab.etikett</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>preparatburk(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>preparatburk tillhandahålls av röntgen)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0091240E" w:rsidP="009A3918" w:rsidRDefault="0091240E" w14:paraId="5F752DEE" w14:textId="16AF37B1">
+    <w:p w14:paraId="5F752DEE" w14:textId="16AF37B1" w:rsidR="0091240E" w:rsidRDefault="0091240E" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Biopsinål</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="2301C36A" w14:textId="77777777">
+    <w:p w14:paraId="2301C36A" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Transportbox avsedd för njurbiopsi märkt med adressen till patologen, gula stråket, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>sahlgrenska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> universitetshuset AKUT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="15B28B55" w14:textId="77777777">
+    <w:p w14:paraId="15B28B55" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>PADremiss</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> läggs i transportboxen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7D97FCD7" w14:textId="77777777">
+    <w:p w14:paraId="7D97FCD7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Patienten transporteras till röntgen i säng</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4ACBB074" w14:textId="77777777"/>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="033D1ECC" w14:textId="77777777">
+    <w:p w14:paraId="4ACBB074" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="033D1ECC" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Efter biopsin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5AD3249E" w14:textId="77777777">
+    <w:p w14:paraId="5AD3249E" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Transportboxen med preparatet lämnas till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Kemlab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>. Kontrollera att patientens personnummer överensstämmer med PAD samt etikett på burken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="71309731" w14:textId="77777777">
+    <w:p w14:paraId="71309731" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Patienten hämtas på röntgen av mottagningspersonal om inte sköterska följt med ned till röntgen, då tar de med sig patienten upp direkt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="702522D1" w14:textId="77777777">
+    <w:p w14:paraId="702522D1" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
-        <w:t>Två timmars sängläge med observation  puls och blodtryck. Sedan uppegående ½-1 timme och hem om okomplicerat förlopp.</w:t>
+        <w:t xml:space="preserve">Två timmars sängläge med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>observation  puls</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t xml:space="preserve"> och blodtryck. Sedan uppegående ½-1 timme och hem om okomplicerat förlopp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5BB59B0B" w14:textId="54439EC2">
+    <w:p w14:paraId="5BB59B0B" w14:textId="54439EC2" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Riklig dryck 1 timme efter biopsin</w:t>
       </w:r>
       <w:r w:rsidR="00973FE8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00973FE8" w:rsidP="00973FE8" w:rsidRDefault="00973FE8" w14:paraId="27BCEEBF" w14:textId="77777777">
+    <w:p w14:paraId="27BCEEBF" w14:textId="77777777" w:rsidR="00973FE8" w:rsidRDefault="00973FE8" w:rsidP="00973FE8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="78B55BE7" w14:textId="77777777">
+    <w:p w14:paraId="78B55BE7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Observation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="19EFCC42" w14:textId="77777777">
+    <w:p w14:paraId="19EFCC42" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Blodtryck och puls var 15:e minut i 2 timmar samt att patienten därefter kissar klar urin.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1F7BC729" w14:textId="77777777">
+    <w:p w14:paraId="1F7BC729" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Kontroll av allmäntillstånd och stickställe med samma frekvens som blodtryckskontroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="6A9438CC" w14:textId="77777777">
+    <w:p w14:paraId="6A9438CC" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>hematuri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> kontakt med läkare på njurmottagningen. Sätt urinkateter. Vid mindre blödning som verkar stanna av utan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>koagler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> kan det räcka med grövre vanlig kateter. Med riklig blödning </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>ffa</w:t>
@@ -1031,690 +1040,3988 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>koagler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> sätts </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>hematurikateter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">. Vid osäkerhet kontakta kirurg som får vara behjälplig om personal på plats inte har erfarenhet av att sätta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>hematurikateter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="5353E032" w14:textId="77777777">
+    <w:p w14:paraId="5353E032" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Katetern behöver spolas var 15-30:e minut. Använd 60ml spruta och NaCl och spruta in 25-30ml i taget och låt rinna ut, upprepa. Om det blir stopp akut kontakt med urolog. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A263C" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="53CCC231" w14:textId="77777777">
+    <w:p w14:paraId="53CCC231" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="002A263C" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Sätt dropp. Inläggning om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>hematuri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> ej snabbt upphör.</w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:t>Ställningstagande till ultraljud över transplantatet för att se eventuellt pågående blödning eller bildning av AV-fistel</w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7142BE72" w14:textId="77777777">
+    <w:p w14:paraId="7142BE72" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="289103CA" w14:textId="77777777">
+    <w:p w14:paraId="289103CA" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Blodförtunnande läkemedel i samband med njurbiopsi </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="06943892" w14:textId="77777777">
+    <w:p w14:paraId="06943892" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:r w:rsidRPr="666A322E">
         <w:t>Om patienten behandlas med läkemedel som ökar blödningsrisken ska uppehåll göras inför biopsi. Ansvarig läkare ska ordinera uppehållet och ta ställning till om LMWH ska ges.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00380C82" w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7F4AFF18" w14:textId="77777777"/>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7B29358D" w14:textId="77777777">
+    <w:p w14:paraId="7F4AFF18" w14:textId="77777777" w:rsidR="009A3918" w:rsidRPr="00380C82" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="7B29358D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>Riktlinjer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="76F8498C" w14:textId="77777777">
+    <w:p w14:paraId="76F8498C" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+      <w:r w:rsidRPr="666A322E">
+        <w:t xml:space="preserve">Waran skall vara utsatt 4 dagar före biopsi, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>så  INR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t xml:space="preserve"> normaliseras, ställningstagande till LMWH efter 2 dagars uppehåll (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>lämpligen  1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t xml:space="preserve"> dos på morgonen med uppehåll från kvällen före biopsin och biopsidagen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2A6C48" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="2C88D9B4" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+      <w:r w:rsidRPr="666A322E">
+        <w:t xml:space="preserve">Plavix, </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t>Waran</w:t>
+        <w:t>Brilique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t xml:space="preserve"> skall vara utsatt 4 dagar före biopsi, så  INR normaliseras, ställningstagande till LMWH efter 2 dagars uppehåll (lämpligen  1 dos på morgonen med uppehåll från kvällen före biopsin och biopsidagen)</w:t>
+        <w:t xml:space="preserve"> utsatt 7 dagar före biopsi, om ej stent eller nyligen kardiovaskulär händelse, då individuell bedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="2E2A6C48" w14:textId="77777777"/>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="2C88D9B4" w14:textId="77777777">
+    <w:p w14:paraId="1914962D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="45D1F046" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+      <w:r w:rsidRPr="666A322E">
+        <w:t xml:space="preserve">Trombyl utsatt 4 dagar för biopsi, om ej sten eller nyligen kardiovaskulär händelse, då </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t>Plavix</w:t>
+        <w:t>individuelll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
+        <w:t xml:space="preserve"> bedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FB828D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="48CC1BE3" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+      <w:r w:rsidRPr="666A322E">
+        <w:t>NSAID utsatt 7 dagar för biopsi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5956A3F0" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="6BDC0B2C" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+      <w:r w:rsidRPr="666A322E">
+        <w:t>NOAK utsätts enligt följande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A580C8" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>Eliquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t>Brilique</w:t>
+        <w:t>Xarelto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t xml:space="preserve"> utsatt 7 dagar före biopsi, om ej stent eller nyligen kardiovaskulär händelse, då individuell bedömning.</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1914962D" w14:textId="77777777"/>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="45D1F046" w14:textId="77777777">
+    <w:p w14:paraId="2F4A64C7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+      <w:r w:rsidRPr="666A322E">
+        <w:t>Vid GFR&gt;30 utsatt 2 dygn före biopsi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54090454" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+      <w:r w:rsidRPr="666A322E">
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>GFR&lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>30 utsatt 3 dygn före biopsi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F7E2C7" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="58C3EB72" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="6F2C57B1" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t>Trombyl</w:t>
+        <w:t>Pradaxa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t xml:space="preserve"> utsatt 4 dagar för biopsi, om ej sten eller nyligen kardiovaskulär händelse, då </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> bedömning.</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="21FB828D" w14:textId="77777777"/>
-[...59 lines deleted...]
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="132D14FE" w14:textId="77777777">
+    <w:p w14:paraId="132D14FE" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:r w:rsidRPr="666A322E">
         <w:lastRenderedPageBreak/>
         <w:t>Vid GFR&gt;30 utsatt 3 dygn före biopsin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="438B1922" w14:textId="77777777">
+    <w:p w14:paraId="438B1922" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>GFR&lt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>30 utsatt 4 dygn före biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4A50046B" w14:textId="77777777"/>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="7AC65941" w14:textId="77777777">
+    <w:p w14:paraId="4A50046B" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="7AC65941" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Vid förlängd APTT finns </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Xarelto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Pradaxa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> i patientens blod, vid förlängd APTT och samtidigt högt INR måste överdosering beaktas. Läkemedelsnivå för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Pradaxa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>Xarelto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> kan beställas dagtid på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>koagulationslab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> SU.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="265B1165" w14:textId="77777777">
+    <w:p w14:paraId="265B1165" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="0EB7100F" w14:textId="77777777">
+    <w:p w14:paraId="0EB7100F" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Vid behov rådgör med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>koagualtionscentrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> tex vid akut biopsi eller patient med mekanisk klaff, stent, nyligen kardiovaskulär händelse eller nyligen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>tromboembolism</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1FEFC40D" w14:textId="77777777"/>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4C40EDD4" w14:textId="77777777">
+    <w:p w14:paraId="1FEFC40D" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="4C40EDD4" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Återinsättning av läkemedel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="71F0C650" w14:textId="77777777">
+    <w:p w14:paraId="71F0C650" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve">Återinsättning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
         <w:t>läkemedle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
         <w:t xml:space="preserve"> som påverkar blödningsrisk startas snarast möjligt när det kliniskt inte bedöms föreligga blödning. Dock tidigast enligt nedan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="3CF4E545" w14:textId="77777777">
+    <w:p w14:paraId="3CF4E545" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>LMWH tidigast dagen efter biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="1A0C6BCC" w14:textId="77777777">
+    <w:p w14:paraId="1A0C6BCC" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>Trombyl tidigast dag 2 efter biopsi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699041E1" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>Plavix/</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t>Trombyl</w:t>
+        <w:t>Brilique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="666A322E">
-        <w:t xml:space="preserve"> tidigast dag 2 efter biopsi</w:t>
+        <w:t xml:space="preserve"> tidigast dag 3 efter biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="699041E1" w14:textId="77777777">
+    <w:p w14:paraId="5E3C4D99" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> tidigast d</w:t>
+      <w:r w:rsidRPr="666A322E">
+        <w:t>Waran tidigast d</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="666A322E">
         <w:t>g 2 efter biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="4A79BFE5" w14:textId="77777777">
+    <w:p w14:paraId="4A79BFE5" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="666A322E">
         <w:t>NOAK tidigast dag 4 efter biopsi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3918" w:rsidP="009A3918" w:rsidRDefault="009A3918" w14:paraId="3BC3A1D0" w14:textId="77777777"/>
+    <w:p w14:paraId="3BC3A1D0" w14:textId="77777777" w:rsidR="009A3918" w:rsidRDefault="009A3918" w:rsidP="009A3918"/>
+    <w:p w14:paraId="1E93E63B" w14:textId="77777777" w:rsidR="009627D8" w:rsidRDefault="009627D8" w:rsidP="009A3918"/>
+    <w:p w14:paraId="2E1A4737" w14:textId="77777777" w:rsidR="009627D8" w:rsidRDefault="009627D8" w:rsidP="009A3918"/>
+    <w:p w14:paraId="1F9299D7" w14:textId="77777777" w:rsidR="009627D8" w:rsidRDefault="009627D8" w:rsidP="009A3918"/>
+    <w:p w14:paraId="06389EB5" w14:textId="77777777" w:rsidR="009627D8" w:rsidRDefault="009627D8" w:rsidP="009A3918"/>
+    <w:p w14:paraId="6931F59F" w14:textId="77777777" w:rsidR="009627D8" w:rsidRDefault="009627D8" w:rsidP="009A3918"/>
+    <w:p w14:paraId="1FBBED97" w14:textId="77777777" w:rsidR="00BC0828" w:rsidRDefault="00BC0828" w:rsidP="009A3918"/>
+    <w:p w14:paraId="3154A2E5" w14:textId="77777777" w:rsidR="00BC0828" w:rsidRDefault="00BC0828" w:rsidP="009A3918"/>
+    <w:p w14:paraId="11520D90" w14:textId="77777777" w:rsidR="00BC0828" w:rsidRDefault="00BC0828" w:rsidP="009A3918"/>
+    <w:p w14:paraId="6F110153" w14:textId="77777777" w:rsidR="00BC0828" w:rsidRDefault="00BC0828" w:rsidP="009A3918"/>
+    <w:p w14:paraId="3AB8B1B0" w14:textId="77777777" w:rsidR="00BC0828" w:rsidRDefault="00BC0828" w:rsidP="009A3918"/>
+    <w:p w14:paraId="4C153A0E" w14:textId="77777777" w:rsidR="00BC0828" w:rsidRDefault="00BC0828" w:rsidP="009A3918"/>
+    <w:p w14:paraId="57B036A1" w14:textId="77777777" w:rsidR="00BC0828" w:rsidRDefault="00BC0828" w:rsidP="009A3918"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00600C9F" w:rsidP="008F2AB5" w:rsidRDefault="00600C9F" w14:paraId="20144893" w14:textId="77777777">
+    <w:p w14:paraId="7541EAC8" w14:textId="77777777" w:rsidR="009804E5" w:rsidRDefault="009804E5" w:rsidP="009804E5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+        <w:sectPr w:rsidR="009804E5" w:rsidSect="00CA2CD1">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="743" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00600C9F" w:rsidSect="002A263C">
-[...2 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+    <w:p w14:paraId="20144893" w14:textId="2A8897FE" w:rsidR="00600C9F" w:rsidRDefault="005E382D" w:rsidP="005E382D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E382D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Njurbiopsmall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="13742" w:type="dxa"/>
+        <w:tblInd w:w="-7" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="1325"/>
+        <w:gridCol w:w="1509"/>
+        <w:gridCol w:w="1546"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="6378"/>
+        <w:gridCol w:w="142"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="3EA17B0D" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEDA946" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Datum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4183959B" w14:textId="31C7AE7D" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Kl</w:t>
+            </w:r>
+            <w:r w:rsidR="005B341A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>ockan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="700F3778" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Blodtryck </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12CFE078" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Puls </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE32865" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Instick </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64918B7F" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="5A695927" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53FA7B7C" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Ankomst  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B60351D" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44E2770C" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFDD536" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE947E5" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5277D669" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Kontroller var 15:e minut </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="5AB870EC" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="168E134C" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63871430" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="501E5D83" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37F64FE5" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F63CDD8" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32DCC683" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="615A291B" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70D0E5B3" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1908E74F" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="059E8F1B" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE4A446" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="147EE461" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="630C13A2" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="03C81B86" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE7E94B" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEDBF16" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74C8647D" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46C403C6" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D1A037" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFC3D4A" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="5E8900A0" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED49CC7" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>+1 h </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8F4181" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD0C914" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43BEEE97" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED3E71B" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7255BEE3" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Strikt ryggläge, riklig dryck </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="4ED90EE4" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48E9E533" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="500A9EA8" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="427577A9" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7C6610" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52643B38" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A40B127" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="4B0AC1C9" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="781D25FA" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1146F045" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="697C31B3" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8B876D" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD753E9" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB0064" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="18642039" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76B92477" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37B8F160" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D10CB5D" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1856804F" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49852227" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="137C08A3" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="69D6E68A" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5434D75D" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>+2 h </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A36EE85" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78690EB9" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7166C810" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F160D92" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1341F9" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Får höja rygg 40 grader  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="73DC362E" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74572A59" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F009FF4" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="660524C9" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E61285B" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20561622" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="219BDF8F" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Kontroller var 30:e minut </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="3BA62708" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62177C9E" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A14A79E" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="456F39A8" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5703B307" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43F7FAF2" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B62E2DE" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Urin: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="7C3CFF93" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70342336" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B37CF7F" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="471FFECC" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="317EB2C6" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649D2786" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C023876" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="4314670A" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B259C38" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>+4 h </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE6E6E2" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41346470" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11FDEBBD" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55497D56" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5A379C" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Äta, sängläge, får gå upp men helst inte. Avsluta kontroller </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w14:paraId="5D590362" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00C1BEC8" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>+7 h </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23C0B176" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3264B531" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C87D60E" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="622BB096" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41225664" w14:textId="77777777" w:rsidR="00C42ADA" w:rsidRPr="00C42ADA" w:rsidRDefault="00C42ADA" w:rsidP="00C42ADA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Hemgång. PVK ut  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A7B87" w:rsidRPr="002A7B87" w14:paraId="1FF16AB4" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="142" w:type="dxa"/>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5946" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA63145" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:lastRenderedPageBreak/>
+              <w:t>Fastande </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BBCF01E" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Morgonmediciner </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>kl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t> 06 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A54A237" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Patientskjorta </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDFE070" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>PVK+bastest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B1F4F8" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>NEWS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="440F7E1F" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>ID-band </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="216655A9" w14:textId="2D3E4DF1" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Premediciner 1 h innan biopsi kl</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ockan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>.... </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DF10B89" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Ring SU </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>031-3426674</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53546A20" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Hämta box  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68782211" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Lägg i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>remiss+labbetikett</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BFDB36" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52499C2E" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="000F5012" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F5012">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NEWS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5012">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CF96A53" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Blodtryck </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3770D549" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Puls </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB310FB" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Pox </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="369F679E" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Temp </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C56EABF" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Andningsfrekvens </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D786CC4" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Medvetandegrad </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A7B87" w:rsidRPr="002A7B87" w14:paraId="5EC1474D" w14:textId="77777777" w:rsidTr="002A7B87">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="142" w:type="dxa"/>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5946" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46127C99" w14:textId="1A0614D1" w:rsidR="002A7B87" w:rsidRPr="000F5012" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C43879">
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5012">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signerat </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E42E0D5" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Blodprover </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76B830C1" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Urinsticka </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1333531A" w14:textId="1986AECE" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Lämnat  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3307D101" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Blodtryck </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C79897" w14:textId="34EE62D9" w:rsidR="00A41BA4" w:rsidRDefault="002A7B87">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t>Blodgrupp </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09C2C23D" w14:textId="157EF895" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="00C43879">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Premed</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6B0B">
+              <w:t>icinering</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ordinerat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA241C1" w14:textId="77777777" w:rsidR="002A7B87" w:rsidRPr="002A7B87" w:rsidRDefault="002A7B87" w:rsidP="002A7B87">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B87">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="507552D3" w14:textId="77777777" w:rsidR="005E382D" w:rsidRPr="005E382D" w:rsidRDefault="005E382D" w:rsidP="009804E5">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005E382D" w:rsidRPr="005E382D" w:rsidSect="009804E5">
+      <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+      <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="4A426CCD" w14:textId="77777777">
+    <w:p w14:paraId="506C8CFA" w14:textId="77777777" w:rsidR="00F77F60" w:rsidRDefault="00F77F60">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="5E927830" w14:textId="77777777">
+    <w:p w14:paraId="2FCF2D7C" w14:textId="77777777" w:rsidR="00F77F60" w:rsidRDefault="00F77F60">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="59E106B3" w14:textId="77777777">
+    <w:p w14:paraId="2CD1CF2E" w14:textId="77777777" w:rsidR="00F77F60" w:rsidRDefault="00F77F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="05050102010706020507"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
+      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="129532251" name="Bildobjekt 129532251">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -1725,331 +5032,331 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="0999C0BC" w14:textId="77777777"/>
+    <w:p w14:paraId="4ED01D1B" w14:textId="77777777" w:rsidR="00F77F60" w:rsidRDefault="00F77F60"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="57F6D0B1" w14:textId="77777777">
+    <w:p w14:paraId="1ADA7634" w14:textId="77777777" w:rsidR="00F77F60" w:rsidRDefault="00F77F60">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A152FF" w:rsidRDefault="00A152FF" w14:paraId="4D6E9368" w14:textId="77777777">
+    <w:p w14:paraId="69859E89" w14:textId="77777777" w:rsidR="00F77F60" w:rsidRDefault="00F77F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
+    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="656316026" name="Bildobjekt 656316026">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2067,4025 +5374,889 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0BCB1304"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A62653A"/>
+    <w:lvl w:ilvl="0" w:tplc="5B58AF18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...141 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D520AB4"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8E53BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9E412AC"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="C7A2202E"/>
+    <w:lvl w:ilvl="0" w:tplc="5B58AF18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...365 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...592 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...1491 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="1" w16cid:durableId="1469131491">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="356126093">
+  <w:num w:numId="2" w16cid:durableId="1384328348">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="660736985">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="3" w16cid:durableId="2004045123">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1394219">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="4" w16cid:durableId="1395396138">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="212623631">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="43263400">
+  <w:num w:numId="5" w16cid:durableId="856624225">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1469131491">
-[...67 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F5012"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C6EFB"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A263C"/>
+    <w:rsid w:val="002A7B87"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="0039363B"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00435DCC"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00515AE1"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00535692"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
+    <w:rsid w:val="005666E3"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B341A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2891"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E382D"/>
     <w:rsid w:val="00600C9F"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006C2BAC"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="007674F2"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
@@ -6101,209 +6272,227 @@
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00863BB0"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A6A7C"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C6977"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F2AB5"/>
+    <w:rsid w:val="008F3D65"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091240E"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
+    <w:rsid w:val="00922405"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="009627D8"/>
+    <w:rsid w:val="00963CF3"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00973FE8"/>
+    <w:rsid w:val="00980180"/>
+    <w:rsid w:val="009804E5"/>
     <w:rsid w:val="009A3918"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C7813"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A0622C"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A152FF"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
+    <w:rsid w:val="00A41BA4"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A54ACB"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD42E5"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE1A24"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B08DFF"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B748B4"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0828"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C42ADA"/>
+    <w:rsid w:val="00C43879"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA2CD1"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF0E91"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB501F"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF78FE"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB4213"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB6B0B"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F77F60"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01529580"/>
     <w:rsid w:val="023D8ACE"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0251E4D9"/>
     <w:rsid w:val="02C1BCF0"/>
     <w:rsid w:val="0530E9F2"/>
     <w:rsid w:val="0899CC46"/>
     <w:rsid w:val="08BD9DED"/>
     <w:rsid w:val="090EAA7C"/>
     <w:rsid w:val="097CCF77"/>
     <w:rsid w:val="098527DC"/>
     <w:rsid w:val="0D01CFF0"/>
     <w:rsid w:val="0D280EDC"/>
     <w:rsid w:val="0DEE512E"/>
     <w:rsid w:val="0F2AB462"/>
@@ -6526,168 +6715,168 @@
     <w:rsid w:val="7CBA164A"/>
     <w:rsid w:val="7D984187"/>
     <w:rsid w:val="7DD51329"/>
     <w:rsid w:val="7ED06069"/>
     <w:rsid w:val="7FF47E09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6712,75 +6901,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6815,57 +7004,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6923,700 +7112,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -7680,609 +7869,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8291,94 +8480,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8387,496 +8576,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -8943,66 +9132,85 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C42ADA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00C42ADA"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00C42ADA"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9366,53 +9574,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>934</Words>
+  <Characters>5880</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>345</Lines>
+  <Paragraphs>136</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6678</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Biopsi av njurtransplantat på Radiolog-klin NÄL (nefrolog eller radiolog biopserar) (Q Di 708)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Johansson</lastModifiedBy>
-  <revision>20</revision>
+  <revision>41</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>