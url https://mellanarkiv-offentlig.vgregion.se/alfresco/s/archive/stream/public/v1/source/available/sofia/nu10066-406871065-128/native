--- v0 (2026-01-09)
+++ v1 (2026-10-27)
@@ -680,963 +680,962 @@
         </w:rPr>
         <w:t>Single</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Needle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, tänk på att sätta nålen där den fortsättningsvis förväntas sitta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="5BCFB4E0" w14:textId="77777777">
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="68801C13" w:rsidRDefault="00A10AC0" w14:paraId="5BCFB4E0" w14:textId="03269F71">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="68801C13" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antingen körs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68801C13" w:rsidR="443306DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Single</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68801C13" w:rsidR="443306DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Needle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68801C13" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller så används den befintlig CDK tillsammans med den satta nålen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="4A5AE1DF" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="4A5AE1DF" w14:textId="77777777">
+        <w:t>För att i möjligaste mån undvika felstick/perforation skall ett stickschema där antalet sjuksköterskor som sticker minimeras till två (eller så få som möjligt) upprättas under de första veckorna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="1B980274" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>ransonic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mätning av både accessflöde och recirkulation skall göras så fort man har två fungerande nålar och ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Qb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på 250 ml/min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="31A2D8D5" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="4F65422A" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="7AA8167A" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="1D7342A1" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="1B980274" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Till dialysstart behöver du:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB2745" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="4B4BFFF7" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plastförkläde, visir och munskydd </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="661737A4" w14:textId="5D0CB36B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rena handskar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="23BE6B91" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="5B315D1C" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hud desinfektion; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Klorhexidinsprit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg/ml alternativt U-sprit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="0FCDE74C" w14:textId="02F2538E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="1B73C556">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Universal s</w:t>
+      </w:r>
       <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>tartset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="6214770C" w14:textId="141B2981">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>2st 5ml sprutor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="61368A1C" w14:textId="3E5F0E24">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Förfyllda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sprutor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="3EA4F66A" w14:textId="5994A567">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>luerlock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="110F0F40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proppar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="692F0634" w14:textId="54B9A1F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Dialysnålar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="4C0DF08D" w14:textId="34E774EF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> mätning av både accessflöde och recirkulation skall göras så fort man har två fungerande nålar och ett </w:t>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fixering; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="75ED55C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fixeringstejp i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="75ED55C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>startset</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="75ED55C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alt. </w:t>
       </w:r>
       <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Steristrip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="4DD22E22" w14:textId="38B85E97">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="31A2D8D5" w14:textId="77777777">
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2st trubbiga kanyler att peta sårskorpor med (behövs ej vid första dialystillfället) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="1340B12F" w14:textId="1D5CF105">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Sing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="1FE5D0F0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>needle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="60B1CBF2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> även fram Y-koppling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="33DA21F4" w14:textId="3F53CF7D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ska en skänkel på befintlig CDK användas måste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="0E172A46">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">extra material </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>tas fram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="1CDF13B8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enl. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="1CDF13B8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Qdi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="1CDF13B8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 411</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="52556B3A" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="4F65422A" w14:textId="77777777">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Hudvänlig häfta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="31FF64E4" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="7AA8167A" w14:textId="77777777">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eventuellt kardborreband </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Neogrip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="2DCE49FC" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Antikoagulantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="1D7342A1" w14:textId="77777777">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>enligt läkemedelsmodul</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="5DF90324" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Site-Rite och gel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A13B28" w:rsidP="00A10AC0" w:rsidRDefault="00A13B28" w14:paraId="36237D0F" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="34FA5791" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="02FE2734" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Till dialysstart behöver du:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DB2745" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="4B4BFFF7" w14:textId="77777777">
+        <w:lastRenderedPageBreak/>
+        <w:t>Utförande:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="6B329AFA" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plastförkläde, visir och munskydd </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="661737A4" w14:textId="5D0CB36B">
+        <w:t xml:space="preserve">Torka av avlastningsbordet med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="0F7065A8" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Rena handskar</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="23BE6B91" w14:textId="77777777">
+        <w:t>Tvätta och desinficera händerna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="65F899BF" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Ytdesinfektion</w:t>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="0FCDE74C" w14:textId="02F2538E">
+        <w:t>Duka upp och förbered framplockat material</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D20BE9A" w:rsidP="6A52ED92" w:rsidRDefault="2D20BE9A" w14:paraId="424C369A" w14:textId="3986F800">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="on" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="2D20BE9A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ta fram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="6F236409">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>förfyllda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="6F236409">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="6F236409">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="6F236409">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sprutor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="7E1F6750">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>5 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="65AB45EA" w14:textId="507DEE41">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6A52ED92" w:rsidR="1B73C556">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
-        <w:t>tartset</w:t>
-[...122 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Sätt </w:t>
+      </w:r>
       <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
-        <w:t>Dialysnålar</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>Luer</w:t>
+      </w:r>
       <w:r w:rsidRPr="6A52ED92" w:rsidR="00A10AC0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fixering; </w:t>
-[...444 lines deleted...]
-        </w:rPr>
         <w:t>-lockproppar på de tomma 5 ml sprutorna</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="09EFB452" w14:textId="1C26258B">
+    <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="6A52ED92" w:rsidRDefault="00A10AC0" w14:paraId="76A61971" w14:textId="02B1FC6C">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6A52ED92" w:rsidR="36498C97">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="68801C13" w:rsidR="36498C97">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
-      <w:r w:rsidRPr="6A52ED92" w:rsidR="36498C97">
+      <w:r w:rsidRPr="68801C13" w:rsidR="36498C97">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>single</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A52ED92" w:rsidR="36498C97">
+      <w:r w:rsidRPr="68801C13" w:rsidR="36498C97">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6A52ED92" w:rsidR="36498C97">
+      <w:r w:rsidRPr="68801C13" w:rsidR="36498C97">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>needle</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A52ED92" w:rsidR="36498C97">
+      <w:r w:rsidRPr="68801C13" w:rsidR="36498C97">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> behandling bör Y-kopplingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="6A52ED92" w:rsidR="36498C97">
+      <w:r w:rsidRPr="68801C13" w:rsidR="36498C97">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>förfyllas</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A52ED92" w:rsidR="36498C97">
+      <w:r w:rsidRPr="68801C13" w:rsidR="36498C97">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> med </w:t>
       </w:r>
-      <w:r w:rsidRPr="6A52ED92" w:rsidR="36498C97">
+      <w:r w:rsidRPr="68801C13" w:rsidR="36498C97">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>NaCl</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>Be patienten tvätta fistelarmen med tvål och vatten</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="5D2AF26B" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10AC0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ta på plastförkläde, munskydd och visir</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A10AC0" w:rsidR="00A10AC0" w:rsidP="00A10AC0" w:rsidRDefault="00A10AC0" w14:paraId="53A2E224" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="center"/>
@@ -6008,111 +6007,114 @@
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0192C29F"/>
     <w:rsid w:val="01FE9FB8"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="03ABA1E4"/>
     <w:rsid w:val="04EBBF19"/>
     <w:rsid w:val="08A668DE"/>
     <w:rsid w:val="0BD16269"/>
+    <w:rsid w:val="0C951A0B"/>
     <w:rsid w:val="0D630915"/>
     <w:rsid w:val="0E172A46"/>
     <w:rsid w:val="110F0F40"/>
     <w:rsid w:val="112357E4"/>
     <w:rsid w:val="120DF611"/>
     <w:rsid w:val="1883FC70"/>
     <w:rsid w:val="18CBB188"/>
     <w:rsid w:val="19D71A1D"/>
     <w:rsid w:val="1B73C556"/>
     <w:rsid w:val="1CDF13B8"/>
     <w:rsid w:val="1DB48803"/>
     <w:rsid w:val="1DF2815D"/>
     <w:rsid w:val="1DF797AD"/>
     <w:rsid w:val="1F75DD38"/>
     <w:rsid w:val="1FADCCDD"/>
     <w:rsid w:val="1FE5D0F0"/>
     <w:rsid w:val="234C9A1B"/>
     <w:rsid w:val="2367EEFA"/>
     <w:rsid w:val="23F0AF0E"/>
     <w:rsid w:val="27AACD3C"/>
     <w:rsid w:val="28E157AB"/>
     <w:rsid w:val="29F493E0"/>
     <w:rsid w:val="2D20BE9A"/>
     <w:rsid w:val="30FDDEE0"/>
     <w:rsid w:val="316604AD"/>
     <w:rsid w:val="3197A13C"/>
     <w:rsid w:val="35AA90BF"/>
     <w:rsid w:val="36498C97"/>
     <w:rsid w:val="38F161E6"/>
     <w:rsid w:val="3B50AEF2"/>
     <w:rsid w:val="3B8D8F06"/>
     <w:rsid w:val="3DEA2DD3"/>
     <w:rsid w:val="3E362895"/>
     <w:rsid w:val="3FA9914D"/>
     <w:rsid w:val="40674860"/>
     <w:rsid w:val="4206AC92"/>
     <w:rsid w:val="4387BAED"/>
+    <w:rsid w:val="443306DF"/>
     <w:rsid w:val="44A15274"/>
     <w:rsid w:val="488A543A"/>
     <w:rsid w:val="491FF1D0"/>
     <w:rsid w:val="4A916231"/>
     <w:rsid w:val="4D2A38FC"/>
     <w:rsid w:val="4DF5BB98"/>
     <w:rsid w:val="52597CD5"/>
     <w:rsid w:val="528673FC"/>
     <w:rsid w:val="549FAE9F"/>
     <w:rsid w:val="54C8CF6F"/>
     <w:rsid w:val="5601E1FF"/>
     <w:rsid w:val="56143317"/>
     <w:rsid w:val="56635B68"/>
     <w:rsid w:val="58E11C35"/>
     <w:rsid w:val="59B14A35"/>
     <w:rsid w:val="5B5AE19A"/>
     <w:rsid w:val="5C5D00AA"/>
     <w:rsid w:val="5C90BE3B"/>
     <w:rsid w:val="5F80699C"/>
     <w:rsid w:val="60B1CBF2"/>
     <w:rsid w:val="61F53F39"/>
     <w:rsid w:val="626B3C7E"/>
     <w:rsid w:val="64325C9A"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="68801C13"/>
     <w:rsid w:val="6A52ED92"/>
     <w:rsid w:val="6AF3AB9E"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6DCA3198"/>
     <w:rsid w:val="6E06F8D9"/>
     <w:rsid w:val="6F236409"/>
     <w:rsid w:val="7119AB53"/>
     <w:rsid w:val="75889ABB"/>
     <w:rsid w:val="75ED55C5"/>
     <w:rsid w:val="7C355C16"/>
     <w:rsid w:val="7E1F6750"/>
     <w:rsid w:val="7F204EA1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -8962,32 +8964,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Stickstart i ny AV-fiste och AV-graft Q Di 437</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>7</revision>
+  <lastModifiedBy>Elin Ågren</lastModifiedBy>
+  <revision>8</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>