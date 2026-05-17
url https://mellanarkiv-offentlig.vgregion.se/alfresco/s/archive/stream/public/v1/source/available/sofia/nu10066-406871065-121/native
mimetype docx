--- v1 (2026-02-25)
+++ v2 (2026-05-17)
@@ -754,103 +754,474 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A74F5">
         <w:t>avd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A74F5">
         <w:t xml:space="preserve"> 42 om blödning skulle uppstå.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F00033" w14:textId="77777777" w:rsidR="000A74F5" w:rsidRPr="000A74F5" w:rsidRDefault="000A74F5" w:rsidP="000A74F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A4468F1" w14:textId="77777777" w:rsidR="000A74F5" w:rsidRPr="000A74F5" w:rsidRDefault="000A74F5" w:rsidP="000A74F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="563BEA96" w14:textId="75EAEFE4" w:rsidR="49A0C4FB" w:rsidRDefault="49A0C4FB" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BD9F0A" w14:textId="7B680AFB" w:rsidR="49A0C4FB" w:rsidRDefault="49A0C4FB" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D58EE9" w14:textId="17C90A62" w:rsidR="49A0C4FB" w:rsidRDefault="49A0C4FB" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B7B95C" w14:textId="5099892A" w:rsidR="49A0C4FB" w:rsidRPr="00250E8B" w:rsidRDefault="49A0C4FB" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D5FAD7" w14:textId="087AE246" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Vid ev. odling av CDK-spets. Ordineras av läkare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43437319" w14:textId="614843A3" w:rsidR="49A0C4FB" w:rsidRPr="00250E8B" w:rsidRDefault="49A0C4FB" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB99EC8" w14:textId="037D4CF2" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Material:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BECAD12" w14:textId="087F7492" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Odlingsremiss</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46371720" w14:textId="7CF2B40D" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NaCl </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2 st</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 ml ampuller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFBE090" w14:textId="6C436759" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Odlingsrör</w:t>
+      </w:r>
+      <w:r w:rsidR="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(vitt med gul kork) fylles med 1 ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nacl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F048B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D18A542" w14:textId="3B3CEE5B" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Steril sax</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C93933" w14:textId="108B2185" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Steril pincett</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1067AE" w14:textId="66E85AFE" w:rsidR="49A0C4FB" w:rsidRPr="00250E8B" w:rsidRDefault="49A0C4FB" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595250E0" w14:textId="4EBAC677" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tillvägagångssätt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D84D240" w14:textId="66C56E3E" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tvätta insticksstället med NaCl. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3904CB" w14:textId="087BBB00" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Därefter tas ev. suturer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19268C8E" w14:textId="5E0C0783" w:rsidR="00667D65" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>När CDK dras var två personer.</w:t>
+      </w:r>
+      <w:r w:rsidR="00697FAA" w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ta med en erfaren sjuksköterska om du känner dig osäker)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B2DB32" w14:textId="77777777" w:rsidR="009979C8" w:rsidRPr="00250E8B" w:rsidRDefault="00667D65" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Det är viktigt att</w:t>
+      </w:r>
+      <w:r w:rsidR="009979C8" w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB178F" w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>dra ut CDK snabbt och därefter komprimera över instickstället. Detta för att min</w:t>
+      </w:r>
+      <w:r w:rsidR="009979C8" w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ska risken för kontamination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703F7CAE" w14:textId="10C51E84" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>En som dra</w:t>
+      </w:r>
+      <w:r w:rsidR="4E8B0EB8" w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och en som håller odlin</w:t>
+      </w:r>
+      <w:r w:rsidR="5D8F1CD6" w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>gsröret och klipper CDK’n.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Klipp av CDK- spetsen ned i röret med steril sax.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EB067E" w14:textId="42E80F3B" w:rsidR="5FABDE02" w:rsidRPr="00250E8B" w:rsidRDefault="5FABDE02" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250E8B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>OBS! Tänk på att ej vidröra och kontaminera spetsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EB2A29" w14:textId="59EA0E31" w:rsidR="49A0C4FB" w:rsidRPr="00250E8B" w:rsidRDefault="49A0C4FB" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D05774C" w14:textId="22517432" w:rsidR="49A0C4FB" w:rsidRPr="00250E8B" w:rsidRDefault="49A0C4FB" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA2B76D" w14:textId="179D8D4B" w:rsidR="49A0C4FB" w:rsidRDefault="49A0C4FB" w:rsidP="49A0C4FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4D7A92CF" w14:textId="77777777" w:rsidR="000A74F5" w:rsidRPr="000A74F5" w:rsidRDefault="000A74F5" w:rsidP="000A74F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A74F5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumentera alltid i journalen </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="000A74F5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="1E76E250" w14:textId="77777777" w:rsidR="00904760" w:rsidRDefault="00904760">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6BB87E4F" w14:textId="77777777" w:rsidR="00904760" w:rsidRDefault="00904760">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6E5B75C5" w14:textId="77777777" w:rsidR="00904760" w:rsidRDefault="00904760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1116,61 +1487,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="7380EB63" w14:textId="77777777" w:rsidR="00904760" w:rsidRDefault="00904760"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="4691FC7A" w14:textId="77777777" w:rsidR="00904760" w:rsidRDefault="00904760">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="48894786" w14:textId="77777777" w:rsidR="00904760" w:rsidRDefault="00904760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3573,51 +3944,51 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="770472682">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -3658,104 +4029,108 @@
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00203DAE"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00250E8B"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C769A"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003F048B"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F62D1"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D4414"/>
     <w:rsid w:val="004D7BA3"/>
@@ -3779,52 +4154,54 @@
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B2365"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00667D65"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00697FAA"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
@@ -3842,98 +4219,101 @@
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00904760"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009979C8"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB178F"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
@@ -3992,89 +4372,97 @@
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4662A"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F5698A"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="23D15117"/>
+    <w:rsid w:val="49A0C4FB"/>
+    <w:rsid w:val="4E8B0EB8"/>
+    <w:rsid w:val="50097C1E"/>
+    <w:rsid w:val="5D8F1CD6"/>
+    <w:rsid w:val="5FABDE02"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="76CD647E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -6868,72 +7256,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1258</Characters>
+  <Pages>2</Pages>
+  <Words>334</Words>
+  <Characters>1776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1459</CharactersWithSpaces>
+  <CharactersWithSpaces>2106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Dragning av CDK (ej tunnelerad), femoraliskateter Q Di 418</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>5</revision>
+  <revision>13</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>