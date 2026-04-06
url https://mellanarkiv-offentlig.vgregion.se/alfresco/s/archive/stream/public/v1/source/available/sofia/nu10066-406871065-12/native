--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -6,73 +6,73 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009A26D8" w:rsidP="00F35B05" w:rsidRDefault="009A26D8" w14:paraId="5C166B48" w14:textId="77777777">
+    <w:p w14:paraId="5C166B48" w14:textId="77777777" w:rsidR="009A26D8" w:rsidRDefault="009A26D8" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="009A26D8" w:rsidSect="009A26D8">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w:rsidRPr="009A26D8" w:rsidR="009A26D8" w:rsidP="009A26D8" w:rsidRDefault="009A26D8" w14:paraId="34D5375C" w14:textId="7FD4D7AA">
+    <w:p w14:paraId="34D5375C" w14:textId="7FD4D7AA" w:rsidR="009A26D8" w:rsidRPr="009A26D8" w:rsidRDefault="009A26D8" w:rsidP="009A26D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="705"/>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A26D8">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="249FC1CB" wp14:editId="11763B7D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -103,51 +103,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="003D37FD" w:rsidR="009A26D8" w:rsidP="009A26D8" w:rsidRDefault="009A26D8" w14:paraId="1FDA51A7" w14:textId="77777777">
+                          <w:p w14:paraId="1FDA51A7" w14:textId="77777777" w:rsidR="009A26D8" w:rsidRPr="003D37FD" w:rsidRDefault="009A26D8" w:rsidP="009A26D8">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
@@ -184,51 +184,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="249FC1CB">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 3" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w:rsidRPr="003D37FD" w:rsidR="009A26D8" w:rsidP="009A26D8" w:rsidRDefault="009A26D8" w14:paraId="1FDA51A7" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
@@ -274,238 +274,182 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002B4C3E" w:rsidR="009A26D8" w:rsidTr="35288F80" w14:paraId="530B03C4" w14:textId="77777777">
+      <w:tr w:rsidR="009A26D8" w:rsidRPr="002B4C3E" w14:paraId="530B03C4" w14:textId="77777777" w:rsidTr="35288F80">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B4C3E" w:rsidR="009A26D8" w:rsidP="002B4C3E" w:rsidRDefault="009A26D8" w14:paraId="72B98AB4" w14:textId="1DB4017B">
+          <w:p w14:paraId="72B98AB4" w14:textId="1DB4017B" w:rsidR="009A26D8" w:rsidRPr="002B4C3E" w:rsidRDefault="009A26D8" w:rsidP="002B4C3E">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_1314629194" w:id="1"/>
-[...2 lines deleted...]
-            <w:bookmarkStart w:name="_Toc160622624" w:id="4"/>
+            <w:bookmarkStart w:id="1" w:name="_1314629194"/>
+            <w:bookmarkStart w:id="2" w:name="Rubrik"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc160621956"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc160622624"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidR="009A26D8">
-[...9 lines deleted...]
-              <w:t>Sendoxaninduktion</w:t>
+            <w:r>
+              <w:t>Vasculitbehandling med Sendoxaninduktion</w:t>
             </w:r>
             <w:r w:rsidR="10811138">
-              <w:rPr/>
               <w:t xml:space="preserve"> (Q Di 717)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="002B4C3E" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="008D3FD2" w14:paraId="75979E17" w14:textId="322137C6">
+    <w:p w14:paraId="75979E17" w14:textId="5239C854" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc160621957"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc160622625"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002B4C3E">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B4C3E" w:rsidR="41F3665D">
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="5845D7A0" w14:textId="7280F05D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> utgår.</w:t>
+    <w:p w14:paraId="2A1163E9" w14:textId="6A79803E" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00CF6DCF" w:rsidP="00CF6DCF">
+      <w:r>
+        <w:t xml:space="preserve">Ingen justering i denna version. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="2A1163E9" w14:textId="6BEC6BF2">
-[...33 lines deleted...]
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="3AB12DA6" w14:textId="316CDE33">
+    <w:p w14:paraId="3AB12DA6" w14:textId="316CDE33" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="750296BD" w14:textId="73CBEC44">
+    <w:p w14:paraId="750296BD" w14:textId="73CBEC44" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="-20" w:right="-20"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc160621958" w:id="7"/>
-      <w:bookmarkStart w:name="_Toc160622626" w:id="8"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc160621958"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc160622626"/>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1298107987"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="00242929" w:rsidRDefault="00242929" w14:paraId="12218F65" w14:textId="5C724438">
+        <w:p w14:paraId="12218F65" w14:textId="5C724438" w:rsidR="00242929" w:rsidRDefault="00242929">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="00242929" w14:paraId="7FC91621" w14:textId="698EBC53">
+        <w:p w14:paraId="7FC91621" w14:textId="698EBC53" w:rsidR="008F021E" w:rsidRDefault="00242929">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622624">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622624" w:history="1">
+            <w:r w:rsidR="008F021E" w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vasculitbehandling med Sendoxaninduktion</w:t>
             </w:r>
             <w:r w:rsidR="008F021E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="008F021E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="008F021E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -519,4034 +463,3454 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="008F021E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008F021E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="008F021E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="6062F86E" w14:textId="143B6D4F">
+        <w:p w14:paraId="6062F86E" w14:textId="143B6D4F" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622625">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622625" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förändringar sedan föregående version</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622625 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="4FE18B52" w14:textId="69CD1514">
+        <w:p w14:paraId="4FE18B52" w14:textId="69CD1514" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622626">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622626" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Innehållsförteckning</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622626 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="1AAAB031" w14:textId="704E7A7C">
+        <w:p w14:paraId="1AAAB031" w14:textId="704E7A7C" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622627">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622627" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund och syfte</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622627 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="213614C1" w14:textId="711F474E">
+        <w:p w14:paraId="213614C1" w14:textId="711F474E" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622628">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622628" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622628 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="32C6F87F" w14:textId="1B569F9F">
+        <w:p w14:paraId="32C6F87F" w14:textId="1B569F9F" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622629">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622629" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Behandlingsdag</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622629 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="1637E573" w14:textId="202CF265">
+        <w:p w14:paraId="1637E573" w14:textId="202CF265" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622630">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622630" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Profylax</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622630 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="796A20ED" w14:textId="06499F9E">
+        <w:p w14:paraId="796A20ED" w14:textId="06499F9E" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622631">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622631" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Behandling</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622631 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="777E0E1E" w14:textId="15B8A48D">
+        <w:p w14:paraId="777E0E1E" w14:textId="15B8A48D" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622632">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622632" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inför hemgång från mottagningen</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622632 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="39F09600" w14:textId="13338B5B">
+        <w:p w14:paraId="39F09600" w14:textId="13338B5B" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622633">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622633" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Källförteckning</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622633 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008F021E" w:rsidRDefault="005F1827" w14:paraId="5DB756A4" w14:textId="68E13413">
+        <w:p w14:paraId="5DB756A4" w14:textId="68E13413" w:rsidR="008F021E" w:rsidRDefault="008F021E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc160622634">
-            <w:r w:rsidRPr="00091EEC" w:rsidR="008F021E">
+          <w:hyperlink w:anchor="_Toc160622634" w:history="1">
+            <w:r w:rsidRPr="00091EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Beställningsblankett Cyclofosfamid (Sendoxan)</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160622634 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="008F021E">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00242929" w:rsidRDefault="00242929" w14:paraId="2C86C785" w14:textId="5D83A6D8">
+        <w:p w14:paraId="2C86C785" w14:textId="5D83A6D8" w:rsidR="00242929" w:rsidRDefault="00242929">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="00536A5A" w14:paraId="50143A46" w14:textId="1CCCA879">
+    <w:p w14:paraId="50143A46" w14:textId="1CCCA879" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="1F09A83C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002B4C3E" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="6F053E68" w14:textId="23CC51D5">
+    <w:p w14:paraId="6F053E68" w14:textId="23CC51D5" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc160621959" w:id="9"/>
-      <w:bookmarkStart w:name="_Toc160622627" w:id="10"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc160621959"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc160622627"/>
       <w:r w:rsidRPr="002B4C3E">
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="002B4C3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="156DC23C" w14:textId="3F50E912">
+    <w:p w14:paraId="156DC23C" w14:textId="3F50E912" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">Att på ett korrekt sätt ordinera och </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (Sendoxan).</w:t>
+        <w:t>Att på ett korrekt sätt ordinera och administera Cyklofosmamid (Sendoxan).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="12CC19CC" w14:textId="746E7344">
+    <w:p w14:paraId="12CC19CC" w14:textId="746E7344" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B4C3E" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="630B5BCA" w14:textId="621FCA59">
+    <w:p w14:paraId="630B5BCA" w14:textId="621FCA59" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc160621960" w:id="11"/>
-      <w:bookmarkStart w:name="_Toc160622628" w:id="12"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc160621960"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc160622628"/>
       <w:r w:rsidRPr="002B4C3E">
         <w:t>Förberedelser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00F0127F" w:rsidRDefault="41F3665D" w14:paraId="2E3EDF89" w14:textId="0433D9C7">
+    <w:p w14:paraId="2E3EDF89" w14:textId="0433D9C7" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="00F0127F">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Inför behandlingsstart</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="36810DED" w14:textId="1F92AF34">
+    <w:p w14:paraId="36810DED" w14:textId="1F92AF34" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">Screening för </w:t>
-[...15 lines deleted...]
-        <w:t>-test respektive graviditets-test. Behov av vaccination eller vaccinationsplan?</w:t>
+        <w:t>Screening för Hep B &amp; C, samt HIV. I förekommande fall quantiferon-test respektive graviditets-test. Behov av vaccination eller vaccinationsplan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="4C5E3D46" w14:textId="3AA24ECC">
+    <w:p w14:paraId="4C5E3D46" w14:textId="3AA24ECC" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t>PAL/ MÖL ordinerar kortison och plan för nedtrappning, se nedan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="6D828D75" w14:textId="40F364F0">
+    <w:p w14:paraId="6D828D75" w14:textId="40F364F0" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t>PAL/ MÖL informerar patienten om behandling (OBS! Info om fertilitet!).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="482973E5" w14:textId="030E80D3">
+    <w:p w14:paraId="482973E5" w14:textId="030E80D3" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">PAL/ MÖL skriver </w:t>
-[...15 lines deleted...]
-        <w:t>-Ad-set</w:t>
+        <w:t>PAL/ MÖL skriver cytostatikarekvisition med preliminär dos Sendoxan (blandas i 500 ml NaCl), ange aggregat: Cyt-Ad-set</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="5CA41233" w14:textId="767AC36C">
+    <w:p w14:paraId="5CA41233" w14:textId="767AC36C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>Ssk</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> i Uddevalla 010-435 73 30</w:t>
+        <w:t>Ssk faxar cytostatikarekvisitionen till cytostatikaapoteket i Uddevalla 010-435 73 30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="50907F48" w14:textId="622260F3">
+    <w:p w14:paraId="50907F48" w14:textId="622260F3" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>Ssk</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> kallar patienten och planerar provtagning.</w:t>
+        <w:t>Ssk kallar patienten och planerar provtagning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="0BACDD9A" w14:textId="395F8C16">
+    <w:p w14:paraId="0BACDD9A" w14:textId="395F8C16" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>Förprover</w:t>
-[...19 lines deleted...]
-        <w:t>, p- glukos) svar till PAL/ MÖL</w:t>
+        <w:t>Förprover 2 dagar före behandling (ABS, diff, CRP, elstatus, p- glukos) svar till PAL/ MÖL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="27EE58AA" w14:textId="66BD7F9B">
+    <w:p w14:paraId="27EE58AA" w14:textId="66BD7F9B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">PAL/ MÖL bekräftar dosen till </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> om prover ok</w:t>
+        <w:t>PAL/ MÖL bekräftar dosen till ssk om prover ok</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="2FA2ED47" w14:textId="02A2E69B">
+    <w:p w14:paraId="2FA2ED47" w14:textId="02A2E69B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>Ssk</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (0104350881)</w:t>
+        <w:t>Ssk ringer cytostatikaapoteket i Uddevalla och dosbekräftar (0104350881)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="74218C63" w14:textId="6DF91E4C">
+    <w:p w14:paraId="74218C63" w14:textId="6DF91E4C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>Sendoxanet</w:t>
-[...7 lines deleted...]
-        <w:t>njur</w:t>
+        <w:t>Sendoxanet skickas till njur</w:t>
       </w:r>
       <w:r w:rsidR="00AF528F">
         <w:t>sviks</w:t>
       </w:r>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>mottagningen</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> före behandlingen (hållbarhet 72 timmar efter tillredning på apoteket, med påkopplat aggregat)</w:t>
+        <w:t>mottagningen före behandlingen (hållbarhet 72 timmar efter tillredning på apoteket, med påkopplat aggregat)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="76BF5679" w14:textId="2DD10288">
+    <w:p w14:paraId="76BF5679" w14:textId="2DD10288" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B4C3E" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="6E650506" w14:textId="14605BC5">
+    <w:p w14:paraId="6E650506" w14:textId="14605BC5" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc160621961" w:id="13"/>
-      <w:bookmarkStart w:name="_Toc160622629" w:id="14"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc160621961"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc160622629"/>
       <w:r w:rsidRPr="002B4C3E">
         <w:t>Behandlingsdag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="4F2A48C5" w14:textId="683A11BC">
+    <w:p w14:paraId="4F2A48C5" w14:textId="683A11BC" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:r w:rsidRPr="1F09A83C">
         <w:t>Fråga om patienten har någon aktuell infektion, avvakta i så fall med att starta behandlingen och rådgör med läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="00AF528F" w14:paraId="0E768ECD" w14:textId="613F8592">
+    <w:p w14:paraId="0E768ECD" w14:textId="613F8592" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00AF528F" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Urintestremsa</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F09A83C" w:rsidR="41F3665D">
-[...8 lines deleted...]
-        <w:t>, om prov äldre än 2 veckor</w:t>
+      <w:r w:rsidR="41F3665D" w:rsidRPr="1F09A83C">
+        <w:t>, sediment, vikt, blodtryck, ANCA (MPO eller PR3, det som varit posvt, om prov äldre än 2 veckor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="7F724150" w14:textId="4FBFD605">
+    <w:p w14:paraId="7F724150" w14:textId="4FBFD605" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">Sätt </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 8mg långsamt iv mot illamående</w:t>
+        <w:t>Sätt venflon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="5159B456" w14:textId="434791C9">
+    <w:p w14:paraId="1D1D767F" w14:textId="55F5D74B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Ge Ondansetron 8mg långsamt iv mot illamående</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5159B456" w14:textId="434791C9" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:lastRenderedPageBreak/>
         <w:t>Koppla Sendoxan (ska vara blandat av apoteket i 500ml NaCl), infusionstid 1,5 timmar, allergisk reaktion är sällsynt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="00F07E93" w14:paraId="1F18E680" w14:textId="3DFB1CF1">
+    <w:p w14:paraId="1F18E680" w14:textId="3DFB1CF1" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00F07E93" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Hantering av läkemedel</w:t>
       </w:r>
       <w:r w:rsidR="009E55AF">
         <w:t xml:space="preserve"> enligt befintlig rutin, cytostatikahantering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="00536A5A" w14:paraId="7890DEAB" w14:textId="5F2F87F9">
+    <w:p w14:paraId="7890DEAB" w14:textId="5F2F87F9" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002B4C3E" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="233F9366" w14:textId="55B15CD2">
+    <w:p w14:paraId="233F9366" w14:textId="55B15CD2" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc160621962" w:id="15"/>
-      <w:bookmarkStart w:name="_Toc160622630" w:id="16"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc160621962"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc160622630"/>
       <w:r w:rsidRPr="002B4C3E">
         <w:t>Profylax</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="3CD89C24" w14:textId="7DBF5218">
+    <w:p w14:paraId="3CD89C24" w14:textId="7DBF5218" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">PAL/ MÖL skriver recept på tablett </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1-2 ggr/d vid behov mot illamående första dygnen efter behandling)</w:t>
+        <w:t>PAL/ MÖL skriver recept på tablett Ondansetron 4mg (1-2 tabl 1-2 ggr/d vid behov mot illamående första dygnen efter behandling)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="6A4110F3" w14:textId="6BF7CE3C">
+    <w:p w14:paraId="6A4110F3" w14:textId="6BF7CE3C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">Tablett </w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> cystit. </w:t>
+        <w:t xml:space="preserve">Tablett Uromitexan 1 tablett kan ges före cycklofosfamide och 4 resp 8 timmar efter given dos. Ge Uromitexan (Mesna) motsvarande 33% av cyklofosfamid-dosen per os vid varje dostillfälle. Förebygger urinvägstoxicitet av Sendoxan, OBS att Mesna har vanlig biverkan iform av “dålig smak I munnen” och illamående. Interaktion med Waran.  Mesna kan uteslutas om man kan tillgodose hög diures. Finns experimentella studier där man sett att dexmetason skyddar mot hemorragisk cystit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="250A3D64" w14:textId="4EFC6172">
+    <w:p w14:paraId="250A3D64" w14:textId="4EFC6172" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>Bactrim</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> och under 3 månader efter sista pulsen (Skånekompendiet).</w:t>
+        <w:t>Bactrim 400/80 mg 1 tablett 3 dagar/ vecka under tiden de står på cyklofosfamide och under 3 månader efter sista pulsen (Skånekompendiet).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="0C568A49" w14:textId="41208EA5">
+    <w:p w14:paraId="0C568A49" w14:textId="41208EA5" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> mg/ dag</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Omeprazol tills prednisolon är &lt;15 mg/ dag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="6CB051AC" w14:textId="31985C91">
+    <w:p w14:paraId="6CB051AC" w14:textId="31985C91" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>Nystatin</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> är under 15 mg/ dag (Skånekompendiet). </w:t>
+        <w:t xml:space="preserve">Nystatin tills prednisolone är under 15 mg/ dag (Skånekompendiet). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00536A5A" w:rsidP="002B4C3E" w:rsidRDefault="41F3665D" w14:paraId="2980E02B" w14:textId="51A35A66">
+    <w:p w14:paraId="2980E02B" w14:textId="51A35A66" w:rsidR="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t>Överväg osteoporosprofylax</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00AF528F" w:rsidP="002B4C3E" w:rsidRDefault="00AF528F" w14:paraId="1DF9348E" w14:textId="251A356A">
+    <w:p w14:paraId="1DF9348E" w14:textId="251A356A" w:rsidR="00AF528F" w:rsidRPr="00536A5A" w:rsidRDefault="00AF528F" w:rsidP="002B4C3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Hantering av läkemed</w:t>
       </w:r>
       <w:r w:rsidR="0002081F">
         <w:t xml:space="preserve">let, se rutin cytostatikahantering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="03924B0F" w14:textId="646EC0BE">
+    <w:p w14:paraId="03924B0F" w14:textId="646EC0BE" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="12FED9AC" w14:textId="37501CA1">
+    <w:p w14:paraId="12FED9AC" w14:textId="37501CA1" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="1B65963C" w14:textId="1D4B4ABE">
+    <w:p w14:paraId="1B65963C" w14:textId="1D4B4ABE" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="1C1AB839" w14:textId="2BF3F086">
+    <w:p w14:paraId="1C1AB839" w14:textId="2BF3F086" w:rsidR="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D3130" w:rsidP="1F09A83C" w:rsidRDefault="004D3130" w14:paraId="6517239B" w14:textId="77777777">
+    <w:p w14:paraId="6517239B" w14:textId="77777777" w:rsidR="004D3130" w:rsidRDefault="004D3130" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D3130" w:rsidP="1F09A83C" w:rsidRDefault="004D3130" w14:paraId="674BF2C1" w14:textId="77777777">
+    <w:p w14:paraId="674BF2C1" w14:textId="77777777" w:rsidR="004D3130" w:rsidRDefault="004D3130" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D3130" w:rsidP="1F09A83C" w:rsidRDefault="004D3130" w14:paraId="68E97E29" w14:textId="77777777">
+    <w:p w14:paraId="68E97E29" w14:textId="77777777" w:rsidR="004D3130" w:rsidRDefault="004D3130" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D3130" w:rsidP="1F09A83C" w:rsidRDefault="004D3130" w14:paraId="0A7B5FAA" w14:textId="77777777">
+    <w:p w14:paraId="0A7B5FAA" w14:textId="77777777" w:rsidR="004D3130" w:rsidRDefault="004D3130" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D3130" w:rsidP="1F09A83C" w:rsidRDefault="004D3130" w14:paraId="54CAD226" w14:textId="77777777">
+    <w:p w14:paraId="54CAD226" w14:textId="77777777" w:rsidR="004D3130" w:rsidRDefault="004D3130" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D3130" w:rsidP="1F09A83C" w:rsidRDefault="004D3130" w14:paraId="2F5CD1A9" w14:textId="77777777">
+    <w:p w14:paraId="2F5CD1A9" w14:textId="77777777" w:rsidR="004D3130" w:rsidRDefault="004D3130" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D3130" w:rsidP="1F09A83C" w:rsidRDefault="004D3130" w14:paraId="431517EA" w14:textId="77777777">
+    <w:p w14:paraId="431517EA" w14:textId="77777777" w:rsidR="004D3130" w:rsidRDefault="004D3130" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="004D3130" w:rsidP="1F09A83C" w:rsidRDefault="004D3130" w14:paraId="0014B969" w14:textId="77777777">
+    <w:p w14:paraId="0014B969" w14:textId="77777777" w:rsidR="004D3130" w:rsidRPr="00536A5A" w:rsidRDefault="004D3130" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B3442" w:rsidP="002B3442" w:rsidRDefault="41F3665D" w14:paraId="221F9E20" w14:textId="77777777">
+    <w:p w14:paraId="221F9E20" w14:textId="77777777" w:rsidR="002B3442" w:rsidRDefault="41F3665D" w:rsidP="002B3442">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00540F6A" w:rsidP="008F021E" w:rsidRDefault="41F3665D" w14:paraId="1AEB33FF" w14:textId="498F864A">
+    <w:p w14:paraId="1AEB33FF" w14:textId="498F864A" w:rsidR="00540F6A" w:rsidRDefault="41F3665D" w:rsidP="008F021E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Toc160621963" w:id="17"/>
-      <w:bookmarkStart w:name="_Toc160622631" w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc160621963"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc160622631"/>
       <w:r w:rsidRPr="1F09A83C">
         <w:t>Behandling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="000F25C0" w:rsidRDefault="41F3665D" w14:paraId="73DD2354" w14:textId="2B08BA3B">
+    <w:p w14:paraId="73DD2354" w14:textId="2B08BA3B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="000F25C0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell 1 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="570" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2021"/>
         <w:gridCol w:w="2162"/>
         <w:gridCol w:w="1774"/>
         <w:gridCol w:w="2450"/>
       </w:tblGrid>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="65D5C192" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="65D5C192" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="16C058ED" w14:textId="5C6792CC">
+          <w:p w14:paraId="16C058ED" w14:textId="5C6792CC" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t xml:space="preserve">Tid från start </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="157C66FB" w14:textId="09E835B9">
+          <w:p w14:paraId="157C66FB" w14:textId="09E835B9" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Vecka </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="64B6EEE5" w14:textId="19EC73EA">
+          <w:p w14:paraId="64B6EEE5" w14:textId="19EC73EA" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="6E8682DB" w14:textId="1749F943">
+          <w:p w14:paraId="6E8682DB" w14:textId="1749F943" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>Prednisolon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="38DBBB81" w14:textId="5A55260A">
+          <w:p w14:paraId="38DBBB81" w14:textId="5A55260A" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="1B2855DF" w14:textId="7685DCD2">
+          <w:p w14:paraId="1B2855DF" w14:textId="7685DCD2" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>Puls nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="23ADEB19" w14:textId="34A9D7C4">
+          <w:p w14:paraId="23ADEB19" w14:textId="34A9D7C4" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="30C20F97" w14:textId="45741664">
+          <w:p w14:paraId="30C20F97" w14:textId="45741664" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>Cyklofosfamid</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="4DB76207" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="4DB76207" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="66F06A23" w14:textId="49968121">
+          <w:p w14:paraId="66F06A23" w14:textId="49968121" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="4B4988B6" w14:textId="03F04407">
+          <w:p w14:paraId="4B4988B6" w14:textId="03F04407" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>1mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="69BB66E1" w14:textId="254AAB96">
+          <w:p w14:paraId="69BB66E1" w14:textId="254AAB96" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="19C35D7C" w14:textId="1E71854D">
+          <w:p w14:paraId="19C35D7C" w14:textId="1E71854D" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="426564D4" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="426564D4" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="3F6C74D1" w14:textId="5DE551EC">
+          <w:p w14:paraId="3F6C74D1" w14:textId="5DE551EC" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="0673A3BF" w14:textId="0D818FCC">
+          <w:p w14:paraId="0673A3BF" w14:textId="0D818FCC" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>0,5 mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="265FB11C" w14:textId="4BF0948A">
+          <w:p w14:paraId="265FB11C" w14:textId="4BF0948A" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="484B902A" w14:textId="24915E7F">
+          <w:p w14:paraId="484B902A" w14:textId="24915E7F" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="62F76ADA" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="62F76ADA" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="6BDC2BA7" w14:textId="31B61C91">
+          <w:p w14:paraId="6BDC2BA7" w14:textId="31B61C91" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="318DFC6D" w14:textId="3477C6DC">
+          <w:p w14:paraId="318DFC6D" w14:textId="3477C6DC" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>0,4 mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="49B49D3B" w14:textId="44CA2D35">
+          <w:p w14:paraId="49B49D3B" w14:textId="44CA2D35" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="56DFCF9D" w14:textId="60CF1ACD">
+          <w:p w14:paraId="56DFCF9D" w14:textId="60CF1ACD" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="15AF5C6B" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="15AF5C6B" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="365C9080" w14:textId="364C5E94">
+          <w:p w14:paraId="365C9080" w14:textId="364C5E94" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="4D66AB85" w14:textId="43D2E62D">
+          <w:p w14:paraId="4D66AB85" w14:textId="43D2E62D" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>0,33 mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="7CBA5F7E" w14:textId="5D15E636">
+          <w:p w14:paraId="7CBA5F7E" w14:textId="5D15E636" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="405CC429" w14:textId="509D18D5">
+          <w:p w14:paraId="405CC429" w14:textId="509D18D5" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="74B2C907" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="74B2C907" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="628DF320" w14:textId="4D75DB28">
+          <w:p w14:paraId="628DF320" w14:textId="4D75DB28" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="2E69F3AA" w14:textId="0AEDA6FD">
+          <w:p w14:paraId="2E69F3AA" w14:textId="0AEDA6FD" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>0,25 mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="5BE81419" w14:textId="15CE4283">
+          <w:p w14:paraId="5BE81419" w14:textId="15CE4283" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="48B94254" w14:textId="6D0C6404">
+          <w:p w14:paraId="48B94254" w14:textId="6D0C6404" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="51E2A562" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="51E2A562" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="70FF6716" w14:textId="1A7EC3C4">
+          <w:p w14:paraId="70FF6716" w14:textId="1A7EC3C4" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="3CFBA643" w14:textId="0210C312">
+          <w:p w14:paraId="3CFBA643" w14:textId="0210C312" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>0,2 mg/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="0FF9D9E3" w14:textId="34A16D00">
+          <w:p w14:paraId="0FF9D9E3" w14:textId="34A16D00" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="4456D220" w14:textId="09EEC51A">
+          <w:p w14:paraId="4456D220" w14:textId="09EEC51A" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="1363F86D" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="1363F86D" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="0F7CEEA1" w14:textId="75E36E71">
+          <w:p w14:paraId="0F7CEEA1" w14:textId="75E36E71" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="57CACCFE" w14:textId="09CC6524">
+          <w:p w14:paraId="57CACCFE" w14:textId="09CC6524" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>12,5 mg/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="7F5FBE0F" w14:textId="2B2F9E69">
+          <w:p w14:paraId="7F5FBE0F" w14:textId="2B2F9E69" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="7AD5D48C" w14:textId="79FD67FD">
+          <w:p w14:paraId="7AD5D48C" w14:textId="79FD67FD" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="4B903712" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="4B903712" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="6A5E517F" w14:textId="477B436B">
+          <w:p w14:paraId="6A5E517F" w14:textId="477B436B" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="4DAB753D" w14:textId="1574EE32">
+          <w:p w14:paraId="4DAB753D" w14:textId="1574EE32" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>10 mg/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="64876113" w14:textId="69854B4E">
+          <w:p w14:paraId="64876113" w14:textId="69854B4E" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="41CE488C" w14:textId="35219655">
+          <w:p w14:paraId="41CE488C" w14:textId="35219655" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="7F914D4E" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="7F914D4E" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="6E3CA474" w14:textId="4457AACD">
+          <w:p w14:paraId="6E3CA474" w14:textId="4457AACD" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="7A74E7B7" w14:textId="0F0589B9">
+          <w:p w14:paraId="7A74E7B7" w14:textId="0F0589B9" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>7,5 mg/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="00DE391E" w14:textId="65EB4DC3">
+          <w:p w14:paraId="00DE391E" w14:textId="65EB4DC3" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="13E1AEC0" w14:textId="0706132A">
+          <w:p w14:paraId="13E1AEC0" w14:textId="0706132A" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="3767FC07" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="3767FC07" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="0E4C5785" w14:textId="078E5C6D">
+          <w:p w14:paraId="0E4C5785" w14:textId="078E5C6D" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="0E437C5B" w14:textId="781B8A94">
+          <w:p w14:paraId="0E437C5B" w14:textId="781B8A94" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>5 mg/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="6CC6F7CA" w14:textId="5F7411E3">
+          <w:p w14:paraId="6CC6F7CA" w14:textId="5F7411E3" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="3666E525" w14:textId="67707DD3">
+          <w:p w14:paraId="3666E525" w14:textId="67707DD3" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="4BC2B706" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="4BC2B706" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="3ACCA98B" w14:textId="105DCF7A">
+          <w:p w14:paraId="3ACCA98B" w14:textId="105DCF7A" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="1F747EC4" w14:textId="3D5BC836">
+          <w:p w14:paraId="1F747EC4" w14:textId="3D5BC836" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>5 mg/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="667C54A3" w14:textId="16DFC9EC">
+          <w:p w14:paraId="667C54A3" w14:textId="16DFC9EC" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="1FAF0902" w14:textId="75EA076C">
+          <w:p w14:paraId="1FAF0902" w14:textId="75EA076C" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:ind w:left="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:t>15mg/kg iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00540F6A" w:rsidRDefault="41F3665D" w14:paraId="7F518595" w14:textId="71860D63">
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="7F518595" w14:textId="71860D63" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="00540F6A">
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>Maxdos</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> är 1200mg per puls. </w:t>
+        <w:t xml:space="preserve">Maxdos Cyklofosfamide är 1200mg per puls. </w:t>
       </w:r>
       <w:r w:rsidR="008D3FD2">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">Vid nedsatt njurfunktion dosera enligt tabell 2 nedan. Vid </w:t>
-[...31 lines deleted...]
-        <w:t>/ dag).</w:t>
+        <w:t>Vid nedsatt njurfunktion dosera enligt tabell 2 nedan. Vid ålder &gt; 75 år inled med Prednisolon 0,75mg/ kg, därefter enligt ovan (Maxdos 60 mg Prednisolon/ dag).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="000F25C0" w:rsidRDefault="41F3665D" w14:paraId="0ABCA02E" w14:textId="581A8794">
+    <w:p w14:paraId="0ABCA02E" w14:textId="581A8794" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="000F25C0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Tabell 2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="555" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4228"/>
         <w:gridCol w:w="4652"/>
       </w:tblGrid>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="27224C61" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="27224C61" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="7808C1DB" w14:textId="29D00C52">
+          <w:p w14:paraId="7808C1DB" w14:textId="29D00C52" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:before="1"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>eGFR ml/min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4652" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="4D9B173A" w14:textId="60F4A9E4">
+          <w:p w14:paraId="4D9B173A" w14:textId="60F4A9E4" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:before="1"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sendoxan mg/kg (max 1200mg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="4E69416C" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="4E69416C" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="004BA4B8" w14:textId="41D8B739">
+          <w:p w14:paraId="004BA4B8" w14:textId="41D8B739" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>&gt;60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4652" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="3A1E5990" w14:textId="5A0EA86F">
+          <w:p w14:paraId="3A1E5990" w14:textId="5A0EA86F" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="4E02E14E" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="4E02E14E" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="4DA7117D" w14:textId="235FE09E">
+          <w:p w14:paraId="4DA7117D" w14:textId="235FE09E" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>31-60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4652" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="6D8978B5" w14:textId="599056D6">
+          <w:p w14:paraId="6D8978B5" w14:textId="599056D6" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="7E4909FC" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="7E4909FC" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="7ECC9206" w14:textId="52B8FFD9">
+          <w:p w14:paraId="7ECC9206" w14:textId="52B8FFD9" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4652" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="7E196565" w14:textId="4AE18102">
+          <w:p w14:paraId="7E196565" w14:textId="4AE18102" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="7A13E294" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="7A13E294" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="178AF9D4" w14:textId="5A3B6DF2">
+          <w:p w14:paraId="178AF9D4" w14:textId="5A3B6DF2" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>&lt;15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4652" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="2B287F89" w14:textId="2304F3E9">
+          <w:p w14:paraId="2B287F89" w14:textId="2304F3E9" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="15ED9074" w14:textId="553DEF4D">
+    <w:p w14:paraId="15ED9074" w14:textId="553DEF4D" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="4F07E175" w14:textId="161DB755">
+    <w:p w14:paraId="4F07E175" w14:textId="161DB755" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ta även hänsyn till ålder och infektionskänslighet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D111B" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="6E9953AB" w14:textId="3B4D1C7D">
+    <w:p w14:paraId="6E9953AB" w14:textId="3B4D1C7D" w:rsidR="00536A5A" w:rsidRPr="009D111B" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc160621964" w:id="19"/>
-      <w:bookmarkStart w:name="_Toc160622632" w:id="20"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc160621964"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc160622632"/>
       <w:r w:rsidRPr="009D111B">
         <w:t>Inför hemgång från mottagningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="44666756" w14:textId="0A11F397">
+    <w:p w14:paraId="44666756" w14:textId="0A11F397" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">Patientinformation ”Till Dig som fått </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> på njurmottagningen” (första gången)</w:t>
+        <w:t>Patientinformation ”Till Dig som fått Sendoxandropp på njurmottagningen” (första gången)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="7C01EA7F" w14:textId="6A3FB0EE">
+    <w:p w14:paraId="7C01EA7F" w14:textId="6A3FB0EE" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">Provtagningsremisser för ABS, </w:t>
-[...15 lines deleted...]
-        <w:t>, urea, albumin, leverstatus, p-glukos, efter 10 dagar</w:t>
+        <w:t>Provtagningsremisser för ABS, diff, CRP, krea, urea, albumin, leverstatus, p-glukos, efter 10 dagar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="428728E1" w14:textId="651E73B4">
+    <w:p w14:paraId="428728E1" w14:textId="651E73B4" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t>Kallelse till nästa behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="00536A5A" w14:paraId="1BFE8A08" w14:textId="46F9D986">
+    <w:p w14:paraId="1BFE8A08" w14:textId="46F9D986" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="009D111B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="1BE7C26C" w14:textId="2BBE9BB6">
+    <w:p w14:paraId="1BE7C26C" w14:textId="2BBE9BB6" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Inför nästa dos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="0C6022F6" w14:textId="4E019250">
+    <w:p w14:paraId="0C6022F6" w14:textId="4E019250" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:r w:rsidRPr="1F09A83C">
         <w:t>Dosjustering beroende på LPK 10 dagar efter behandling:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1065" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4047"/>
         <w:gridCol w:w="4141"/>
       </w:tblGrid>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="511FF5CB" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="511FF5CB" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4047" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="159EDD26" w14:textId="3181647F">
+          <w:p w14:paraId="159EDD26" w14:textId="3181647F" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LPK nadir 2-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4141" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="2CF7492C" w14:textId="0797F586">
+          <w:p w14:paraId="2CF7492C" w14:textId="0797F586" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:before="2" w:after="0"/>
               <w:ind w:left="107" w:right="244"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>vänta</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> Sendoxan med 25 %</w:t>
+              <w:t>vänta med nästa puls tills LPK &gt;4, reducera Sendoxan med 25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F09A83C" w:rsidTr="1F09A83C" w14:paraId="32FFFF5C" w14:textId="77777777">
+      <w:tr w:rsidR="1F09A83C" w14:paraId="32FFFF5C" w14:textId="77777777" w:rsidTr="1F09A83C">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4047" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="171A2D40" w14:textId="73070595">
+          <w:p w14:paraId="171A2D40" w14:textId="73070595" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="107" w:right="-20"/>
             </w:pPr>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LPK nadir 1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4141" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="1F09A83C" w:rsidP="1F09A83C" w:rsidRDefault="1F09A83C" w14:paraId="7C0A420C" w14:textId="6CCBCCD2">
+          <w:p w14:paraId="7C0A420C" w14:textId="6CCBCCD2" w:rsidR="1F09A83C" w:rsidRDefault="1F09A83C" w:rsidP="1F09A83C">
             <w:pPr>
               <w:spacing w:before="2" w:after="0"/>
               <w:ind w:left="107" w:right="244"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1F09A83C">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>vänta</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> Sendoxan med 40 %</w:t>
+              <w:t>vänta med nästa puls tills LPK &gt;4, reducera Sendoxan med 40 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="5B508787" w14:textId="7826814A">
+    <w:p w14:paraId="5B508787" w14:textId="7826814A" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:spacing w:before="10" w:after="160"/>
         <w:ind w:left="2676" w:right="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="3C9CC74C" w14:textId="7EAC0750">
+    <w:p w14:paraId="3C9CC74C" w14:textId="7EAC0750" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:r w:rsidRPr="1F09A83C">
         <w:t>Behandlingen behöver individualiseras beroende på aktivitetstecken, ANCA-nivå och biverkningar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="5B6B6550" w14:textId="6F73155C">
+    <w:p w14:paraId="5B6B6550" w14:textId="6F73155C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D111B" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="11EAD8A4" w14:textId="4984D006">
+    <w:p w14:paraId="11EAD8A4" w14:textId="4984D006" w:rsidR="00536A5A" w:rsidRPr="009D111B" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc160621965" w:id="21"/>
-      <w:bookmarkStart w:name="_Toc160622633" w:id="22"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc160621965"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc160622633"/>
       <w:r w:rsidRPr="009D111B">
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="20B73B52" w14:textId="1EFF8429">
+    <w:p w14:paraId="20B73B52" w14:textId="1EFF8429" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="1AAABA33" w14:textId="6B7D8FB3">
+    <w:p w14:paraId="1AAABA33" w14:textId="6B7D8FB3" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:r w:rsidRPr="1F09A83C">
-        <w:t xml:space="preserve">Vårdprogram för systemisk </w:t>
-[...15 lines deleted...]
-        <w:t>, Region Skåne</w:t>
+        <w:t>Vårdprogram för systemisk vaskulit Systemisk Vaskulit, Region Skåne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="4772D2AD" w14:textId="2531FB0D">
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="4772D2AD" w14:textId="2531FB0D" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:r w:rsidRPr="1F09A83C">
         <w:t>UpToDate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="7E36FC5D" w14:textId="36C3DA5E">
+    <w:p w14:paraId="7E36FC5D" w14:textId="36C3DA5E" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:r w:rsidRPr="1F09A83C">
         <w:t>KDIGO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="005F1827" w14:paraId="0F64A58B" w14:textId="253E48E2">
+    <w:p w14:paraId="0F64A58B" w14:textId="253E48E2" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="1F09A83C" w:rsidR="41F3665D">
+        <w:r w:rsidRPr="1F09A83C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
-          <w:t xml:space="preserve">Länk till </w:t>
+          <w:t>Länk till European Vasculitis Society</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="1F09A83C" w:rsidR="41F3665D">
+      <w:r w:rsidRPr="1F09A83C">
         <w:t>, sid.9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="4B7DB7F8" w14:textId="40EFE9AE">
+    <w:p w14:paraId="4B7DB7F8" w14:textId="40EFE9AE" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="-20" w:right="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="2781ECCF" w14:textId="3EA931C6">
+    <w:p w14:paraId="2781ECCF" w14:textId="3EA931C6" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="-20" w:right="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="2D992E99" w14:textId="035F8601">
+    <w:p w14:paraId="2D992E99" w14:textId="035F8601" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="-20" w:right="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="31AE6054" w14:textId="27F8B5C6">
+    <w:p w14:paraId="31AE6054" w14:textId="27F8B5C6" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="07CE759D" w14:textId="6DBFEA00">
+    <w:p w14:paraId="07CE759D" w14:textId="6DBFEA00" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D111B" w:rsidR="00536A5A" w:rsidP="009D111B" w:rsidRDefault="41F3665D" w14:paraId="6EB2D86D" w14:textId="1A85F264">
+    <w:p w14:paraId="6EB2D86D" w14:textId="1A85F264" w:rsidR="00536A5A" w:rsidRPr="009D111B" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc160621966" w:id="23"/>
-      <w:bookmarkStart w:name="_Toc160622634" w:id="24"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc160621966"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc160622634"/>
       <w:r w:rsidRPr="009D111B">
         <w:lastRenderedPageBreak/>
         <w:t>Beställningsblankett Cyclofosfamid (Sendoxan)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="1F09A83C" w:rsidRDefault="41F3665D" w14:paraId="18F62AEF" w14:textId="36B73284">
+    <w:p w14:paraId="18F62AEF" w14:textId="36B73284" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00C9696F" w:rsidRDefault="00C9696F" w14:paraId="76B9F95B" w14:textId="62DDBD4B">
+    <w:p w14:paraId="76B9F95B" w14:textId="62DDBD4B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00C9696F" w:rsidP="00C9696F">
       <w:pPr>
         <w:ind w:left="-20"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B721F4B" wp14:editId="5CE546E6">
             <wp:extent cx="5046594" cy="7357403"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="7" name="Bildobjekt 7" descr="C:\Users\chrjy\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\20140528102803718.tif"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="image3.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5055872" cy="7370930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="009A26D8">
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="009A26D8">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00110AE3" w:rsidRDefault="00110AE3" w14:paraId="16ACCAF2" w14:textId="77777777">
+    <w:p w14:paraId="7F08852E" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00110AE3" w:rsidRDefault="00110AE3" w14:paraId="559B6027" w14:textId="77777777">
+    <w:p w14:paraId="2A6D8960" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00110AE3" w:rsidRDefault="00110AE3" w14:paraId="47B9FF04" w14:textId="77777777">
+    <w:p w14:paraId="5FD36C6D" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
+      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bildobjekt 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -4579,313 +3943,313 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00110AE3" w:rsidRDefault="00110AE3" w14:paraId="52F549F7" w14:textId="77777777"/>
+    <w:p w14:paraId="1DBD3642" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00110AE3" w:rsidRDefault="00110AE3" w14:paraId="14E23D32" w14:textId="77777777">
+    <w:p w14:paraId="2474AEEC" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00110AE3" w:rsidRDefault="00110AE3" w14:paraId="60FBD0C8" w14:textId="77777777">
+    <w:p w14:paraId="371A9226" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
+    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -4921,4798 +4285,4798 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0118F1CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1AC6974"/>
     <w:lvl w:ilvl="0" w:tplc="F68E71E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="50CAED34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="77043C18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="ED161F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A9CA5EB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="68449910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="89924DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C4EAE53C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D95C56C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D765D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18DE8476"/>
     <w:lvl w:ilvl="0" w:tplc="3D6EFB1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3F841E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F95831AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A32C571A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="156E6E42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="72E0972C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DA0ED5F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1AB87270">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9D4CD766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="108A6B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1CAF696"/>
     <w:lvl w:ilvl="0" w:tplc="7CD0D8AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A26D484">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="637A9AF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CA885BCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BF14DE10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C9A8C492">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AA3EB574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AEAEB9BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3F503072">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14F0FCC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28F0E530"/>
     <w:lvl w:ilvl="0" w:tplc="24D8D8D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C9E47F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4094DC3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="ACACF660">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8C74C0EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F0B64108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2506AC78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1DB035B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA5C33F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C063579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E77E5D4E"/>
     <w:lvl w:ilvl="0" w:tplc="E27C5D82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DA5C9C7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B2641A18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8DC6790E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9FC4D10E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9E54A940">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="918C32EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E0408E5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EF5E81AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2EA4C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A3C433E"/>
     <w:lvl w:ilvl="0" w:tplc="1E724AA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="47085F84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D4D6CB34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FD4873FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2EA4D720">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="84E0FB18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7F58E2C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0AE2D4EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="05909DC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD81D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82CC6AE"/>
     <w:lvl w:ilvl="0" w:tplc="9C1C847C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FC481D64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EFF2BF6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="59FEC0B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="94B2F188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A6CE9EE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1C6E2336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="48F66522">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4ABEEC1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25240872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0386EE2"/>
     <w:lvl w:ilvl="0" w:tplc="5A5CF202">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8D82724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FB58F700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6512D558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="417A32AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3F26044E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8DA2E1F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C12AFF6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87404AD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29CE3065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9A44E46"/>
     <w:lvl w:ilvl="0" w:tplc="22CC5A26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D256B71C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="259404C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="908E1048">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DE5CFBEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="65AC072E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B3684D10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F56001B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C91CF06C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E7A2E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42FAD4A2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="2011"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3499CF39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8318B702"/>
     <w:lvl w:ilvl="0" w:tplc="4148C79C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="31AC1212">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A0E87D26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AACCC830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4C42FD1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FA5EA910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6E0A05C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5D7A993A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C100D054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A5C5AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADCCF41A"/>
     <w:lvl w:ilvl="0" w:tplc="08BA4332">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59F4523C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="60A4E8E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9F422D20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="98824378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B20C17C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C0CCDF58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BA04D5DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F55A46FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4616E54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBE028D8"/>
     <w:lvl w:ilvl="0" w:tplc="573AB7B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1E643DB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1FA20666">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BC4423D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6EA4E5C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="AD924200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="58366AAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="76A65AB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="31E0D75C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B776E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="735635AA"/>
     <w:lvl w:ilvl="0" w:tplc="23026152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="216CA13C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2AE2A354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="71DA39A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="219E32DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B060007A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8970F6DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="90AC7B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10AA8C8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BB25888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEC21212"/>
     <w:lvl w:ilvl="0" w:tplc="A4F4A8F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90E085FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3A10F380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="253CBCC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CBAC028A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EB92F376">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7BD403F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7B669618">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BE426D7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5505F787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1C60672"/>
     <w:lvl w:ilvl="0" w:tplc="C7A21338">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B69279B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5874BEF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6D3E4200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="683C67C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C2C46922">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D0DC326E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="31EC8EF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="97307BE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="551C0FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54989DCA"/>
     <w:lvl w:ilvl="0" w:tplc="D8606358">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB7C4E52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2604AEB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4C1C2A90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="339064E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="982A03C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6A467644">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6C9E72BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B4DE360E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58EAAC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0482B1C"/>
     <w:lvl w:ilvl="0" w:tplc="523C37BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4B1E3F3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="59FA5018">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F8661BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="98B6F924">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="96744EC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8484332E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FD5694A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9A148E9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B43AC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="167E2902"/>
     <w:lvl w:ilvl="0" w:tplc="B0AE86E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D554B51C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8C24C034">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3D9ACDAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="01800828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5A0CDC2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C102E176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2F4A8DCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FBAEEB6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CE80FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A81CB6C8"/>
     <w:lvl w:ilvl="0" w:tplc="B5F89548">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="960CF712">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="06A8A070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6BD2E600">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="38C083CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4814B96A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B45A59E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6F2082AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A886B078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66BB7422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFAE2DF8"/>
     <w:lvl w:ilvl="0" w:tplc="DF3452FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2CA405F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0806DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7DDE28EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A6BC1842">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0FE4F7A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F68E6D90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9AF09876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="559A8CF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="784EEB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B003CAA"/>
     <w:lvl w:ilvl="0" w:tplc="D90E9D18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="07603A36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="97A66814">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4D5C4A92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="236A269C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7B68CB08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8FAE6FB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="35B2665E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9F2E1D44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB65DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09601BF6"/>
     <w:lvl w:ilvl="0" w:tplc="EDB859D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04FEC594">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="70EED346">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D8D4BFA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F24CE6F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0E145F3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CD70BCCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BC22DD18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="60587EF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D2635C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CEE1580"/>
     <w:lvl w:ilvl="0" w:tplc="13841F72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D598DECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="070CC1C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="88580852">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="817E55FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EB441B84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D6145472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2814D2AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A686FBC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="91097876">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1559129557">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="20211669">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1174539497">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1465656074">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="83302216">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="621036495">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1466191210">
@@ -9805,70 +9169,69 @@
   <w:num w:numId="37" w16cid:durableId="207382193">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1896353908">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1501462284">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1409502897">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="456685676">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="150174790">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1361318245">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="119"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -9939,50 +9302,51 @@
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00242929"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="00251150"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B3442"/>
     <w:rsid w:val="002B4C3E"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D4778"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E2196"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337893"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00351B37"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
@@ -10240,50 +9604,51 @@
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C82461"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C910E0"/>
     <w:rsid w:val="00C9696F"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC5131"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE0193"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF6DCF"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D10D64"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E162D9"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E53EE7"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
@@ -10302,197 +9667,198 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F0127F"/>
     <w:rsid w:val="00F067B4"/>
     <w:rsid w:val="00F07E93"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F610C1"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF3981"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="10811138"/>
     <w:rsid w:val="1F09A83C"/>
     <w:rsid w:val="234EC017"/>
     <w:rsid w:val="35288F80"/>
     <w:rsid w:val="41F3665D"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10517,75 +9883,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10620,57 +9986,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -10728,700 +10094,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -11485,609 +10851,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12096,94 +11462,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12192,496 +11558,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -12748,124 +12114,124 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005E4687"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="002B4C3E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="002B4C3E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13229,53 +12595,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>625</Words>
+  <Characters>3740</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>205</Lines>
+  <Paragraphs>125</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4301</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vasculitbehandling med Sendoxaninduktion (Q Di 717)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Johansson</lastModifiedBy>
-  <revision>43</revision>
+  <revision>44</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>