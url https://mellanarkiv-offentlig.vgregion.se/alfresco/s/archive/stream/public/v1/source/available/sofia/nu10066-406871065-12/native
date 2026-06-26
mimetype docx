--- v1 (2026-04-06)
+++ v2 (2026-06-26)
@@ -10,51 +10,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C166B48" w14:textId="77777777" w:rsidR="009A26D8" w:rsidRDefault="009A26D8" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="009A26D8" w:rsidSect="009A26D8">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="34D5375C" w14:textId="7FD4D7AA" w:rsidR="009A26D8" w:rsidRPr="009A26D8" w:rsidRDefault="009A26D8" w:rsidP="009A26D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="705"/>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -148,3555 +148,1379 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>13593</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="249FC1CB">
+              <v:shapetype w14:anchorId="249FC1CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 3" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
+              <v:shape id="Textruta 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="003D37FD" w:rsidR="009A26D8" w:rsidP="009A26D8" w:rsidRDefault="009A26D8" w14:paraId="1FDA51A7" w14:textId="77777777">
+                    <w:p w14:paraId="1FDA51A7" w14:textId="77777777" w:rsidR="009A26D8" w:rsidRPr="003D37FD" w:rsidRDefault="009A26D8" w:rsidP="009A26D8">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>13593</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A26D8" w:rsidRPr="002B4C3E" w14:paraId="530B03C4" w14:textId="77777777" w:rsidTr="35288F80">
+      <w:tr w:rsidR="009A26D8" w:rsidRPr="002B4C3E" w14:paraId="530B03C4" w14:textId="77777777" w:rsidTr="5C7E31C5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="72B98AB4" w14:textId="1DB4017B" w:rsidR="009A26D8" w:rsidRPr="002B4C3E" w:rsidRDefault="009A26D8" w:rsidP="002B4C3E">
+          <w:p w14:paraId="7CC72011" w14:textId="2BE4103B" w:rsidR="009A26D8" w:rsidRPr="0094214D" w:rsidRDefault="7BB66C5D" w:rsidP="5C7E31C5">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_1314629194"/>
-[...6 lines deleted...]
-              <w:t>Vasculitbehandling med Sendoxaninduktion</w:t>
+            <w:bookmarkStart w:id="1" w:name="_Toc160621956"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0094214D">
+              <w:t>Cyklofosfamid</w:t>
             </w:r>
-            <w:r w:rsidR="10811138">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009A26D8" w:rsidRPr="0094214D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="2258629F" w:rsidRPr="0094214D">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009A26D8" w:rsidRPr="0094214D">
+              <w:t>Sendoxan</w:t>
+            </w:r>
+            <w:r w:rsidR="67D3E3F2" w:rsidRPr="0094214D">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="67B748AC" w:rsidRPr="0094214D">
               <w:t xml:space="preserve"> (Q Di 717)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w14:paraId="72B98AB4" w14:textId="6FB95C2A" w:rsidR="009A26D8" w:rsidRPr="002B4C3E" w:rsidRDefault="15AC1C80" w:rsidP="713B771B">
+            <w:r>
+              <w:t>Ett exemplar i avdelningspärm</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75979E17" w14:textId="5239C854" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc160622625"/>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc160621957"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="002B4C3E">
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="2A1163E9" w14:textId="6A79803E" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00CF6DCF" w:rsidP="00CF6DCF">
+    <w:p w14:paraId="2A1163E9" w14:textId="7F5A0C6E" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="7782DB8C" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ingen justering i denna version. </w:t>
+        <w:t>Tillagd information om skyddsutrustning, avfall, spill och uts</w:t>
+      </w:r>
+      <w:r w:rsidR="340E11FB">
+        <w:t>öndringar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB12DA6" w14:textId="316CDE33" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="30BB7575" w14:textId="4A0464DD" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="340E11FB" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillagd länk</w:t>
+      </w:r>
+      <w:r w:rsidR="5E8DAACE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Cytostatikahantering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE90AAF" w14:textId="577BC79A" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="340E11FB" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillagd länk</w:t>
+      </w:r>
+      <w:r w:rsidR="534B2F31">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vårhandboken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Omhändertagande avfall, spill och utsöndringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50143A46" w14:textId="5AF0F4B0" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="340E11FB" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillagd länk</w:t>
+      </w:r>
+      <w:r w:rsidR="6B725D94">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7915A749" w:rsidRPr="713B771B">
+        <w:t xml:space="preserve">Regionalt medicinskt vårdprogram för Systemisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="7915A749" w:rsidRPr="713B771B">
+        <w:t>vaskulit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="7915A749" w:rsidRPr="713B771B">
+        <w:t xml:space="preserve"> engagerande små och medelstora kär</w:t>
+      </w:r>
+      <w:r w:rsidR="7F410987" w:rsidRPr="713B771B">
+        <w:t>l</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F053E68" w14:textId="23CC51D5" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc160621959"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156DC23C" w14:textId="775CA9AB" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve">Att på ett korrekt sätt ordinera och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>administera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Cyklofosmamid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> (Sendoxan)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6EB0">
+        <w:t>, se länkar:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="750296BD" w14:textId="73CBEC44" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="1F09A83C">
+    <w:p w14:paraId="6F3D15E9" w14:textId="5510D722" w:rsidR="00284A68" w:rsidRDefault="00284A68" w:rsidP="00104B54">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cytostatikahantering</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14AA6E96" w14:textId="0ACD24D7" w:rsidR="007A5F21" w:rsidRDefault="00104B54" w:rsidP="00104B54">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Omhändertagande av avfall, spill och utsöndringar</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F61C6FD" w14:textId="77777777" w:rsidR="008F3843" w:rsidRDefault="008F3843" w:rsidP="00104B54">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Regionalt medicinskt vårdprogram för systemisk </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>vaskulitengagerade</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> små och medelstora kärl</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06DDB00D" w14:textId="70CD48FC" w:rsidR="41F3665D" w:rsidRDefault="41F3665D" w:rsidP="713B771B">
+      <w:pPr>
+        <w:ind w:left="-20" w:firstLine="1012"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc160621960"/>
+      <w:r w:rsidRPr="713B771B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="48"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Innehållsförteckning</w:t>
-[...901 lines deleted...]
-      <w:r w:rsidRPr="002B4C3E">
         <w:t>Förberedelser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...11 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="36810DED" w14:textId="1F92AF34" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:r w:rsidRPr="1F09A83C">
-        <w:t>Screening för Hep B &amp; C, samt HIV. I förekommande fall quantiferon-test respektive graviditets-test. Behov av vaccination eller vaccinationsplan?</w:t>
+        <w:t xml:space="preserve">Screening för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Hep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> B &amp; C, samt HIV. I förekommande fall </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>quantiferon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>-test respektive graviditets-test. Behov av vaccination eller vaccinationsplan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5E3D46" w14:textId="3AA24ECC" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4C5E3D46" w14:textId="2B142082" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PAL/ MÖL ordinerar kortison och plan för nedtrappning</w:t>
+      </w:r>
+      <w:r w:rsidR="1AFECF1A">
+        <w:t xml:space="preserve">. Ordinera Ondansetron samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="1AFECF1A">
+        <w:t>Uromitexan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6D828D75" w14:textId="40F364F0" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t>PAL/ MÖL informerar patienten om behandling (OBS! Info om fertilitet!).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482973E5" w14:textId="030E80D3" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
-[...4 lines deleted...]
-        <w:t>PAL/ MÖL skriver cytostatikarekvisition med preliminär dos Sendoxan (blandas i 500 ml NaCl), ange aggregat: Cyt-Ad-set</w:t>
+    <w:p w14:paraId="482973E5" w14:textId="06E96A0A" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PAL/ MÖL skriver </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cytostatikarekvisition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med preliminär dos Sendoxan (blandas i 500 ml NaCl), ange aggregat: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cyt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-Ad-set</w:t>
+      </w:r>
+      <w:r w:rsidR="5744719E">
+        <w:t>, samt ordinera under aktuella ordinationer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA41233" w14:textId="767AC36C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
-[...4 lines deleted...]
-        <w:t>Ssk faxar cytostatikarekvisitionen till cytostatikaapoteket i Uddevalla 010-435 73 30</w:t>
+    <w:p w14:paraId="5CA41233" w14:textId="6DF2BCC0" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> faxar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cytostatikarekvisitionen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r w:rsidR="5EE69ED3">
+        <w:t>Extempore</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i Uddevalla 010-435 73 30</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50907F48" w14:textId="622260F3" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
-[...4 lines deleted...]
-        <w:t>Ssk kallar patienten och planerar provtagning.</w:t>
+    <w:p w14:paraId="50907F48" w14:textId="2C65406B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kallar patienten och planerar provtagning.</w:t>
+      </w:r>
+      <w:r w:rsidR="54EBDB29">
+        <w:t xml:space="preserve"> Skicka patientinformation “Till d</w:t>
+      </w:r>
+      <w:r w:rsidR="04FB22AE">
+        <w:t>ig</w:t>
+      </w:r>
+      <w:r w:rsidR="54EBDB29">
+        <w:t xml:space="preserve"> som ska få eller får </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="54EBDB29">
+        <w:t>Sendoxan</w:t>
+      </w:r>
+      <w:r w:rsidR="1E98C0D8">
+        <w:t>infusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="54EBDB29">
+        <w:t xml:space="preserve"> på Dialys- och Njursviktsmottagn</w:t>
+      </w:r>
+      <w:r w:rsidR="68F7F463">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="54EBDB29">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="6F5F0ABD">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="64D2CAAE">
+        <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BACDD9A" w14:textId="395F8C16" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
-[...4 lines deleted...]
-        <w:t>Förprover 2 dagar före behandling (ABS, diff, CRP, elstatus, p- glukos) svar till PAL/ MÖL</w:t>
+    <w:p w14:paraId="0BACDD9A" w14:textId="3A939048" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Förprover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2 dagar före behandling (</w:t>
+      </w:r>
+      <w:r w:rsidR="2D35E9E4">
+        <w:t>blodstatus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, CRP, elstatus, p- glukos) svar till PAL/ MÖL</w:t>
+      </w:r>
+      <w:r w:rsidR="63A27F2D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="63A27F2D">
+        <w:t>Prosvar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="63A27F2D">
+        <w:t xml:space="preserve"> ska vara signerade före behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EE58AA" w14:textId="66BD7F9B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
-[...20 lines deleted...]
-        <w:t>Sendoxanet skickas till njur</w:t>
+    <w:p w14:paraId="76BF5679" w14:textId="4D7FC63C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sendoxan skickas till </w:t>
+      </w:r>
+      <w:r w:rsidR="23BE146E">
+        <w:t xml:space="preserve">Dialys- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="23BE146E">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:t>jur</w:t>
       </w:r>
       <w:r w:rsidR="00AF528F">
         <w:t>sviks</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F09A83C">
-        <w:t>mottagningen före behandlingen (hållbarhet 72 timmar efter tillredning på apoteket, med påkopplat aggregat)</w:t>
+      <w:r>
+        <w:t>mottagningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> före behandlingen (hållbarhet </w:t>
+      </w:r>
+      <w:r w:rsidR="42AC086C">
+        <w:t>6 dygn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efter tillredning på </w:t>
+      </w:r>
+      <w:r w:rsidR="713C3E93">
+        <w:t>Extempore</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, med påkopplat aggregat) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BF5679" w14:textId="2DD10288" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1F09A83C">
+    <w:p w14:paraId="4C03F5C0" w14:textId="4C83AF02" w:rsidR="1B21BDE9" w:rsidRDefault="1B21BDE9" w:rsidP="5C7E31C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="992"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid uppackning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cyklofosfamid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> från apotekslådan </w:t>
+      </w:r>
+      <w:r w:rsidR="10C5FEB6">
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="10C5FEB6">
+        <w:t>nitrilhandskar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="10C5FEB6">
+        <w:t xml:space="preserve"> avsedda för Cytostatikahan</w:t>
+      </w:r>
+      <w:r w:rsidR="4B14B9FA">
+        <w:t xml:space="preserve">tering användas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="61B697DB">
+        <w:t>Cyklofosfamid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="61B697DB">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="39A97948">
+        <w:t>tillsamm</w:t>
+      </w:r>
+      <w:r w:rsidR="0E5D9730">
+        <w:t>ans med följesedel läggs i svart plastpåse på uppmärkt hylla i röd plastlåda längst ned i högskåpet i läkemedelsrummet</w:t>
+      </w:r>
+      <w:r w:rsidR="578509E9">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E650506" w14:textId="14605BC5" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B4C3E">
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc160621961"/>
+      <w:r>
         <w:t>Behandlingsdag</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4F2A48C5" w14:textId="683A11BC" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:r w:rsidRPr="1F09A83C">
         <w:t>Fråga om patienten har någon aktuell infektion, avvakta i så fall med att starta behandlingen och rådgör med läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E768ECD" w14:textId="613F8592" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00AF528F" w:rsidP="002B4C3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="291C271D" w14:textId="5A8B4640" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00AF528F" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Urintestremsa</w:t>
       </w:r>
-      <w:r w:rsidR="41F3665D" w:rsidRPr="1F09A83C">
-        <w:t>, sediment, vikt, blodtryck, ANCA (MPO eller PR3, det som varit posvt, om prov äldre än 2 veckor</w:t>
+      <w:r w:rsidR="755B8BEA">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidR="61B53248">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="41F3665D">
+        <w:t>sediment</w:t>
+      </w:r>
+      <w:r w:rsidR="0379BDCD">
+        <w:t xml:space="preserve"> tas före infusion</w:t>
+      </w:r>
+      <w:r w:rsidR="78CDB2C6">
+        <w:t>en,</w:t>
+      </w:r>
+      <w:r w:rsidR="0379BDCD">
+        <w:t xml:space="preserve"> aldrig under eller efter infusionen</w:t>
+      </w:r>
+      <w:r w:rsidR="1EEF8564">
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidR="0379BDCD">
+        <w:t>vvakta i så fall till nästa återbesök</w:t>
+      </w:r>
+      <w:r w:rsidR="722063EB">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F724150" w14:textId="4FBFD605" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
-[...4 lines deleted...]
-        <w:t>Sätt venflon</w:t>
+    <w:p w14:paraId="0E768ECD" w14:textId="6EAD1FBD" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="722063EB" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="41F3665D">
+        <w:t>ikt, blodtryck</w:t>
+      </w:r>
+      <w:r w:rsidR="60C514C7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F724150" w14:textId="1455E9AF" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sätt </w:t>
+      </w:r>
+      <w:r w:rsidR="4A24818D">
+        <w:t>PVK så perifert som möjligt</w:t>
+      </w:r>
+      <w:r w:rsidR="078ED888">
+        <w:t>. Kontrollera att kärlet inte skadats och att backflöde finns innan star</w:t>
+      </w:r>
+      <w:r w:rsidR="1FD05BE1">
+        <w:t>t av Cytostatika. Koppla en kort 3-vägskran mellan PVK och spoldro</w:t>
+      </w:r>
+      <w:r w:rsidR="4A03CA48">
+        <w:t>ppet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C62AB8D" w14:textId="05C67150" w:rsidR="4A03CA48" w:rsidRDefault="4A03CA48" w:rsidP="5C7E31C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behöver patienten röra på sig, exempelvis toabesök, ska alltid Cytostatika droppet stoppas och inflödet kontrolleras innan star</w:t>
+      </w:r>
+      <w:r w:rsidR="350E0339">
+        <w:t>t igen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1D767F" w14:textId="55F5D74B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t>Ge Ondansetron 8mg långsamt iv mot illamående</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5159B456" w14:textId="434791C9" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="5159B456" w14:textId="21600E80" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Koppla Sendoxan (ska vara blandat av </w:t>
+      </w:r>
+      <w:r w:rsidR="2595F4E2">
+        <w:t>Extempore</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i 500ml NaCl), infusionstid 1,5 timmar, allergisk reaktion är sällsynt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F18E680" w14:textId="295B9EA8" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00F07E93" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hantering av </w:t>
+      </w:r>
+      <w:r w:rsidR="42722686">
+        <w:t>Cytostatika se länk till Vårdhandboken, Omhändertagande av avfall, spill och utsöndringar samt</w:t>
+      </w:r>
+      <w:r w:rsidR="5A351D8B">
+        <w:t xml:space="preserve"> länk till</w:t>
+      </w:r>
+      <w:r w:rsidR="42722686">
+        <w:t xml:space="preserve"> Cytostatikahantering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B23032" w14:textId="70834855" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="5EDE6705" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc160621962"/>
+      <w:r>
+        <w:t>Omhändertagande av avfall, spill och utsöndringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E381469" w14:textId="14435B7B" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="3CBAC315" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Använd avsedd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>riskfallsbehållare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (svart låda märkt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="38C84D39">
+        <w:t>ytostatikaavfall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="38C84D39">
+        <w:t>). Skriv datum</w:t>
+      </w:r>
+      <w:r w:rsidR="2F908D86">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="38C84D39">
+        <w:t xml:space="preserve"> avdelning/mottagning och namn på etiketten</w:t>
+      </w:r>
+      <w:r w:rsidR="67969A92">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4CD239" w14:textId="351E5A2D" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="67969A92" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid spill (&gt;5 ml) hämta spillboxen som finns i sköljen på bloddialysen. S</w:t>
+      </w:r>
+      <w:r w:rsidR="656A9F91">
+        <w:t>pi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>llboxen</w:t>
+      </w:r>
+      <w:r w:rsidR="2FCAC6D8">
+        <w:t xml:space="preserve"> ska återställas efter</w:t>
+      </w:r>
+      <w:r w:rsidR="04199357">
+        <w:t xml:space="preserve"> användning. Läs mer under länken Vårdhandboken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A31F5B" w14:textId="1413B9C2" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="04199357" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personlig skyddsutrustning</w:t>
+      </w:r>
+      <w:r w:rsidR="6342C8C9">
+        <w:t xml:space="preserve"> vid Cytostatikahantering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCB2EAF" w14:textId="20723E28" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="04199357" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Engångsskyddsrock avsedd för Cytostatika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C218CCF" w14:textId="56A897F5" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="04199357" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nitrilhandskar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> avsedd för Cytostatika hantering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6FD52B" w14:textId="34F7E3C1" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="04199357" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Visir eller skyddsglasögon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DFC5FB" w14:textId="27E03B14" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="62AE2EB5" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ögond</w:t>
+      </w:r>
+      <w:r w:rsidR="44A84BEA">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="63C9B2E4">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/skölj ska finnas tillgängligt. Finns i box i sköljen på bloddialysen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233F9366" w14:textId="5E54EB49" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Profylax</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="3CD89C24" w14:textId="7DBF5218" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
-        <w:lastRenderedPageBreak/>
-        <w:t>Koppla Sendoxan (ska vara blandat av apoteket i 500ml NaCl), infusionstid 1,5 timmar, allergisk reaktion är sällsynt</w:t>
+        <w:t>PAL/ MÖL skriver recept på tablett Ondansetron 4mg (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>1-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>tabl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>1-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> ggr/d vid behov mot illamående första dygnen efter behandling)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F18E680" w14:textId="3DFB1CF1" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00F07E93" w:rsidP="002B4C3E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6A4110F3" w14:textId="6BF7CE3C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve">Tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Uromitexan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> 1 tablett kan ges före </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>cycklofosfamide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> och 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>resp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> 8 timmar efter given dos. Ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Uromitexan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Mesna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve">) motsvarande 33% av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>cyklofosfamid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve">-dosen per os vid varje </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>dostillfälle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve">. Förebygger urinvägstoxicitet av Sendoxan, OBS att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Mesna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> har vanlig biverkan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>iform</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> av “dålig smak I munnen” och illamående. Interaktion med Waran.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Mesna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> kan uteslutas om man kan tillgodose hög </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>diures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve">. Finns experimentella studier där man sett att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>dexmetason</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> skyddar mot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>hemorragisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> cystit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250A3D64" w14:textId="4EFC6172" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Bactrim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> 400/80 mg 1 tablett 3 dagar/ vecka under tiden de står på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>cyklofosfamide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> och under 3 månader efter sista pulsen (Skånekompendiet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C568A49" w14:textId="41208EA5" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Hantering av läkemedel</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> enligt befintlig rutin, cytostatikahantering. </w:t>
+        <w:t>Omeprazol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tills </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prednisolon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> är &lt;15 mg/ dag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7890DEAB" w14:textId="5F2F87F9" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="002B4C3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="6CB051AC" w14:textId="398C8DB8" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nystatin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tills </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prednisolone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> är under 15 mg/ dag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2980E02B" w14:textId="51A35A66" w:rsidR="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Överväg osteoporosprofylax</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF9348E" w14:textId="251A356A" w:rsidR="00AF528F" w:rsidRPr="00536A5A" w:rsidRDefault="00AF528F" w:rsidP="002B4C3E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hantering av läkemed</w:t>
+      </w:r>
+      <w:r w:rsidR="0002081F">
+        <w:t xml:space="preserve">let, se rutin cytostatikahantering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03924B0F" w14:textId="646EC0BE" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F07E175" w14:textId="6F123FDB" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44666756" w14:textId="07B1BC07" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="713B771B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc160621964"/>
+      <w:r>
+        <w:t>Inför hemgång från mottagningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7C01EA7F" w14:textId="487C6E2D" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Provtagningsremisser för </w:t>
+      </w:r>
+      <w:r w:rsidR="083FB931">
+        <w:t>blodstatus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, CRP, krea</w:t>
+      </w:r>
+      <w:r w:rsidR="0480787A">
+        <w:t>tinin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, urea, albumin, leverstatus, p-glukos, efter 10 dagar</w:t>
+      </w:r>
+      <w:r w:rsidR="0724E57E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="740D7C5C">
+        <w:t>Mellan dos 1 och dos 2 räcker det att skicka med 10 dagarsprov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428728E1" w14:textId="651E73B4" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F09A83C">
+        <w:t>Kallelse till nästa behandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFE8A08" w14:textId="46F9D986" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="009D111B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233F9366" w14:textId="55B15CD2" w:rsidR="00536A5A" w:rsidRPr="002B4C3E" w:rsidRDefault="41F3665D" w:rsidP="002B4C3E">
-[...37 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="5B6B6550" w14:textId="6F73155C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
+      <w:pPr>
+        <w:ind w:left="-20"/>
       </w:pPr>
       <w:r>
-        <w:t>Omeprazol tills prednisolon är &lt;15 mg/ dag</w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...1982 lines deleted...]
-        <w:t>, sid.9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7DB7F8" w14:textId="40EFE9AE" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-20" w:right="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2781ECCF" w14:textId="3EA931C6" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-20" w:right="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D992E99" w14:textId="035F8601" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-20" w:right="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AE6054" w14:textId="27F8B5C6" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CE759D" w14:textId="6DBFEA00" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
       <w:pPr>
         <w:ind w:left="-20"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F62AEF" w14:textId="36B73284" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="41F3665D" w:rsidP="1F09A83C">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+      </w:pPr>
       <w:r w:rsidRPr="1F09A83C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB2D86D" w14:textId="1A85F264" w:rsidR="00536A5A" w:rsidRPr="009D111B" w:rsidRDefault="41F3665D" w:rsidP="009D111B">
-[...20 lines deleted...]
-    <w:p w14:paraId="76B9F95B" w14:textId="62DDBD4B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00C9696F" w:rsidP="00C9696F">
+    <w:p w14:paraId="76B9F95B" w14:textId="612C4900" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00C9696F">
       <w:pPr>
         <w:ind w:left="-20"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="009A26D8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F08852E" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
+    <w:p w14:paraId="1ECE649A" w14:textId="77777777" w:rsidR="006E4148" w:rsidRDefault="006E4148">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A6D8960" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
+    <w:p w14:paraId="72F9CABB" w14:textId="77777777" w:rsidR="006E4148" w:rsidRDefault="006E4148">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5FD36C6D" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
+    <w:p w14:paraId="745E6CA2" w14:textId="77777777" w:rsidR="006E4148" w:rsidRDefault="006E4148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3746,115 +1570,115 @@
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -3868,51 +1692,51 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bildobjekt 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -3945,74 +1769,74 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DBD3642" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196"/>
+    <w:p w14:paraId="163D4FF6" w14:textId="77777777" w:rsidR="006E4148" w:rsidRDefault="006E4148"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2474AEEC" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
+    <w:p w14:paraId="0329B9F4" w14:textId="77777777" w:rsidR="006E4148" w:rsidRDefault="006E4148">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="371A9226" w14:textId="77777777" w:rsidR="002E2196" w:rsidRDefault="002E2196">
+    <w:p w14:paraId="1C944382" w14:textId="77777777" w:rsidR="006E4148" w:rsidRDefault="006E4148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -4047,94 +1871,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4170,60 +1994,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -4572,50 +2396,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D95C56C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02E6F16D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BA2221E"/>
+    <w:lvl w:ilvl="0" w:tplc="2DD00E9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="884077B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1F927A5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8F843AFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E9449552">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DA662BE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2A265BE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F3140BCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="95928930">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4684,51 +2621,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4797,51 +2734,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D765D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18DE8476"/>
     <w:lvl w:ilvl="0" w:tplc="3D6EFB1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3F841E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4910,51 +2847,51 @@
     <w:lvl w:ilvl="7" w:tplc="1AB87270">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9D4CD766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="108A6B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1CAF696"/>
     <w:lvl w:ilvl="0" w:tplc="7CD0D8AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A26D484">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5023,51 +2960,51 @@
     <w:lvl w:ilvl="7" w:tplc="AEAEB9BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3F503072">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5136,51 +3073,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5249,51 +3186,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14F0FCC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28F0E530"/>
     <w:lvl w:ilvl="0" w:tplc="24D8D8D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C9E47F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5362,51 +3299,164 @@
     <w:lvl w:ilvl="7" w:tplc="1DB035B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA5C33F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15C4441C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F64247A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C063579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E77E5D4E"/>
     <w:lvl w:ilvl="0" w:tplc="E27C5D82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DA5C9C7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5475,51 +3525,51 @@
     <w:lvl w:ilvl="7" w:tplc="E0408E5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EF5E81AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5589,51 +3639,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5702,51 +3752,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2EA4C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A3C433E"/>
     <w:lvl w:ilvl="0" w:tplc="1E724AA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="47085F84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5815,51 +3865,51 @@
     <w:lvl w:ilvl="7" w:tplc="0AE2D4EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="05909DC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD81D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82CC6AE"/>
     <w:lvl w:ilvl="0" w:tplc="9C1C847C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FC481D64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5928,51 +3978,51 @@
     <w:lvl w:ilvl="7" w:tplc="48F66522">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4ABEEC1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25240872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0386EE2"/>
     <w:lvl w:ilvl="0" w:tplc="5A5CF202">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8D82724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6041,51 +4091,164 @@
     <w:lvl w:ilvl="7" w:tplc="C12AFF6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87404AD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="281701AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAB6B094"/>
+    <w:lvl w:ilvl="0" w:tplc="98B273A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="97F4D3B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B026193A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4248295A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A8C89AF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="95D8E61E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CC7405A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="30DA6C04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2F90EFB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29CE3065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9A44E46"/>
     <w:lvl w:ilvl="0" w:tplc="22CC5A26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D256B71C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6154,51 +4317,51 @@
     <w:lvl w:ilvl="7" w:tplc="F56001B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C91CF06C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E7A2E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42FAD4A2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="2011"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6267,51 +4430,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3499CF39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8318B702"/>
     <w:lvl w:ilvl="0" w:tplc="4148C79C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="31AC1212">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6380,51 +4543,51 @@
     <w:lvl w:ilvl="7" w:tplc="5D7A993A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C100D054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6520,51 +4683,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A5C5AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADCCF41A"/>
     <w:lvl w:ilvl="0" w:tplc="08BA4332">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59F4523C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6633,58 +4796,58 @@
     <w:lvl w:ilvl="7" w:tplc="BA04D5DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F55A46FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6747,51 +4910,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6860,51 +5023,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7001,51 +5164,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4616E54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBE028D8"/>
     <w:lvl w:ilvl="0" w:tplc="573AB7B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1E643DB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7114,51 +5277,51 @@
     <w:lvl w:ilvl="7" w:tplc="76A65AB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="31E0D75C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B776E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="735635AA"/>
     <w:lvl w:ilvl="0" w:tplc="23026152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="216CA13C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7227,51 +5390,51 @@
     <w:lvl w:ilvl="7" w:tplc="90AC7B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10AA8C8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BB25888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEC21212"/>
     <w:lvl w:ilvl="0" w:tplc="A4F4A8F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90E085FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7340,51 +5503,51 @@
     <w:lvl w:ilvl="7" w:tplc="7B669618">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BE426D7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7453,58 +5616,171 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53F9E725"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E605E68"/>
+    <w:lvl w:ilvl="0" w:tplc="3864C4AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="35F216DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="36B04CBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6D886966">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FE440418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="876A988C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C8585990">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="74C6716C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A0264554">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -7567,51 +5843,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5505F787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1C60672"/>
     <w:lvl w:ilvl="0" w:tplc="C7A21338">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B69279B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7680,51 +5956,51 @@
     <w:lvl w:ilvl="7" w:tplc="31EC8EF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="97307BE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="551C0FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54989DCA"/>
     <w:lvl w:ilvl="0" w:tplc="D8606358">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB7C4E52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7793,51 +6069,51 @@
     <w:lvl w:ilvl="7" w:tplc="6C9E72BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B4DE360E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7906,51 +6182,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58EAAC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0482B1C"/>
     <w:lvl w:ilvl="0" w:tplc="523C37BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4B1E3F3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8019,51 +6295,51 @@
     <w:lvl w:ilvl="7" w:tplc="FD5694A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9A148E9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B43AC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="167E2902"/>
     <w:lvl w:ilvl="0" w:tplc="B0AE86E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D554B51C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8132,51 +6408,51 @@
     <w:lvl w:ilvl="7" w:tplc="2F4A8DCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FBAEEB6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CE80FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A81CB6C8"/>
     <w:lvl w:ilvl="0" w:tplc="B5F89548">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="960CF712">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8245,51 +6521,51 @@
     <w:lvl w:ilvl="7" w:tplc="6F2082AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A886B078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66BB7422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFAE2DF8"/>
     <w:lvl w:ilvl="0" w:tplc="DF3452FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2CA405F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8358,51 +6634,51 @@
     <w:lvl w:ilvl="7" w:tplc="9AF09876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="559A8CF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -8471,51 +6747,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="784EEB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B003CAA"/>
     <w:lvl w:ilvl="0" w:tplc="D90E9D18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="07603A36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8584,51 +6860,51 @@
     <w:lvl w:ilvl="7" w:tplc="35B2665E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9F2E1D44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB65DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09601BF6"/>
     <w:lvl w:ilvl="0" w:tplc="EDB859D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04FEC594">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8697,51 +6973,51 @@
     <w:lvl w:ilvl="7" w:tplc="BC22DD18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="60587EF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8810,51 +7086,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D2635C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CEE1580"/>
     <w:lvl w:ilvl="0" w:tplc="13841F72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D598DECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8923,51 +7199,51 @@
     <w:lvl w:ilvl="7" w:tplc="2814D2AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A686FBC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9036,725 +7312,980 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="91097876">
+  <w:num w:numId="1" w16cid:durableId="1284187901">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2052223052">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="433013223">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="91097876">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1559129557">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="20211669">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1174539497">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1465656074">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="83302216">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="621036495">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1466191210">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="727538354">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1827282863">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1574271884">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1690643450">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="286159248">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="361787609">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="432941025">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1567490494">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="769856222">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1911036320">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="994256906">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2038922384">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="892690031">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="452090492">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="93744111">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2030182755">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="194853378">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="458694377">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="248199201">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="233199980">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1541744626">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1009063562">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1744599703">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="861359370">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1229920034">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="445807140">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="2002199172">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1601984157">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="207382193">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1896353908">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1501462284">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1409502897">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1559129557">
-[...17 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1466191210">
+  <w:num w:numId="44" w16cid:durableId="456685676">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="727538354">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="45" w16cid:durableId="150174790">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1827282863">
-[...14 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="432941025">
+  <w:num w:numId="46" w16cid:durableId="1361318245">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1567490494">
-[...81 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="47" w16cid:durableId="1377971136">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002081F"/>
     <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="00026A69"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000405C0"/>
     <w:rsid w:val="00044A33"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00052561"/>
+    <w:rsid w:val="000547AD"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00066B38"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00073326"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000937A1"/>
+    <w:rsid w:val="000941BB"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B36E6"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D34E8"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F25C0"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F5F78"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00104B54"/>
     <w:rsid w:val="00110AE3"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0013099D"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00147CF4"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00170A86"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001C7D84"/>
     <w:rsid w:val="001D1D26"/>
+    <w:rsid w:val="001E118E"/>
+    <w:rsid w:val="002068C6"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00242929"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="00251150"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00284A68"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B3442"/>
     <w:rsid w:val="002B4C3E"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D4778"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E2196"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="003056C8"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00333ADB"/>
     <w:rsid w:val="00337893"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00351B37"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="0039076B"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00391284"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="004046A2"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="0040679B"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004173D8"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0042598D"/>
+    <w:rsid w:val="004312B7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
+    <w:rsid w:val="004B21A2"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D3130"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00505601"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00540F6A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="005602A0"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
+    <w:rsid w:val="005819EE"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B241F"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C1748"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D3C7B"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4687"/>
     <w:rsid w:val="005F1827"/>
+    <w:rsid w:val="005F6E0B"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="00606866"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00613680"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="006271F3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00632C40"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672450"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006C0097"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D580A"/>
+    <w:rsid w:val="006D6587"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E4148"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F61BD"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00724DF4"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007545CB"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="007556FC"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="007639C4"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00767F94"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00792D97"/>
+    <w:rsid w:val="007953BB"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A5F21"/>
+    <w:rsid w:val="007C2369"/>
     <w:rsid w:val="007D3017"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E1C0E"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="0089013B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D3FD2"/>
     <w:rsid w:val="008D43C8"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F021E"/>
+    <w:rsid w:val="008F3843"/>
+    <w:rsid w:val="008F410B"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="0094214D"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00961A09"/>
     <w:rsid w:val="00963198"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0098271C"/>
+    <w:rsid w:val="009A07A8"/>
     <w:rsid w:val="009A26D8"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C5521"/>
+    <w:rsid w:val="009D00AD"/>
     <w:rsid w:val="009D111B"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E55AF"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F59F6"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55416"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB1ADD"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE2C0D"/>
+    <w:rsid w:val="00AE43FE"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF2AC7"/>
     <w:rsid w:val="00AF528F"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7AE0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14A67"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B21747"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
+    <w:rsid w:val="00B87741"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B95EEE"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB2116"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF1D6C"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C1695C"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C4282B"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C82461"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C910E0"/>
     <w:rsid w:val="00C9696F"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC2859"/>
     <w:rsid w:val="00CC5131"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD0647"/>
+    <w:rsid w:val="00CD3E8C"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE0193"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF6DCF"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00CF7DA0"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D10D64"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D35E0C"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D8328B"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D95E35"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF7B71"/>
+    <w:rsid w:val="00DF7E05"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E162D9"/>
+    <w:rsid w:val="00E524C4"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E53EE7"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E668B7"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E81036"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E97DC6"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA6EB0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC7FEC"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED644D"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F0127F"/>
+    <w:rsid w:val="00F03447"/>
     <w:rsid w:val="00F067B4"/>
     <w:rsid w:val="00F07E93"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F50249"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F610C1"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F90EF7"/>
+    <w:rsid w:val="00F93853"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
+    <w:rsid w:val="00FD63B2"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF3981"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="014A87B9"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02897A13"/>
+    <w:rsid w:val="03372EBD"/>
+    <w:rsid w:val="034C8A78"/>
+    <w:rsid w:val="0379BDCD"/>
+    <w:rsid w:val="038695E4"/>
+    <w:rsid w:val="03CB36EC"/>
+    <w:rsid w:val="03CE65BE"/>
+    <w:rsid w:val="04199357"/>
+    <w:rsid w:val="0480787A"/>
+    <w:rsid w:val="04FB22AE"/>
+    <w:rsid w:val="0500BF30"/>
+    <w:rsid w:val="050B8D30"/>
+    <w:rsid w:val="0724E57E"/>
+    <w:rsid w:val="078ED888"/>
+    <w:rsid w:val="07D7569E"/>
+    <w:rsid w:val="083FB931"/>
+    <w:rsid w:val="09885667"/>
+    <w:rsid w:val="09C96C1B"/>
+    <w:rsid w:val="0BAADFC2"/>
+    <w:rsid w:val="0D9C5F34"/>
+    <w:rsid w:val="0E5D9730"/>
     <w:rsid w:val="10811138"/>
+    <w:rsid w:val="10C5FEB6"/>
+    <w:rsid w:val="14560DE8"/>
+    <w:rsid w:val="14F77A08"/>
+    <w:rsid w:val="1526E8CA"/>
+    <w:rsid w:val="15AC1C80"/>
+    <w:rsid w:val="16D162B4"/>
+    <w:rsid w:val="19795D78"/>
+    <w:rsid w:val="1AFC962E"/>
+    <w:rsid w:val="1AFECF1A"/>
+    <w:rsid w:val="1B21BDE9"/>
+    <w:rsid w:val="1C8E9EB2"/>
+    <w:rsid w:val="1CE8710B"/>
+    <w:rsid w:val="1E98C0D8"/>
+    <w:rsid w:val="1EAA90D3"/>
+    <w:rsid w:val="1EEF8564"/>
     <w:rsid w:val="1F09A83C"/>
+    <w:rsid w:val="1FD05BE1"/>
+    <w:rsid w:val="21016A36"/>
+    <w:rsid w:val="2258629F"/>
+    <w:rsid w:val="22A5D9B2"/>
     <w:rsid w:val="234EC017"/>
+    <w:rsid w:val="23BE146E"/>
+    <w:rsid w:val="2595F4E2"/>
+    <w:rsid w:val="25DD3D5E"/>
+    <w:rsid w:val="26A7FA73"/>
+    <w:rsid w:val="27AC641D"/>
+    <w:rsid w:val="28294842"/>
+    <w:rsid w:val="2AC0CBAD"/>
+    <w:rsid w:val="2B063C5B"/>
+    <w:rsid w:val="2B34F9C4"/>
+    <w:rsid w:val="2BD4637B"/>
+    <w:rsid w:val="2D35E9E4"/>
+    <w:rsid w:val="2D8B2B7C"/>
+    <w:rsid w:val="2DFF1F2D"/>
+    <w:rsid w:val="2E759FE4"/>
+    <w:rsid w:val="2EEEDEB3"/>
+    <w:rsid w:val="2F908D86"/>
+    <w:rsid w:val="2FCAC6D8"/>
+    <w:rsid w:val="30CECEDF"/>
+    <w:rsid w:val="334226D9"/>
+    <w:rsid w:val="340E11FB"/>
+    <w:rsid w:val="350E0339"/>
     <w:rsid w:val="35288F80"/>
+    <w:rsid w:val="369D695A"/>
+    <w:rsid w:val="38C84D39"/>
+    <w:rsid w:val="39A97948"/>
+    <w:rsid w:val="39BF8D36"/>
+    <w:rsid w:val="39CF438B"/>
+    <w:rsid w:val="3A27D8A1"/>
+    <w:rsid w:val="3A2B7E95"/>
+    <w:rsid w:val="3BBE1B02"/>
+    <w:rsid w:val="3C28066A"/>
+    <w:rsid w:val="3C824C03"/>
+    <w:rsid w:val="3CBAC315"/>
+    <w:rsid w:val="3CF61445"/>
+    <w:rsid w:val="3D2F53FE"/>
+    <w:rsid w:val="3F63E423"/>
+    <w:rsid w:val="4046F5AA"/>
+    <w:rsid w:val="4060C8D0"/>
+    <w:rsid w:val="414305CF"/>
     <w:rsid w:val="41F3665D"/>
+    <w:rsid w:val="42323FE9"/>
+    <w:rsid w:val="42722686"/>
+    <w:rsid w:val="42AC086C"/>
+    <w:rsid w:val="44A84BEA"/>
+    <w:rsid w:val="44DEC49E"/>
+    <w:rsid w:val="455A0770"/>
+    <w:rsid w:val="45CB3DA1"/>
+    <w:rsid w:val="465B7C07"/>
+    <w:rsid w:val="487B6362"/>
+    <w:rsid w:val="4911578B"/>
+    <w:rsid w:val="4A03CA48"/>
+    <w:rsid w:val="4A24818D"/>
+    <w:rsid w:val="4B14B9FA"/>
+    <w:rsid w:val="4B887C04"/>
+    <w:rsid w:val="4EDF929E"/>
+    <w:rsid w:val="4F4806DE"/>
+    <w:rsid w:val="4FB79053"/>
+    <w:rsid w:val="500288F4"/>
+    <w:rsid w:val="50313905"/>
+    <w:rsid w:val="50C731B6"/>
+    <w:rsid w:val="51570E03"/>
+    <w:rsid w:val="52B588C0"/>
+    <w:rsid w:val="534B2F31"/>
+    <w:rsid w:val="544B0968"/>
+    <w:rsid w:val="54EBDB29"/>
+    <w:rsid w:val="55E8803C"/>
+    <w:rsid w:val="56E036EE"/>
+    <w:rsid w:val="5744719E"/>
+    <w:rsid w:val="578509E9"/>
+    <w:rsid w:val="58107FCD"/>
+    <w:rsid w:val="5A193A55"/>
+    <w:rsid w:val="5A351D8B"/>
+    <w:rsid w:val="5ABE83C5"/>
+    <w:rsid w:val="5BBDD35A"/>
+    <w:rsid w:val="5BFA0631"/>
+    <w:rsid w:val="5C7E31C5"/>
+    <w:rsid w:val="5D57B51E"/>
+    <w:rsid w:val="5E8DAACE"/>
+    <w:rsid w:val="5EDE6705"/>
+    <w:rsid w:val="5EE69ED3"/>
+    <w:rsid w:val="608141E0"/>
+    <w:rsid w:val="60C514C7"/>
+    <w:rsid w:val="60F2DCD9"/>
+    <w:rsid w:val="6126B922"/>
+    <w:rsid w:val="61B53248"/>
+    <w:rsid w:val="61B697DB"/>
+    <w:rsid w:val="62AE2EB5"/>
+    <w:rsid w:val="6342C8C9"/>
+    <w:rsid w:val="63A27F2D"/>
+    <w:rsid w:val="63C9B2E4"/>
+    <w:rsid w:val="64080962"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64D2CAAE"/>
+    <w:rsid w:val="656A9F91"/>
+    <w:rsid w:val="6635548C"/>
+    <w:rsid w:val="67969A92"/>
+    <w:rsid w:val="67B748AC"/>
+    <w:rsid w:val="67D3E3F2"/>
+    <w:rsid w:val="68F7F463"/>
+    <w:rsid w:val="6A1AD5ED"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B725D94"/>
+    <w:rsid w:val="6CA1E26F"/>
+    <w:rsid w:val="6F5F0ABD"/>
+    <w:rsid w:val="6FCE080A"/>
+    <w:rsid w:val="705B108C"/>
+    <w:rsid w:val="711F7CB0"/>
+    <w:rsid w:val="713B771B"/>
+    <w:rsid w:val="713C3E93"/>
+    <w:rsid w:val="71B640DB"/>
+    <w:rsid w:val="722063EB"/>
+    <w:rsid w:val="72D3E55D"/>
+    <w:rsid w:val="73B8765C"/>
+    <w:rsid w:val="74022DCE"/>
+    <w:rsid w:val="740D7C5C"/>
+    <w:rsid w:val="74262C92"/>
+    <w:rsid w:val="755B8BEA"/>
+    <w:rsid w:val="7721D199"/>
+    <w:rsid w:val="7782DB8C"/>
+    <w:rsid w:val="78CDB2C6"/>
+    <w:rsid w:val="7915A749"/>
+    <w:rsid w:val="79B0AA9E"/>
+    <w:rsid w:val="7BB66C5D"/>
+    <w:rsid w:val="7E906C05"/>
+    <w:rsid w:val="7F410987"/>
+    <w:rsid w:val="7FF3EC42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{4F96BE7C-DBA5-4656-84D5-BF174605F7F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10107,196 +8638,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -10374,606 +8905,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -11004,81 +9535,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -11117,53 +9648,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11237,53 +9768,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11357,53 +9888,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11453,53 +9984,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11549,53 +10080,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -11631,53 +10162,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -11726,51 +10257,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -11814,51 +10345,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -11945,67 +10476,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -12049,182 +10580,206 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Rubrik1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005E4687"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="002B4C3E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:rsid w:val="002B4C3E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00961A09"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00961A09"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -12259,51 +10814,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vasculitis.org/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/lakemedelsbehandling/cytostatika-cytotoxiska-lakemedel/omhandertagande-av-avfall-spill-och-utsondringar/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-30/surrogate/Cytostatikahantering%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.skane.se/siteassets/1.-vardriktlinjer/regionala-vardprogram---fillistning/systemisk-vaskulit---engagerande-sma-och-medelstora-karl---vardprogram.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12596,59 +11151,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3740</Characters>
+  <Pages>1</Pages>
+  <Words>766</Words>
+  <Characters>4371</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>125</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4301</CharactersWithSpaces>
+  <CharactersWithSpaces>5127</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Vasculitbehandling med Sendoxaninduktion (Q Di 717)</dc:title>
+  <dc:title>Cyklofosfamid (Sendoxan) (Q Di 717) </dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Johansson</lastModifiedBy>
-  <revision>44</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>68</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>