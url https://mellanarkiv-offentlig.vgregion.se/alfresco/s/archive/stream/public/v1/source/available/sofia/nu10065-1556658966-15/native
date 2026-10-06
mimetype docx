--- v0 (2026-01-11)
+++ v1 (2026-10-06)
@@ -7,255 +7,202 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4AC5CB72" w14:textId="59410C6B" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="001B3B7E">
+    <w:p w14:paraId="4A7F657A" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="1" w:name="_Toc106874287"/>
-      <w:r w:rsidRPr="004B760F">
+      <w:r w:rsidRPr="00A823A4">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Angioödem vuxna</w:t>
       </w:r>
       <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004B760F">
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00F442BE" w:rsidRPr="004B760F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid ACE-hämmare, HAE (hereditärt </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004B760F">
+      <w:r w:rsidR="00F442BE" w:rsidRPr="004B760F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>angioödem)/</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004B760F">
+      <w:r w:rsidR="00F442BE" w:rsidRPr="004B760F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>AAE (förvärvat angioödem), Actilyse och oklara fall</w:t>
+        <w:t xml:space="preserve">AAE (förvärvat angioödem), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F442BE" w:rsidRPr="004B760F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Actilyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F442BE" w:rsidRPr="004B760F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och oklara fall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B31B46" w14:textId="77777777" w:rsidR="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="004A6FDA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="78CC772B" w14:textId="4AA0AEEE" w:rsidR="00F442BE" w:rsidRDefault="008F560B" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F442BE">
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="211AA184" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00E02B4A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5704B6B6" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>Endast smärre språkliga justeringar.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1FC6584C" w14:textId="4ECAE007" w:rsidR="00B405A1" w:rsidRDefault="009E26D9" w:rsidP="00E02B4A">
-[...60 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6AE25B53" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F3BCE93" w14:textId="77777777" w:rsidR="00E02B4A" w:rsidRDefault="00E02B4A" w:rsidP="009A32ED">
-[...4 lines deleted...]
-    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00E02B4A">
+    <w:p w14:paraId="08D67EFC" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bakgrund och syfte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1012CF5C" w14:textId="72A68D3D" w:rsidR="000F2C5B" w:rsidRDefault="00335488" w:rsidP="00E02B4A">
+    <w:p w14:paraId="27D23887" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:r>
-        <w:t>Angioödem är ett akut</w:t>
-[...20 lines deleted...]
-        <w:t>Syftet är att ge behandlande läkare stöd för handläggning i den akuta situationen.</w:t>
+        <w:t xml:space="preserve">Angioödem är ett akut, i vissa fall livshotande, tillstånd som kan ha olika uppkomstmekanismer, vilket påverkar val av behandling. Detta dokument berör i huvudsak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bradykininmedierade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> angioödem. Syftet är att ge behandlande läkare stöd för handläggning i den akuta situationen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A9CDB4" w14:textId="77777777" w:rsidR="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="009A32ED">
+    <w:p w14:paraId="46CF689C" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC6947B" w14:textId="49D6F7CA" w:rsidR="004A6FDA" w:rsidRPr="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="1DED1326" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="008F560B" w:rsidRDefault="00F442BE" w:rsidP="008F560B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D63D46">
+      </w:pPr>
+      <w:r w:rsidRPr="008F560B">
         <w:t xml:space="preserve">Observera </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9E28AD" w14:textId="50B45FD8" w:rsidR="004A6FDA" w:rsidRPr="00E02B4A" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="2B04508E" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="00E02B4A" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E02B4A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta alltid </w:t>
       </w:r>
       <w:r w:rsidRPr="00E02B4A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E02B4A">
@@ -278,3345 +225,3227 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E02B4A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Se bakgrund.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E02B4A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8B56EE" w14:textId="77777777" w:rsidR="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="004A6FDA">
+    <w:p w14:paraId="5F931074" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="990" w:right="855"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC9FECC" w14:textId="77777777" w:rsidR="006E0A03" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="27EB2D2D" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E02B4A">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Behandling av ACEH-utlöst angioödem </w:t>
       </w:r>
-      <w:r w:rsidR="00005A36" w:rsidRPr="00E02B4A">
+      <w:r w:rsidRPr="00E02B4A">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Vid svåra ödem med andningspåverkan som ev</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> till IVA och ge</w:t>
+        <w:t>Vid svåra ödem med andningspåverkan som eventuellt kräver intubation: Patient till IVA och ge</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Inj Icatibant</w:t>
-      </w:r>
+        <w:t>Inj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...156 lines deleted...]
-      </w:pPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00005A36" w:rsidRPr="001B3B7E">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>å grund av</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 30 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tidigare behandling med ACEH kan återkomma upp till 1 år efter utsättningen av ACEH. Behandlingen blir även då Icatibant!</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>sc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>förfylld spruta med 30 mg ikatibant (10 mg/ml, 3 ml), helst i bukfettet, långsamt under minst 30 sekunder. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Om behov av ny injektion, kan den ges tidigast efter 6 timmar. (Detta torde oftast ej behövas.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Beakta eventuell kontraindikation, se bakgrund.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ej finns tillgängligt, ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50C6E9B0" w14:textId="77777777" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="0430D491" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">OBS! Angioödem på grund av tidigare behandling med ACEH kan återkomma upp till 1 år efter utsättningen av ACEH. Behandlingen blir även då </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FFE691" w14:textId="6DA57648" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="60578183" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(Obs</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Icatibant ska beställas till IVA, när en dos använts.)</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693D3C83" w14:textId="77777777" w:rsidR="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="004A6FDA">
+    <w:p w14:paraId="18105955" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Observera att ny injektion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska beställas till IVA, när en dos använts.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463FC415" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="990" w:right="855"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4766E5" w14:textId="77777777" w:rsidR="004A6FDA" w:rsidRPr="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="175227EF" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="004A6FDA" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="004A6FDA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Akutbehandling av angioödem vid HAE/AAE</w:t>
       </w:r>
       <w:r w:rsidRPr="004A6FDA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5834F2" w14:textId="31CEDFF6" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="006E0A03" w:rsidP="001B3B7E">
+    <w:p w14:paraId="45D2A82F" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+        <w:t>Det vill säga ödem på grund av nedsatt funktion av eller brist på C1-INH.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00005A36" w:rsidRPr="001B3B7E">
-[...13 lines deleted...]
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tre alternativ finns: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>resp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>resp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> även </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cyklokapron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid lindriga ödem vid AAE). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> med HAE/AAE har nedsatt funktion av eller brist på. Tillförsel av C1-inh leder till att bradykinin-nivåerna successivt minskar och ödemen viker. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är plasmakoncentrat av C1-inhibitor, vilket är det som patient med HAE/AAE har nedsatt funktion av eller brist på. Tillförsel av C1-inh leder till att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bradykinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-nivåerna successivt minskar och ödemen viker. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694A625E" w14:textId="1006A8DD" w:rsidR="004A6FDA" w:rsidRPr="00005A36" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="3D8ADAEE" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="00005A36" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00005A36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Vid svåra/ökande ödem med andnings- och/eller cirkulationspåverkan</w:t>
       </w:r>
-      <w:r w:rsidR="00E33C8C">
-[...11 lines deleted...]
-      <w:r w:rsidR="00005A36" w:rsidRPr="00005A36">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005A36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>ill</w:t>
       </w:r>
-      <w:r w:rsidR="00B56F61">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00005A36" w:rsidRPr="00005A36">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00005A36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve"> larynxödem eller buksmärtor</w:t>
+        <w:t>exempel larynxödem eller buksmärtor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3553905C" w14:textId="5A046D84" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="00005A36" w:rsidP="00E02B4A">
+    <w:p w14:paraId="12FDBDB9" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Två</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> alternativ finns: </w:t>
+        <w:t xml:space="preserve">Två alternativ finns: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berinert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
-[...6 lines deleted...]
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>resp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, samt till IVA för intubationsberedskap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vid HAE</w:t>
       </w:r>
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: Välj i första hand </w:t>
       </w:r>
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berinert</w:t>
       </w:r>
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
-[...20 lines deleted...]
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i 2: a hand </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>       </w:t>
       </w:r>
-      <w:r w:rsidR="004A6FDA" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D5DF54" w14:textId="00B64050" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="2B640CD8" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vid AAE</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: Använd i första hand </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Icatibant. </w:t>
-[...28 lines deleted...]
-        <w:t>Berinert</w:t>
+        <w:t>Icatibant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001B3B7E">
-[...75 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Inj</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00005A36" w:rsidRPr="001B3B7E">
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384D7B82" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i 2: a hand vid AAE, och kan då kräva högre doser på grund </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>av  antikroppar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C1-INH. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cyklocapron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan prövas vid lindriga ödem vid AAE)).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ektion</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Injektion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Berinert </w:t>
-[...34 lines deleted...]
-      </w:r>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(C1-inhibitor plasmakoncentrat), finns som ampull a´ 10 ml = 500 Enheter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Enh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 20 ml långsamt iv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, och beredskap att ge mer. Effekt förväntas inträda efter ca 10 min (eventuellt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>30-90</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> min). Ytterligare </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>10-20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ml bör ges om otillräcklig eller utebliven effekt inom några timmar. Se FASS. Om påtagliga besvär kvarstår trots upprepat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, enligt nedan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>10-20 ml bör ges om otillräcklig eller utebliven effekt inom några timmar. Se FASS. Om påtagliga besvär kvarstår trots upprepat Berinert, ge Icatibant, enl</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>buksmärtor</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vid HAE, </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>börja med 10 ml Berinert</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">börja med 10 ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:t>metoclopramid</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-        </w:rPr>
-[...85 lines deleted...]
-        <w:br/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om detta väljs.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00005A36" w:rsidRPr="001B3B7E">
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F87F72E" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid buksymtom kan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>metoclopramid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>spasmolytica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vara till hjälp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E226817" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kostnad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: cirka 14 000 kronor per1000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ektion</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Injektion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Icatibant 30 mg</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 30 mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10 mg/ml, 3 ml) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>sc</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B3B7E">
-[...74 lines deleted...]
-        <w:t>.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, helst i bukfettet, långsamt under minst 30 sek. Om behov av ny injektion, kan den ges tidigast efter 6 timmar och därefter efter ytterligare 6 timmar. Max 3 injektioner får ges under 24 timmar.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Kostnad</w:t>
-[...71 lines deleted...]
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+        <w:t xml:space="preserve">Kostnad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: cirka 1000 kronor per injektion.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> kontraindikation, se bakgrund. </w:t>
+        <w:t>Beakta eventuell kontraindikation, se bakgrund. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF210BA" w14:textId="77777777" w:rsidR="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="004A6FDA">
+    <w:p w14:paraId="39002607" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="990" w:right="855"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00786D2A" w14:textId="77777777" w:rsidR="004A6FDA" w:rsidRPr="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="55BFB521" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="004A6FDA" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="004A6FDA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Behandling av Actilyse-utlöst angioödem</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Behandling av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A6FDA">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Actilyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A6FDA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>-utlöst angioödem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6FDA">
+        <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694DA5BA" w14:textId="48094DEE" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="3694A3FB" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se PM ”Rädda hjärnan – handlingsplan” under rubrik ”Komplikation vid trombolys”  s.12 (?) om detta. </w:t>
-      </w:r>
+        <w:t>Se PM ”Rädda hjärnan – handlingsplan” under rubrik ”Komplikation vid trombolys</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”  s.12</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (?) om detta. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Icatibant</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B3B7E">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> hand, då detta torde vara ett bradykininmedierat ödem.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i 1: a hand, då detta torde vara ett bradykininmedierat ödem.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009759F7">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Om oklar orsak till angioödem</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D619B" w:rsidRPr="001B3B7E">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">där man har god grund att misstänka </w:t>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och patienten ej stått på ACEH senaste året, och där man har god grund att misstänka </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>annan</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> orsak än ACEH </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> HAE/AAE, kan man överväga att först pröva </w:t>
+        <w:t xml:space="preserve"> orsak än ACEH eller HAE/AAE, kan man överväga att först pröva </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Desloratadin och Betapred</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid lindrigt/måttligt ödem, och även </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>adrenalin</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vid kraftigt ödem, för att i behandlingen täcka in ev</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+        <w:t xml:space="preserve"> vid kraftigt ödem, för att i behandlingen täcka in eventuell allergisk eller annan mastcellsmedierad orsak. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-        <w:t>O</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">m ej </w:t>
+        <w:t xml:space="preserve">Om ej </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">snabb </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(inom 10 min om adrenalin givits) effekt av dessa och </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>om allergiska manifestationer saknas</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, bör </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Icatibant</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> övervägas vid kraftiga ödem i luftvägar/buk.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Vid livshotande eller snabbt tilltagande ödem som riskerar kräva intubation, bör dock inte ev</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> röra sig om ett nydebuterat bradykinin-medierat tillstånd.</w:t>
+        <w:t xml:space="preserve">Vid livshotande eller snabbt tilltagande ödem som riskerar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kräva intubation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bör dock inte eventuell provbehandling med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>antiallergika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> försena insättning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, då det skulle kunna röra sig om ett nydebuterat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bradykinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-medierat tillstånd.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid oklar genes och livshotande symtom, kan Icatibant och </w:t>
-[...7 lines deleted...]
-        <w:t>adrenalin/Betapred/Desloratadin ges samtidigt för att inte förlora tid.</w:t>
+        <w:t xml:space="preserve">Vid oklar genes och livshotande symtom, kan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och adrenalin/Betapred/Desloratadin ges samtidigt för att inte förlora tid.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cyklokapron </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Cyklokapron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">lindriga/måttliga ödem om </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan övervägas vid </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ej </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">lindriga/måttliga ödem om </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...49 lines deleted...]
-        <w:br/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ej </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">samtidig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1g. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00122DC1" w:rsidRPr="001B3B7E">
+        <w:lastRenderedPageBreak/>
+        <w:t>urticaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>U</w:t>
+        <w:t xml:space="preserve"> eller andra allergiska manifestationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, då </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cyklocapron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ofta fungerar på idiopatiska angioödem (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bradykininutlösta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>). (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cyklocapron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rekommenderas dock ej längre vid HAE som akutbehandling).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00122DC1" w:rsidRPr="001B3B7E">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cyklokapron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>var 3-4:e tim</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D63CF" w:rsidRPr="001B3B7E">
+        <w:t xml:space="preserve"> 1g. Upprepa vid behov var 3-4:e timma i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ma</w:t>
-      </w:r>
+        <w:t>12-15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i 12-15 tim</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D63CF" w:rsidRPr="001B3B7E">
+        <w:t xml:space="preserve"> timmar. Obs! Hjälper endast om det börjar ges tidigt under attacken. Det ger ingen eller tveksam effekt när ödemet redan är utbrett.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F63AAB9" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om per oral behandling ej kan ges, ge långsamt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>mar</w:t>
+        <w:t xml:space="preserve">iv, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 ml/min av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cyklokapron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 mg/ml. Se FASS. Initialdos 10 ml, v.b upprepa med 5 ml var 3:e timma upp till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>12-15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> timmar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dosreduktion vid nedsatt njurfunktion samt beakta eventuell kontraindikation (akut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tromboembolisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjukdom, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>subarachnoidalblödning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D99738B" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB0F82E" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0A03">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:t>Bakgrund  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0A03">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>. Obs! Hjälper endast om det börjar ges tidigt under attacken. Det ger ingen eller tveksam effekt när ödemet redan är utbrett.</w:t>
-[...64 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">ACE-hämmare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">har som känd biverkan angioödem, oftast i ansikte, tunga, svalg. Dessa ödem kan bli mycket kraftiga, och dödsfall förekommer. De är inte histaminutlösta, och antihistamin, kortison och adrenalin har ingen eller dålig effekt på dessa ödem, som ofta varar i ett till flera dygn. Ödemen beror på ansamling av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">iv, </w:t>
-[...48 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>bradykinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...55 lines deleted...]
-          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">ACE-hämmare </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">HAE/AAE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beror på nedsatt funktion/brist på C1-inhibitor, vilket leder till ansamling av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>bradykinin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komplement </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">HAE/AAE </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">beror på nedsatt funktion/brist på C1-inhibitor, vilket leder till ansamling av </w:t>
+        <w:t>C4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är lågt vid angioödem orsakat av HAE/AAE. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>bradykinin</w:t>
-[...6 lines deleted...]
-        <w:t>. </w:t>
+        <w:t>Kontrollera därför C4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid angioödem för att inte missa sådan diagnos!</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006E0A03" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="001B3B7E">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>C4</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Kontrollera därför C4</w:t>
-[...27 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">, en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Icatibant</w:t>
+        <w:t>bradykininreceptor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, en </w:t>
+        <w:t>-blockerare, är det preparat som visats ha effekt på ACEH-utlösta ödem och finns på IVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att användas vid ödem utlösta av ACEH, framför allt vid svåra/smärtsamma ödem. (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>bradykininreceptor</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001D64C8" w:rsidRPr="001B3B7E">
-[...73 lines deleted...]
-      <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är godkänd enligt FASS för HAE, men studier och omfattande erfarenhet med goda resultat även vid svåra ACEH-ödem, är grunden till att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är det läkemedel som här rekommenderas vid svåra ACEH-utlösta ödem).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>Effekten av Icatibant blir snabbare och bättre ju tidigare i svullnadsförloppet det ges.</w:t>
+        <w:t xml:space="preserve">Effekten av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blir snabbare och bättre ju tidigare i svullnadsförloppet det ges.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Mediantid för början av effekt ca 50 min</w:t>
-[...55 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Mediantid för början av effekt ca 50 minuter – 2 timmar, och för total regress cirka </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4-8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> timmar.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är förstahandsmedel även vid AAE. Vid HAE är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-handsalternativ, men </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan ges också vid HAE.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Icatibant är förstahandsmedel även vid AAE. Vid HAE är Berinert 1-handsalternativ, men Icatibant kan ges vid också vid HAE.</w:t>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är synonympreparat till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Firazyr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till lägre kostnad, varför </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommer att finnas på IVA.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
-[...151 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="426DDC32" w14:textId="7244393F" w:rsidR="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="58EE4889" w14:textId="067A44E0" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Biverkningar av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Icatibant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
-        <w:t xml:space="preserve">Vanligast </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
+        <w:t xml:space="preserve">Vanligast är lokal rodnad, smärta, svullnad, klåda på injektionsstället inom cirka 30 minuter, brukar vika spontant inom </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:t>1-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:t xml:space="preserve"> timmar (F ö se FASS). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001B3B7E" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>Försiktighet bör iakttas vid administrering av Icatibant till patienter med akut ischemisk hjärtsjukdom eller instabil angina pectoris. </w:t>
+        <w:t xml:space="preserve">Försiktighet bör iakttas vid administrering av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:t>Icatibant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:t xml:space="preserve"> till patienter med akut ischemisk hjärtsjukdom eller instabil angina pectoris. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA5535E" w14:textId="77777777" w:rsidR="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="00E02B4A">
+    <w:p w14:paraId="48619B4B" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607BF186" w14:textId="4E6DA0EB" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="001B3B7E">
+    <w:p w14:paraId="638F58D2" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Obs</w:t>
-[...5 lines deleted...]
-        <w:t>ervera</w:t>
+        <w:t>Observera</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A77912F" w14:textId="522A0FB2" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="001B3B7E">
+    <w:p w14:paraId="0D4F628F" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Icatibant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska </w:t>
       </w:r>
-      <w:r w:rsidR="003A2860" w:rsidRPr="001B3B7E">
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>INTE</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ges vid allergiska angioödem, då </w:t>
       </w:r>
-      <w:r w:rsidR="003A2860" w:rsidRPr="001B3B7E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Icatibant</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> saknar effekt mot sådana.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EDA78C" w14:textId="03A4A62C" w:rsidR="001B3B7E" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="001B3B7E">
+    <w:p w14:paraId="3984BB80" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Icatibant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kan ges</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vid oklara angioödem om pat</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> står (eller senaste året stått) på ACEH, vid AAE, vid Actilyse-utlöst angioödem, vilket också är bradykinmedierat, samt vid HAE om Berinert ej finns till hands.</w:t>
+        <w:t xml:space="preserve"> vid oklara angioödem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om patienten står (eller senaste året stått) på ACEH, vid AAE, vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Actilyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-utlöst angioödem, vilket också är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bradykinmedierat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, samt vid HAE om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ej finns till hands.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3B7E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCA6A5C" w14:textId="77777777" w:rsidR="001B3B7E" w:rsidRPr="001B3B7E" w:rsidRDefault="001B3B7E" w:rsidP="001B3B7E">
+    <w:p w14:paraId="3419F624" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="138889E0" w14:textId="7EC27ACB" w:rsidR="004A6FDA" w:rsidRPr="001B3B7E" w:rsidRDefault="004A6FDA" w:rsidP="001B3B7E">
-[...15 lines deleted...]
-      <w:r w:rsidR="00AD5B84" w:rsidRPr="001B3B7E">
+    <w:p w14:paraId="63049858" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="001B3B7E" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
+      <w:r w:rsidRPr="001B3B7E">
+        <w:t xml:space="preserve">Se dock under rubrik ”Om oklar orsak till angioödem” angående undantag. Generellt sett är det ganska ovanligt att angioödem behöver behandlas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
         <w:t>Icatibant</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B3B7E">
-        <w:t xml:space="preserve"> eller Berinert, men vid just kraftigt ödem i larynx, tunga, eller i buken, är det oftast just något av dessa läkemedel som bör användas. </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:t>Berinert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B7E">
+        <w:t>, men vid just kraftigt ödem i larynx, tunga, eller i buken, är det oftast just något av dessa läkemedel som bör användas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F80878" w14:textId="77777777" w:rsidR="00E739F9" w:rsidRPr="004A6FDA" w:rsidRDefault="004A6FDA" w:rsidP="00E739F9">
+    <w:p w14:paraId="42555CEF" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="004A6FDA" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBB2866" w14:textId="6A69E285" w:rsidR="00887B89" w:rsidRPr="00AD5B84" w:rsidRDefault="00887B89" w:rsidP="00E02B4A">
+    <w:p w14:paraId="5FDB050E" w14:textId="77777777" w:rsidR="00F442BE" w:rsidRPr="00AD5B84" w:rsidRDefault="00F442BE" w:rsidP="00F442BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBB2866" w14:textId="705DC7D2" w:rsidR="00887B89" w:rsidRPr="00AD5B84" w:rsidRDefault="00887B89" w:rsidP="00F442BE">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00887B89" w:rsidRPr="00AD5B84" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CEF2058" w14:textId="77777777" w:rsidR="006006A2" w:rsidRDefault="006006A2">
+    <w:p w14:paraId="3A9CB212" w14:textId="77777777" w:rsidR="00AE561E" w:rsidRDefault="00AE561E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F43CAD0" w14:textId="77777777" w:rsidR="006006A2" w:rsidRDefault="006006A2">
+    <w:p w14:paraId="402082BD" w14:textId="77777777" w:rsidR="00AE561E" w:rsidRDefault="00AE561E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26D98B31" w14:textId="77777777" w:rsidR="006006A2" w:rsidRDefault="006006A2">
+    <w:p w14:paraId="6DFD4415" w14:textId="77777777" w:rsidR="00AE561E" w:rsidRDefault="00AE561E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3695,51 +3524,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3773,83 +3602,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="360A3012" w14:textId="77777777" w:rsidR="006006A2" w:rsidRDefault="006006A2"/>
+    <w:p w14:paraId="046899C5" w14:textId="77777777" w:rsidR="00AE561E" w:rsidRDefault="00AE561E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E8C2E5A" w14:textId="77777777" w:rsidR="006006A2" w:rsidRDefault="006006A2">
+    <w:p w14:paraId="12BCBB82" w14:textId="77777777" w:rsidR="00AE561E" w:rsidRDefault="00AE561E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0CCF63A8" w14:textId="77777777" w:rsidR="006006A2" w:rsidRDefault="006006A2">
+    <w:p w14:paraId="50B0541E" w14:textId="77777777" w:rsidR="00AE561E" w:rsidRDefault="00AE561E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="00907A03" w:rsidRDefault="00907A03">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3887,91 +3716,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="28A8D6C9">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4093,92 +3922,92 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="6D543A22">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6222,94 +6051,95 @@
   <w:num w:numId="13" w16cid:durableId="1109398360">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1686904587">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="826289232">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2106800371">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1160775238">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1087269718">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1231042049">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="60"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00003148"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00005A36"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00045A86"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
@@ -6491,50 +6321,51 @@
     <w:rsid w:val="006006A2"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006428B5"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C67E6"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E0A03"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
@@ -6558,51 +6389,53 @@
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00887B89"/>
     <w:rsid w:val="00891CE9"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D63CF"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F560B"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F7F6B"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907A03"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="0095290A"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009759F7"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
@@ -6613,61 +6446,63 @@
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E26D9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A70CC3"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A823A4"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB1F4A"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD5B84"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE561E"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B56F61"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
@@ -6734,120 +6569,123 @@
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E33C8C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E739F9"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF40F3"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F442BE"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB060A"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="078D2A38"/>
     <w:rsid w:val="08D41C9B"/>
     <w:rsid w:val="1E9A9387"/>
+    <w:rsid w:val="2CF1FA11"/>
     <w:rsid w:val="34421424"/>
     <w:rsid w:val="34C970C2"/>
     <w:rsid w:val="3527E65B"/>
     <w:rsid w:val="38E27E20"/>
     <w:rsid w:val="3D4764DD"/>
     <w:rsid w:val="400D43FF"/>
     <w:rsid w:val="49D45921"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="7112113C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9338,51 +9176,51 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00907A03"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="wacimagecontainer">
     <w:name w:val="wacimagecontainer"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00907A03"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10879,56 +10717,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1199</Words>
-  <Characters>6358</Characters>
+  <Words>1100</Words>
+  <Characters>6240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>173</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7542</CharactersWithSpaces>
+  <CharactersWithSpaces>7309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Angioödem vuxna</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>8</revision>
+  <revision>9</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>