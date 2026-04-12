--- v0 (2026-01-09)
+++ v1 (2026-04-12)
@@ -7,2361 +7,2357 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A8BCBF2" w14:textId="437588B7" w:rsidR="00E0187C" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="0A8BCBF2" w14:textId="437588B7" w:rsidR="00E0187C" w:rsidRPr="001B0A6E" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc169004902"/>
-      <w:r w:rsidRPr="00E0187C">
+      <w:bookmarkStart w:id="0" w:name="_Toc226464846"/>
+      <w:r w:rsidRPr="001B0A6E">
         <w:t>Elektiv ryggoperation – Fusion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="001B0A6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B379179" w14:textId="1200CAEC" w:rsidR="00E0187C" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc169004903"/>
-[...4 lines deleted...]
-        <w:t>-sjukvården</w:t>
+      <w:bookmarkStart w:id="1" w:name="_Toc226464847"/>
+      <w:r w:rsidRPr="001B0A6E">
+        <w:t>Fysioterapi NU-sjukvården</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="32972D3A" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="72456ED1" w14:textId="77777777" w:rsidR="005934EB" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="3" w:name="_Toc106874287"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc169004904"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc226464848"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="4EA6C4B6" w14:textId="0474D5D2" w:rsidR="009A32ED" w:rsidRPr="007A334E" w:rsidRDefault="00FE0748" w:rsidP="009A32ED">
+    <w:p w14:paraId="6CB94A73" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="007A334E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F0703E">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t>Inga förändringar, endast layout.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="398A6C09" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+    <w:p w14:paraId="1B6A07CE" w14:textId="77777777" w:rsidR="005934EB" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1829891995"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1CFD00D3" w14:textId="27F9A277" w:rsidR="00CC1FE9" w:rsidRDefault="00CC1FE9">
+        <w:p w14:paraId="4DBA1E36" w14:textId="77777777" w:rsidR="005934EB" w:rsidRDefault="005934EB" w:rsidP="005934EB">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2379441B" w14:textId="7CC27D77" w:rsidR="00FE0748" w:rsidRDefault="00CC1FE9">
+        <w:p w14:paraId="798E2ADA" w14:textId="3B06FDAB" w:rsidR="001B0A6E" w:rsidRDefault="005934EB">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc169004902" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464846" w:history="1">
+            <w:r w:rsidR="001B0A6E" w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Elektiv ryggoperation – Fusion</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r w:rsidR="001B0A6E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r w:rsidR="001B0A6E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r w:rsidR="001B0A6E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004902 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464846 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="001B0A6E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r w:rsidR="001B0A6E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r w:rsidR="001B0A6E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r w:rsidR="001B0A6E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E367681" w14:textId="7387833A" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="5E0EE8D3" w14:textId="6EEF1100" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004903" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464847" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fysioterapi NU-sjukvården</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004903 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464847 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A6D23A2" w14:textId="3CDAEC62" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="7D06DBC3" w14:textId="205A8BC1" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004904" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464848" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Förändringar sedan föregående version</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004904 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464848 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17FCBF91" w14:textId="19095802" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="0B29C460" w14:textId="1B8F78A9" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004905" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464849" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004905 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464849 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="564DDC9D" w14:textId="320FEEB4" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="5C5F4627" w14:textId="34AC7C59" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004906" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464850" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004906 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464850 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0415630F" w14:textId="7820CDA6" w:rsidR="00FE0748" w:rsidRPr="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="4E13379C" w14:textId="0C1AE7E5" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004907" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+          <w:hyperlink w:anchor="_Toc226464851" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restriktioner </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+              <w:t>Restriktioner</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004907 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464851 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4385D8C4" w14:textId="07159777" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="524935A9" w14:textId="2D439BDF" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004908" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+          <w:hyperlink w:anchor="_Toc226464852" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Viktigt att tänka på</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004908 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464852 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00D9B864" w14:textId="14554FF3" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="5D9C7400" w14:textId="6F2AFFCD" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004909" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464853" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Arbetsbeskrivning - Fysioterapeutisk behandlingsplan</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004909 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464853 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B8377FF" w14:textId="12BDF169" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="561B1B82" w14:textId="3AB7C323" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004910" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464854" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Preoperativt</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004910 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464854 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D9F36CC" w14:textId="2D60F3AF" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="68FB3F90" w14:textId="6075E3EC" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004911" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464855" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Postoperativt</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004911 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464855 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20060827" w14:textId="463EB9BC" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="09C26263" w14:textId="49AE8444" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004912" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464856" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Fram till återbesöket</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004912 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464856 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2273840E" w14:textId="222A688A" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="01453919" w14:textId="0DF12F97" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004913" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464857" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Återbesök</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004913 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464857 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="449DD64A" w14:textId="5BF875B4" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="57AC3259" w14:textId="49E50920" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004914" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464858" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Rehabilitering hos fysioterapeut i primärvården, start 4 veckor efter operation</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004914 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464858 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7632C07A" w14:textId="1F6057CC" w:rsidR="00FE0748" w:rsidRDefault="007D6DAB">
+        <w:p w14:paraId="04145801" w14:textId="647E51E1" w:rsidR="001B0A6E" w:rsidRDefault="001B0A6E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc169004915" w:history="1">
-            <w:r w:rsidR="00FE0748" w:rsidRPr="00984F1E">
+          <w:hyperlink w:anchor="_Toc226464859" w:history="1">
+            <w:r w:rsidRPr="006577D5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
               <w:t>Referenser och relaterade dokument</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc169004915 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0748">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464859 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0748">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3115543A" w14:textId="140F023B" w:rsidR="00CC1FE9" w:rsidRDefault="00CC1FE9">
+        <w:p w14:paraId="422D96B5" w14:textId="1B80CAE0" w:rsidR="005934EB" w:rsidRDefault="005934EB" w:rsidP="005934EB">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="760DB62B" w14:textId="77777777" w:rsidR="00CC1FE9" w:rsidRDefault="00CC1FE9" w:rsidP="009A32ED">
+    <w:p w14:paraId="69FB8441" w14:textId="77777777" w:rsidR="005934EB" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1DD0B2" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="710D9E08" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc169004905"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc226464849"/>
       <w:r w:rsidRPr="00923365">
         <w:lastRenderedPageBreak/>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="6EDBEE0A" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="327492BE" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:r w:rsidRPr="00923365">
         <w:t>Syftet är att säkerställa att varje patient som genomgår en elektiv ryggoperation erhåller ett likvärdigt och standardiserat fysioterapeutiskt arbetssätt under vårdtiden på sjukhuset</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och rehabilitering i primärvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0647EA60" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C"/>
-    <w:p w14:paraId="0FF7185B" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="32F306E5" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc169004906"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc226464850"/>
       <w:r w:rsidRPr="00923365">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156E065F" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="305C4BB2" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Fusionsoperation/steloperation i ländryggen utförs på grund av långvarig rörelseutlöst smärta, kotförskjutning, kotfraktur eller för att stabilisera ländryggen i samband med andra ingrepp. </w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Operationen görs för att minska ryggsmärta och eventuellt även bensmärta. Rehabiliteringen bygger på att förbättra muskelkontroll och kondition. Den ergonomiska kunskapen förbättras genom korrekt lyftteknik och rätt hållning. Patienten får lära sig ett förhållningssätt för att själv kunna minska sin smärta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> undvika rörelserädsla och underlätta återgång till vardagliga aktiviteter, arbete och fysisk aktivitet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F9D3BF" w14:textId="611113F9" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="5FD0B099" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:firstLine="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc169004907"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc226464851"/>
       <w:r w:rsidRPr="00F0703E">
-        <w:t xml:space="preserve">Restriktioner </w:t>
+        <w:t>Restriktioner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00F0703E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="623D1416" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="6413BB9D" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0703E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Gäller i 3 månader om operatören inte angivit annat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3877B1" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="641174A9" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0703E">
         <w:t>Undvika tunga lyft, mer än 5 kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D54AA1F" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="0CB5768D" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0703E">
         <w:t>Undvik kraftig böjning och vridning av ryggen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340F6BE3" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="2891BC11" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0703E">
         <w:t>Undvik alltid att lyfta och vrida samtidigt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265FCBF6" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="79E89E88" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc169004908"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226464852"/>
       <w:r w:rsidRPr="00F0703E">
         <w:t>Viktigt att tänka på</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="44205C48" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="6C16B6BF" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0703E">
         <w:t>Läkningstiden efter fusionsoperation är lång, minst 6 månader, eftersom bentransplantatet ska växa fast.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28810DAD" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="3E6DBA98" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0703E">
         <w:t>Under läkningstiden bör patienten undvika tyngre träning och aktiviteter där risk för plötsliga eller kraftiga vridningar och böjningar av ryggen finns. Exempel kontaktidrott, hoppa, springa, simma, åka skidor, spela golf, cykla utomhus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F65F50" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="129C20C7" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0703E">
         <w:t>Sjukskrivningstid ca 3–6 månader beroende på typ av arbete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB38C7A" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="0AA237AE" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0703E">
         <w:t>Ju längre tid patienten har haft besvär före operationen desto större är risken för nedsatt funktion och kondition samt ökad risk för rörelserädsla efter operationen. Dessa faktorer kan förlänga rehabiliteringen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32210D72" w14:textId="77777777" w:rsidR="00FE0748" w:rsidRPr="00F0703E" w:rsidRDefault="00FE0748" w:rsidP="00FE0748">
+    <w:p w14:paraId="0C3EC955" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00F0703E" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0703E">
         <w:t>Det är viktigt med träning av benmuskler och lyftteknik för att minska belastningen på ryggen och minska risken för överbelastning på angränsande rörelsesegment i ryggen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B35055B" w14:textId="4EAAAA6C" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="5FBE816B" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C1B662D" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00E0187C" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="2A77C0E9" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="001B0A6E" w:rsidRDefault="005934EB" w:rsidP="001B0A6E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc226464853"/>
+      <w:r w:rsidRPr="001B0A6E">
         <w:lastRenderedPageBreak/>
         <w:t>Arbetsbeskrivning - Fysioterapeutisk behandlingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="022B9867" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C"/>
-    <w:p w14:paraId="5D8268E7" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="4F3078B8" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB"/>
+    <w:p w14:paraId="11940F07" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="70AD47"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc169004910"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc226464854"/>
       <w:r w:rsidRPr="00923365">
         <w:t>Preoperativt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="6EFF5CAE" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="78112D65" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Ortopedkliniken skickar hem två broschyrer till patienten, ”Patientinformation – Ryggoperation” och ”Din träning – Steloperation ländrygg”. Dessa häften informerar om postoperativ mobilisering, förflyttningsteknik, restriktioner, träningsprogram samt </w:t>
       </w:r>
       <w:r>
         <w:t>ger råd</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve"> om fortsatt rehabilitering och uppföljning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (1,2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55936C3B" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="46078230" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc169004911"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc501440352"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc501440352"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226464855"/>
       <w:r w:rsidRPr="00923365">
         <w:t>Postoperativt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="13ABF85D" w14:textId="244ADCE2" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="291A4714" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Första mobiliseringen sker ofta på operationsdagen tillsammans med omvårdnadspersonal på </w:t>
       </w:r>
-      <w:r w:rsidR="007D6DAB">
+      <w:r>
         <w:t>Uppvakning (</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:t>UVA</w:t>
       </w:r>
-      <w:r w:rsidR="007D6DAB">
+      <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve"> eller på avdelning 4. Gåbord används. Patienten uppmuntras även att utföra djupandning och fottramp som trombosprofylax.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4763D4F6" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C"/>
-    <w:p w14:paraId="5BEDBEA7" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="7025835C" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB"/>
+    <w:p w14:paraId="6A2D49FE" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Träning med fysioterapeut påbörjas dag två och innehåller följande:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB7EBFA" w14:textId="0298146D" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="667C92ED" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Information om restriktioner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE4B176" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="541D7F63" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Förflyttningsträning i och ur säng via sidoläge. Använd ej dävert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C78B4F7" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="0AACEB62" w14:textId="77777777" w:rsidR="005934EB" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Gångträning, gånghjälpmedel vid behov. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC32AF0" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="26CED017" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Viktigt att meddela patienten och personalen på avdelningen samt skriva i journalen om tillsyn rekommenderas vid gång och om fallrisk föreligger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435336C4" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="6711D2C0" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Praktisk genomgång av träningsprogram ”Din träning – Steloperation ländrygg”. Vid behov anpassas träningsprogrammet efter patientens förmåga. Patienten ska sedan på egen hand träna enligt programmet 2 gånger/dag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A68E786" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="31CF0C22" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Trappträning vid behov, använd gånghjälpmedel vid behov. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5586F637" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="6F113BE8" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Inför hemgång ges information om fortsatt träning. Fortsatt rehabilitering inom primärvården </w:t>
       </w:r>
       <w:r>
         <w:t>startar</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve"> 4 veckor efter operationen. Patienten bokar själv tid. Fram till dess ska patienten träna på egen hand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A08375" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="03341F08" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Inför hemgång ges information om återbesök till Fysioterapi Uddevalla sjukhus 6–8 veckor efter operationen. Operatör bedömer om återbesök till läkare är aktuellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DFF36C" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="0197312E" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Vid behov förskrivs gånghjälpmedel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8A60DB" w14:textId="05A74F04" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="204658D4" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
-        <w:t>Vid behov överrapporteras nödvändig information till primärvårds- eller kommunrehab i SAMSA.</w:t>
+        <w:t xml:space="preserve">Vid behov överrapporteras nödvändig information till primärvårds- eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923365">
+        <w:t>kommunrehab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923365">
+        <w:t xml:space="preserve"> i SAMSA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB29D9C" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="45CA8072" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:lastRenderedPageBreak/>
         <w:t>Beräknad vårdtid 2–3 dagar. Hemfärd sker i vanlig bil, passagerarsäte med ryggstödet bakåtlutat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01551A4E" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C"/>
-    <w:p w14:paraId="38DED164" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="04AE6E65" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB"/>
+    <w:p w14:paraId="32CDD3BC" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc169004912"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc226464856"/>
       <w:r w:rsidRPr="00923365">
         <w:t>Fram till återbesöket</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="5713C5DD" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="1D40B23C" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Mobilisering till smärtgräns, följa restriktionerna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9AA11A" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="56026097" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Patienten uppmuntras träna enligt träningsprogrammet och gå dagliga promenader. I början flera korta promenader per dag, utöka efterhand. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432338EA" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="344074EC" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Det är viktigt att variera mellan att sitta, ligga, stå och gå. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394B3403" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="27D24313" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Fördela aktiviteter över dagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15172A1D" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="4863F25D" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Patienten </w:t>
       </w:r>
       <w:r>
         <w:t>får</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve"> cykla på motionscykel, med hög sadel och styre för god hållning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B757E7" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="3D55B80C" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Patienten får köra bil förutsatt att benfunktionen är god och bilkörning</w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve"> kan anses vara trafiksäker. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B409B0" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
-[...8 lines deleted...]
-    <w:p w14:paraId="2DE49DCC" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="52561D0C" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc169004913"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc226464857"/>
       <w:r w:rsidRPr="00923365">
         <w:t>Återbesök</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="36867480" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="4CA539B0" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:rPr>
           <w:color w:val="70AD47"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Poliklinisk kontroll hos fysioterapeut på Uddevalla sjukhus, 6–8 veckor efter operation. Remiss skickas från ortopeden till Fysioterapin och fysioterapeut kallar patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3020B9" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="79A2F717" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Fysioterapeuten ska: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54644B52" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="7BEE2B9B" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Undersöka neurologisk</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve"> status: notera känselbortfall, reflexbortfall, SLR och kraftnedsättning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AA7B22" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="7B0BDC0E" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Kontrollera sårläkning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754281DE" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="110603F1" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Kontrollera ryggrörlighet och eventuell rörelserädsla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137D1C89" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="2ED1FBF5" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Fånga upp eventuella problem och frågor patienten har efter operationen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BC630D" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="48BBC3D0" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t xml:space="preserve">Stimulera till fysisk aktivitet i vardagen, aktiviteter utifrån patientens förutsättningar och önskemål. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7330B4CC" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="6653EC49" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:t>Följa upp om patienten kommit i gång med rehabilitering hos fysioterapeut på hemorten, annars stimulera till detta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E94F677" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="3C9C91AC" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vid behov av förlängd sjukskrivning eller receptförnyelse hänvisas patienten att själv kontakta ortopedmottagningen via telefon eller 1177.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BFEC8D" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="5D8D5590" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vid behov kontaktas operatören, till exempel vid utebliven förbättring och behov av återbesök till ortopeden. Fysioterapeuten skickar då kopia på journalanteckning via internpost till ansvarig läkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F3330A" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="005F5760" w:rsidRDefault="00E0187C" w:rsidP="005F5760">
+    <w:p w14:paraId="12186C9A" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="005F5760" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc169004914"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226464858"/>
       <w:r w:rsidRPr="005F5760">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rehabilitering hos fysioterapeut i primärvården, start 4 veckor efter operation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="23F9AEDF" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="4E0B0A04" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Det är viktigt att få en uppfattning om patientens fysiska nivå</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> både före och efter operationen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att kunna göra en individuell planering av träningsupplägget.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB6693E" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="188C0C87" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Om patienten har kvarvarande neurologiska symtom, gör neurolog</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">iskt </w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>status (känsel, kraft, reflexer, SLR).</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF04D42" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="4FC95F0C" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Fånga upp eventuella problem och frågor patienten har.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D0BFBB" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="7B503E8D" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Kontrollera och eventuellt korrigera hållning.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08585236" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="507C9657" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Följ upp träningen. Utgå från de hemövningar patienten fick på sjukhuset. </w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F569CF6" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="56A06FD4" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Gör en individuell planering av träningsupplägget.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D05DCF" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="63EF0B41" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Boka tid för fortsatt träning och regelbunden uppföljning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CABC33C" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="648FA463" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="146DCA83" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="75A259C1" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Syftet med rehabiliteringen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FEC4DA" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="705A419D" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Förbättrad muskelkontroll och kondition.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D2C10E" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="519411A8" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Förbättrad hållning för att på så sätt minska belastningen på ryggen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A44F21B" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="387629FB" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Förbättrad lyftteknik och ökad ergonomisk kunskap.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0208BC3F" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="283554C2" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aktivt förhållningssätt för att minska smärta och undvika rörelserädsla.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242A6679" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="21015066" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Återgång till att utföra sina vardagliga aktiviteter, återgång i arbete och i fysisk aktivitet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AA0289" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="4A761C31" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DB9E350" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="3024540D" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Rehabiliteringsprinciper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5259BD" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="7CB93ECD" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Rehabilitering sker på individuell basis.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45499428" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="69AB34A2" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Träningen bygger på stabilitetsträning av djupa bålmuskler i stabila grundpositioner med god muskulär kontroll och hållning.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C59CF9" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="680F15EC" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Gradera svårighetsgrad och belastning efter patientens förmåga.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6223B926" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="25C8EE3B" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Träna benmuskulatur och lyftteknik för att minska belastningen på ryggen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F82C598" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="28680BB3" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Patienten bör undvika intensiv rörelseträning för att minska risken för överbelastning på angränsande rörelsesegment i ryggen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E30314" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="3A95A9B2" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF9EC35" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="1A9BD913" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Stegring av stabilitetsträning sker efter följande principer</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E79435" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="67E36559" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Övningar sker i enkla/raka rörelsebanor och till de ytterlägen som patienten behärskar med kontroll av stabiliserande muskulatur.</w:t>
+        <w:t xml:space="preserve">Övningar sker i enkla/raka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923365">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>rörelsebanor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923365">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och till de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923365">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ytterlägen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923365">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som patienten behärskar med kontroll av stabiliserande muskulatur.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2D7EE8" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="19B3F10F" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Successivt tillägg av yttre belastning såsom vikter, dragapparat, sekvensmaskiner etcetera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6A7953" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="27338B3E" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Raka rörelsebanor kompletteras successivt med diagonala.</w:t>
+        <w:t xml:space="preserve">Raka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923365">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>rörelsebanor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923365">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kompletteras successivt med diagonala.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BD467D" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="7F71853D" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Successivt mer krav på balans och koordination genom mer komplexa övningar till exempel med boll och balansplatta.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1945DB04" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="41116C72" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EFE55F" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="547A31D9" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Inför avslut</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393F3AD7" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="6ED722E7" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Vilken typ av arbete och fritidsaktiviteter som patienten ska återgå till styr rehabiliteringens innehåll och längd.</w:t>
+        <w:t xml:space="preserve">Vilken typ av arbete och fritidsaktiviteter som patienten ska återgå till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00923365">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>styr rehabiliteringens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00923365">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innehåll och längd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C10EF7" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="4E62E649" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Planera för fortsatt träning utifrån patientens intresse och krav i vardagen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E67F0CD" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="43296DCA" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Patienten bör fortsätta styrketräna rygg och ben livet ut för att minska risk för återkommande ryggsmärta.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923365">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448D9E7F" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
-[...8 lines deleted...]
-    <w:p w14:paraId="73CD75F2" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="02D525D8" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc169004915"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc226464859"/>
       <w:r w:rsidRPr="00923365">
         <w:t>Referenser och relaterade dokument</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="2C32C63E" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C">
+    <w:p w14:paraId="46196F63" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00923365" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:r w:rsidRPr="00923365">
         <w:t>Informationen i denna rutin är ett omarbetat material från Sahlgrenska Universitetssjukhuset arbetsterapi/fysioterapi med deras tillstånd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C06B88" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00CC1FE9" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="58D31157" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00CC1FE9" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1FE9">
         <w:t>Patientinformation ryggoperation (vgregion.se)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEA0C02" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00CC1FE9" w:rsidRDefault="00E0187C" w:rsidP="00CC1FE9">
+    <w:p w14:paraId="344D286C" w14:textId="77777777" w:rsidR="005934EB" w:rsidRPr="00CC1FE9" w:rsidRDefault="005934EB" w:rsidP="005934EB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1FE9">
         <w:t>Din träning Steloperation ländrygg (vgregion.se)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="0FDB8D22" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRPr="00923365" w:rsidRDefault="00E0187C" w:rsidP="00E0187C"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="7B0BBB4F" w14:textId="77777777" w:rsidR="00E0187C" w:rsidRDefault="00E0187C" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E0187C" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77A0652E" w14:textId="77777777" w:rsidR="0017634F" w:rsidRDefault="0017634F">
+    <w:p w14:paraId="2431B7B0" w14:textId="77777777" w:rsidR="00620308" w:rsidRDefault="00620308">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="160D176A" w14:textId="77777777" w:rsidR="0017634F" w:rsidRDefault="0017634F">
+    <w:p w14:paraId="6FA5AEC3" w14:textId="77777777" w:rsidR="00620308" w:rsidRDefault="00620308">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58D1C43D" w14:textId="77777777" w:rsidR="0017634F" w:rsidRDefault="0017634F">
+    <w:p w14:paraId="05E33EBC" w14:textId="77777777" w:rsidR="00620308" w:rsidRDefault="00620308">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2369,90 +2365,90 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="007D6DAB" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -2530,51 +2526,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2608,83 +2604,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="239FBA44" w14:textId="77777777" w:rsidR="0017634F" w:rsidRDefault="0017634F"/>
+    <w:p w14:paraId="7A910BCE" w14:textId="77777777" w:rsidR="00620308" w:rsidRDefault="00620308"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04B24078" w14:textId="77777777" w:rsidR="0017634F" w:rsidRDefault="0017634F">
+    <w:p w14:paraId="018F401B" w14:textId="77777777" w:rsidR="00620308" w:rsidRDefault="00620308">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0EF2B9BA" w14:textId="77777777" w:rsidR="0017634F" w:rsidRDefault="0017634F">
+    <w:p w14:paraId="263DDC58" w14:textId="77777777" w:rsidR="00620308" w:rsidRDefault="00620308">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2762,51 +2758,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2969,51 +2965,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6727,52 +6723,52 @@
   <w:num w:numId="26" w16cid:durableId="1024549552">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1378243222">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="351149395">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="769156147">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1138760158">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="468133111">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1750687934">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="60"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -6823,50 +6819,51 @@
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="0017634F"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B0A6E"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E04C1"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00287727"/>
     <w:rsid w:val="00287A6E"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
@@ -6904,99 +6901,102 @@
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D1A4F"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="004059FF"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00453CDC"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="004615D5"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="005934EB"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C104D"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F5760"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
+    <w:rsid w:val="00620308"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
@@ -7091,84 +7091,86 @@
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB134B"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00B02CCF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B26A68"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C4119A"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C80B56"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1FE9"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
@@ -7251,51 +7253,51 @@
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9805,51 +9807,51 @@
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC1FE9"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10201,70 +10203,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1060</Words>
-  <Characters>8127</Characters>
+  <Words>1173</Words>
+  <Characters>8007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>216</Lines>
+  <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9169</CharactersWithSpaces>
+  <CharactersWithSpaces>9051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Elektiv ryggoperation  Fusion  Fysioterapi NU-sjukvården</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>