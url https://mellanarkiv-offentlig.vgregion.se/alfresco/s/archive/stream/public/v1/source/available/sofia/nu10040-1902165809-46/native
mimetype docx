--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="634838B7" w14:textId="4F55116E" w:rsidR="042B6BED" w:rsidRDefault="042B6BED" w:rsidP="1853CB0F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Hälseneruptur - Fysioterapi NU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D022A3B" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -107,57 +107,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="215FE041" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00CD2329" w:rsidP="00435891"/>
     <w:p w14:paraId="02B5C4A3" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12455C43" w14:textId="33939DB4" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Akut hälseneruptur är vanligast bland män 30 till 49 år, men öka</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
-        <w:t xml:space="preserve"> i åldersgruppen </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> år. Skadan uppstår oftast </w:t>
+        <w:t xml:space="preserve"> i åldersgruppen 50–60 år. Skadan uppstår oftast </w:t>
       </w:r>
       <w:r>
         <w:t>vid</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> rekreationsidrott. Racket-, boll- och hoppsporter är överrepresenterade. Behandlingen är i första hand konservativ, men kirurgi tillämpas vid behov. </w:t>
       </w:r>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">ngre individer med höga funktionskrav </w:t>
       </w:r>
       <w:r>
         <w:t>skall främst</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> opereras. Forskning visa</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> att behandling med </w:t>
       </w:r>
@@ -320,94 +314,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F12EEB" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Målsättning med behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3790AF" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="5B3790AF" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Att senan skall återfå elastisk styvhet, god hållfasthet och optimal längd </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Kadakia&lt;/Author&gt;&lt;Year&gt;2017&lt;/Year&gt;&lt;RecNum&gt;121&lt;/RecNum&gt;&lt;DisplayText&gt;(1)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;121&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="52x2ddzf2r9ff2etp9av9xs2darwpw9v22px" timestamp="1726059561" guid="822e7eab-2151-429e-93d2-f30fe3a0ec26"&gt;121&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Kadakia, Anish R&lt;/author&gt;&lt;author&gt;Dekker, Robert G&lt;/author&gt;&lt;author&gt;Ho, Bryant S&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Acute Achilles tendon ruptures: an update on treatment&lt;/title&gt;&lt;secondary-title&gt;Journal of the American Academy of Orthopaedic Surgeons&lt;/secondary-title&gt;&lt;/titles&gt;&lt;periodical&gt;&lt;full-title&gt;Journal of the American Academy of Orthopaedic Surgeons&lt;/full-title&gt;&lt;/periodical&gt;&lt;pages&gt;23-31&lt;/pages&gt;&lt;volume&gt;25&lt;/volume&gt;&lt;number&gt;1&lt;/number&gt;&lt;dates&gt;&lt;year&gt;2017&lt;/year&gt;&lt;/dates&gt;&lt;isbn&gt;1067-151X&lt;/isbn&gt;&lt;urls&gt;&lt;related-urls&gt;&lt;url&gt;https://www.ingentaconnect.com/content/wk/jos/2017/00000025/00000001/art00009;jsessionid=4l8ht3h12714j.x-ic-live-02&lt;/url&gt;&lt;/related-urls&gt;&lt;/urls&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462347D5" w14:textId="44BE7FBF" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="462347D5" w14:textId="44BE7FBF" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Att patienten skall återfå tidigare funktionsnivå och optimal styrka och rörlighet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Kadakia&lt;/Author&gt;&lt;Year&gt;2017&lt;/Year&gt;&lt;RecNum&gt;121&lt;/RecNum&gt;&lt;DisplayText&gt;(1)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;121&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="52x2ddzf2r9ff2etp9av9xs2darwpw9v22px" timestamp="1726059561" guid="822e7eab-2151-429e-93d2-f30fe3a0ec26"&gt;121&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Kadakia, Anish R&lt;/author&gt;&lt;author&gt;Dekker, Robert G&lt;/author&gt;&lt;author&gt;Ho, Bryant S&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Acute Achilles tendon ruptures: an update on treatment&lt;/title&gt;&lt;secondary-title&gt;Journal of the American Academy of Orthopaedic Surgeons&lt;/secondary-title&gt;&lt;/titles&gt;&lt;periodical&gt;&lt;full-title&gt;Journal of the American Academy of Orthopaedic Surgeons&lt;/full-title&gt;&lt;/periodical&gt;&lt;pages&gt;23-31&lt;/pages&gt;&lt;volume&gt;25&lt;/volume&gt;&lt;number&gt;1&lt;/number&gt;&lt;dates&gt;&lt;year&gt;2017&lt;/year&gt;&lt;/dates&gt;&lt;isbn&gt;1067-151X&lt;/isbn&gt;&lt;urls&gt;&lt;related-urls&gt;&lt;url&gt;https://www.ingentaconnect.com/content/wk/jos/2017/00000025/00000001/art00009;jsessionid=4l8ht3h12714j.x-ic-live-02&lt;/url&gt;&lt;/related-urls&gt;&lt;/urls&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
@@ -442,377 +435,372 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Beskrivning patientflöde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E7ECAB" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>På akuten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3995443F" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="3995443F" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Foten</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> gipsas i spetsfotläge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473CE1BF" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="473CE1BF" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Patienten skall avlasta fram till återbesök efter 2 veckor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C617C7C" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="5C617C7C" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Om patienten inte </w:t>
       </w:r>
       <w:r>
         <w:t>kan</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> hoppa med kryckor </w:t>
       </w:r>
       <w:r>
         <w:t>kontaktas</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">ysioterapeut för utprovning av annat gånghjälpmedel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F20D282" w14:textId="26E28DAA" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="7F20D282" w14:textId="26E28DAA" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Patientinformationen ”Till dig som skadat hälsenan”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lämnas ut</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2938BBFE" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Efter 2 veckor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10814051" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="10814051" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Återbesök till gipstekniker på ortopedmottagningen samt OTA för byte av gips till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Walkerortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> med </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">3-4 </w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>kilar i 6 veckor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4D9E1C" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="6D4D9E1C" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Patienten skall träffa mottagningens fysioterapeut</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8D2F18" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="3E8D2F18" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> skall vara på dygnet runt</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>ven vid dusch</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vid konservativ behandling. Efter operation tillåts patienten att duscha och sova utan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> om det kan ske på ett säkert sätt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1409E758" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="1409E758" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Belastning med kryckor tillåten, men med reducerad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>stegmängd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBE4C13" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="2DBE4C13" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Lättare rörelseträning påbörjas. (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Vg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>. se under rubrik “Fysioterapi”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337181F2" w14:textId="14697BC7" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="337181F2" w14:textId="14697BC7" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Patienten avvecklar själv kilarna enligt principen </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1 kil var 14:e dag</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2492FD74" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Efter 8 veckor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6DD0AA" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="7F6DD0AA" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Återbesök till läkare på mottagningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BBF9C6" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="23BBF9C6" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> avvecklas</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132BB6B5" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="132BB6B5" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Patienten skall träffa fysioterapeut </w:t>
       </w:r>
       <w:r>
         <w:t>kopplad till ortoped</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>mottagningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E74F68C" w14:textId="52549D84" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="5E74F68C" w14:textId="52549D84" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Skor med </w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>drop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>” på ca 1,5 cm eller mer, dvs högre under hälen än under framfoten s</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">kall </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2329">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
@@ -840,228 +828,219 @@
         <w:ind w:left="1715"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F908F2B" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00CD2329" w:rsidP="00CD2329">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1715"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48233E50" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Viktigt att tänka på</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BCA9E8" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="17BCA9E8" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Risk för re-ruptur. Töjning över senans hållfasthet måste undvikas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6478F46E" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="6478F46E" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Risk för hälseneförlängning, vilket leder till nedsatt kraft och spänst. </w:t>
       </w:r>
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">ontrollerad muskelaktivitet för att stimulera läkning, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">är viktigt </w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">men töjning över senans hållfasthet måste undvikas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD98272" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="0BD98272" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">En hälsena har normalt låg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>nociceptiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> innervering</w:t>
       </w:r>
       <w:r>
         <w:t>. De</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>t går inte att utgå från upplevd smärta vid bedömning av belastning. Det är viktigt att kontinuerligt notera värme, svullnad och färgskiftning av huden i underbenet</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> kring senan och, i förekommande fall, runt ärret. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DA05E2" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="14DA05E2" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Immobilisering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> innebär en ökad risk för djup </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>ventrombos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> (DVT). </w:t>
       </w:r>
       <w:r>
         <w:t>Hänvisa till</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> Akutmottagningen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vid</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> misstanke om DVT. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EFA643" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="20EFA643" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Patient med nedsatt känsel i fötterna</w:t>
       </w:r>
       <w:r>
         <w:t>, tex. vid diabetes,</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> skall vara extra uppmärksam på hudstatus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51098368" w14:textId="63391BE2" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="51098368" w14:textId="63391BE2" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Det är vanligt att patienten går för mycket under </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortosbehandlingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> och de fösta veckorna därefter. Endast ”nödvändig” gång rekommenderas under </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>ortosbehandlingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> och därefter reducerad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>stegmängd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> steg/dag kan vara ett riktmärke de första 4 veckorna efter </w:t>
+        <w:t xml:space="preserve"> 2000-3000 steg/dag kan vara ett riktmärke de första 4 veckorna efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> avvecklats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3108C755" w14:textId="77777777" w:rsidR="00121D1A" w:rsidRDefault="00121D1A" w:rsidP="00121D1A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1715"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="750319F3" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
@@ -1110,732 +1089,730 @@
         </w:rPr>
         <w:t>Efter 2 veckor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EFBCB6" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Patienten träffar fysioterapeut på mottagningen samband med, eller i nära anslutning till, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>avgipsning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> och övergång till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Walkerortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145C43A6" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="145C43A6" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Instruera träningsprogram ”Hälseneruptur 1”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B848AF4" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="7B848AF4" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Informera patienten om att känna på hälsenan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> regelbundet </w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>och kontrollera att den inte blir varmare, rödare eller mer svullen över tid. Detta är tecken på överbelastning och patienten får då anpassa sin aktivitetsnivå.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1F5FDC" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="00CD2329">
+    <w:p w14:paraId="6A1F5FDC" w14:textId="77777777" w:rsidR="00CD2329" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lär patienten att ta på och av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> vid träning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och skötsel av hygien</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEA9761" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="4AEA9761" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informera om att lufta underbenet en eller flera gånger varje dag. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019E4BBF" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="019E4BBF" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förklara hur patienten ska tvätta underbenet och foten med tvättlapp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2251E882" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="2251E882" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Instruera belastad gång med kryckkäppar</w:t>
       </w:r>
       <w:r w:rsidR="00C917D0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5C57D1" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="3C5C57D1" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Planera för lämpliga skor efter avveckling av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Förbered patienten på ett par att använda inomhus och ett par utomhus. Skorna ska vara minst 1,5 cm högre under hälen än under framfoten. Platta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>sneakers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> är olämpligt. Skorna bör ha hälkappa. Be patienten ta med skorna till nästa besök. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2267F8B0" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="2267F8B0" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Trappgång tränas vid behov.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Gång, trappgång och träning får inte ge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">obehaglig töjning i senan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B37F872" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="3B37F872" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Kontrollera att patienten har uppfattat vad som gäller kring avvecklande av kilarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9A58A9" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="3C9A58A9" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Uppmana patienten att boka tid hos FT i primärvården </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">snarast för stöd under </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortosbehandlingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A467281" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="3A467281" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Hos patienter där </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>compliance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> bedöms låg avvaktas tidig rörelseträning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9D4EE1" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="0B9D4EE1" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienter som behandlats icke-kirurgiskt, behåller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> dygnet runt även vid dusch. Patienter som behandlats kirurgiskt, får ta av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> nattetid samt duscha utan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, men enbart i sittande, för att inte riskera att oavsiktligt stödja på opererade benet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA3C5D3" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="6CA3C5D3" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alla patienter får börja träna med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> på stationär motionscykel </w:t>
       </w:r>
       <w:r w:rsidRPr="00C917D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4 veckor efter skadan</w:t>
       </w:r>
       <w:r>
         <w:t>. Fysioterapeuten guidar teknik för på och avstigning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6031F56D" w14:textId="0B165315" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="6031F56D" w14:textId="0B165315" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient som behandlats kirurgiskt ska inte bli svettig i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> fram till dess att såret är läkt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C4DDB2" w14:textId="77777777" w:rsidR="00121D1A" w:rsidRDefault="00121D1A" w:rsidP="00121D1A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1715"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77A12DD0" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Efter 8 veckor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D676EE2" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Återbesök till fysioterapeut på mottagningen. Om möjligt, i samband med återbesök till läkare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4361DA66" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="4361DA66" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Titta och känn på hälsenan. Bedöm kontinuitet, bredd och konsistens.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35334622" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="35334622" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Gör Thomsons test.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04466D5B" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="04466D5B" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Skor med </w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>drop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>” på ca 1,5 cm eller mer, dvs högre under hälen än under framfoten s</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">kall </w:t>
       </w:r>
       <w:r w:rsidRPr="00C917D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">alltid </w:t>
       </w:r>
       <w:r w:rsidRPr="00C917D0">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>användas inomhus och utomhus i 4 veckor</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> framöver, eller längre vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D28F40F" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="1D28F40F" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00853781">
         <w:t>Vid obeha</w:t>
       </w:r>
       <w:r>
         <w:t>g/</w:t>
       </w:r>
       <w:r w:rsidRPr="00853781">
         <w:t xml:space="preserve">känsla av töjning i hälsenans vid stående och gående med skor kompletteras dessa </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00853781">
         <w:t>korkkil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> i båda skorna</w:t>
       </w:r>
       <w:r w:rsidRPr="00853781">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Dessa</w:t>
       </w:r>
       <w:r w:rsidRPr="00853781">
         <w:t xml:space="preserve"> avveckla</w:t>
       </w:r>
       <w:r>
         <w:t>s när</w:t>
       </w:r>
       <w:r w:rsidRPr="00853781">
         <w:t xml:space="preserve"> belastning kan ske utan obehag/känsla av töjning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C95F9F" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="14C95F9F" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Informera om försiktig med att trampa ned i någon ojämnhet (trottoarkanter, skogsterräng mm) och vid kraftiga </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>avtramp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> (ex trappa med hälen utanför trappsteget, uppförsbacke mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703843EE" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="703843EE" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Undvik huksittande under de första 4 veckorna efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>ortosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> avvecklats. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634AF401" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="634AF401" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Säkerställ att patienten har tagit kontakt med FT i primärvården och har en tid bokad i närtid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C94402" w14:textId="3EEB488C" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="07C94402" w14:textId="3EEB488C" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>OM patienten har genomgått kirurgi: instruera mobilisering av ärret (om det är läkt)</w:t>
       </w:r>
       <w:r>
         <w:t>. T</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">ipsa om tejp för förbättrat slutresultat av ärrläkning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DDF538" w14:textId="77777777" w:rsidR="00121D1A" w:rsidRDefault="00121D1A" w:rsidP="00121D1A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1715"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F42B7CC" w14:textId="14B15E7E" w:rsidR="00435891" w:rsidRDefault="00121D1A" w:rsidP="00C917D0">
+    <w:p w14:paraId="4F42B7CC" w14:textId="14B15E7E" w:rsidR="00435891" w:rsidRDefault="00121D1A" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00435891" w:rsidRPr="00C917D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>eckor och framåt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1560563D" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="1560563D" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Avslutande uppföljning hos FT NÄL el US. Vid otillfredsställande resultat kontakta PAL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723E0DE6" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="723E0DE6" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Patienten förväntas vara i gång med rehab i primärvårdens regi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB7AD6E" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="3EB7AD6E" w14:textId="77777777" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>Cykling utomhus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t>kan påbörjas om underlaget är bra. Undvik tunga växlar som leder till kraftiga tramptag</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Uppmana till </w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">försiktighet vid cykling i uppförsbacke. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7313A33A" w14:textId="30CFDB12" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="7313A33A" w14:textId="30CFDB12" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Idrottspecifika moment kan börja tränas efter </w:t>
       </w:r>
       <w:r w:rsidR="00C917D0" w:rsidRPr="1853CB0F">
         <w:t>4–6</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> månader.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143A94D3" w14:textId="0E9C93CE" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="143A94D3" w14:textId="0E9C93CE" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Rehabiliteringstiden är lång: </w:t>
       </w:r>
       <w:r w:rsidR="00C917D0" w:rsidRPr="1853CB0F">
         <w:t>6–12</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> månader.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52546E8D" w14:textId="6A3797BF" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="52546E8D" w14:textId="6A3797BF" w:rsidR="00C917D0" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Att komma tillbaka till idrott med hög belastning tar ofta lång tid: räkna med </w:t>
       </w:r>
       <w:r w:rsidR="00C917D0" w:rsidRPr="1853CB0F">
         <w:t>9–12</w:t>
       </w:r>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve"> månader</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FB2DCB" w14:textId="19D66E5C" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00C917D0">
+    <w:p w14:paraId="70FB2DCB" w14:textId="19D66E5C" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="001169F9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:t xml:space="preserve">Det tar 1 år, eller mer, innan senan återfått full hållfasthet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A7703" w14:textId="77777777" w:rsidR="00121D1A" w:rsidRDefault="00121D1A" w:rsidP="00121D1A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1715"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F18C313" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="1853CB0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1899,118 +1876,111 @@
     <w:p w14:paraId="1DEBCAEE" w14:textId="77777777" w:rsidR="00435891" w:rsidRDefault="00435891" w:rsidP="00435891">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E487B5A" w14:textId="23F3C820" w:rsidR="1853CB0F" w:rsidRDefault="1853CB0F" w:rsidP="1853CB0F"/>
     <w:sectPr w:rsidR="1853CB0F" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B5A5DE3" w14:textId="77777777" w:rsidR="005E25FC" w:rsidRDefault="005E25FC">
+    <w:p w14:paraId="74090CAC" w14:textId="77777777" w:rsidR="001169F9" w:rsidRDefault="001169F9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C853F84" w14:textId="77777777" w:rsidR="005E25FC" w:rsidRDefault="005E25FC">
+    <w:p w14:paraId="73DFEAFA" w14:textId="77777777" w:rsidR="001169F9" w:rsidRDefault="001169F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="660F8ED5" w14:textId="77777777" w:rsidR="005E25FC" w:rsidRDefault="005E25FC">
+    <w:p w14:paraId="5B9201DC" w14:textId="77777777" w:rsidR="001169F9" w:rsidRDefault="001169F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2018,89 +1988,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2129,51 +2099,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2207,73 +2177,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F212391" w14:textId="77777777" w:rsidR="005E25FC" w:rsidRDefault="005E25FC"/>
+    <w:p w14:paraId="406E4726" w14:textId="77777777" w:rsidR="001169F9" w:rsidRDefault="001169F9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00DB0244" w14:textId="77777777" w:rsidR="005E25FC" w:rsidRDefault="005E25FC">
+    <w:p w14:paraId="28A20ADA" w14:textId="77777777" w:rsidR="001169F9" w:rsidRDefault="001169F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3468A857" w14:textId="77777777" w:rsidR="005E25FC" w:rsidRDefault="005E25FC">
+    <w:p w14:paraId="389E50B6" w14:textId="77777777" w:rsidR="001169F9" w:rsidRDefault="001169F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2311,91 +2281,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2517,1270 +2487,93 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...1175 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3850,277 +2643,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20366137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B5CFEEA"/>
     <w:lvl w:ilvl="0" w:tplc="370C4F16">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text2"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
@@ -4168,277 +2735,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="238C60AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2141708"/>
     <w:lvl w:ilvl="0" w:tplc="6AEC39AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1715" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2435" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4506,1434 +2847,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6755" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7475" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...1382 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6003,1661 +2961,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...1609 lines deleted...]
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7727,2517 +3075,71 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-[...2260 lines deleted...]
-    <w:abstractNumId w:val="57"/>
+  <w:num w:numId="1" w16cid:durableId="362025445">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="300699629">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="2" w16cid:durableId="966131805">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="424809105">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="739136005">
+  <w:num w:numId="3" w16cid:durableId="148987692">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1123426893">
-[...56 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1302809386">
+  <w:num w:numId="4" w16cid:durableId="1385181181">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="159928600">
-[...86 lines deleted...]
-  <w:num w:numId="55" w16cid:durableId="411005575">
+  <w:num w:numId="5" w16cid:durableId="1962803823">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="1086611714">
-[...34 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -10264,50 +3166,51 @@
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001169F9"/>
     <w:rsid w:val="00121D1A"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
@@ -10489,50 +3392,51 @@
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00933D10"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
@@ -10652,96 +3556,97 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="042B6BED"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="17A3D01B"/>
     <w:rsid w:val="1853CB0F"/>
+    <w:rsid w:val="37BDAAB3"/>
     <w:rsid w:val="5F0F62C6"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6575F92A"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C0248B7"/>
     <w:rsid w:val="6D9E1918"/>
     <w:rsid w:val="70BDBFEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11494,51 +4399,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="50"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -11648,51 +4553,51 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListstyckeChar"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="59"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -12936,51 +5841,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="60"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -13146,51 +6051,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndNoteBibliographyChar"/>
     <w:rsid w:val="00435891"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndNoteBibliographyChar">
     <w:name w:val="EndNote Bibliography Char"/>
     <w:basedOn w:val="ListstyckeChar"/>
     <w:link w:val="EndNoteBibliography"/>
     <w:rsid w:val="00435891"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13529,59 +6434,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
+  <Pages>1</Pages>
   <Words>2520</Words>
   <Characters>13358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>111</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>15847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hälseneruptur Fysioterapi NU</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Erika Oppenstam</lastModifiedBy>
-  <revision>26</revision>
+  <lastModifiedBy>Elisabeth Johnsen Zander</lastModifiedBy>
+  <revision>27</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>