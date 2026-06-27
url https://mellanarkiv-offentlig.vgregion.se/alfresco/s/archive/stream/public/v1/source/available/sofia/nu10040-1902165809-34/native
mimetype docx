--- v0 (2025-12-13)
+++ v1 (2026-06-27)
@@ -7,853 +7,746 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1481D6F4" w14:textId="77777777" w:rsidR="00C660A5" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="1481D6F4" w14:textId="77777777" w:rsidR="00C660A5" w:rsidRPr="00A674CE" w:rsidRDefault="00D87853" w:rsidP="00A674CE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="1" w:name="_Toc106874287"/>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A674CE">
         <w:t xml:space="preserve">Hjärta – Hjärtstopp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6674749F" w14:textId="6C56FB0C" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="6674749F" w14:textId="6C56FB0C" w:rsidR="00D87853" w:rsidRPr="00A674CE" w:rsidRDefault="00D87853" w:rsidP="00A674CE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A674CE">
+        <w:t>Arbetsterapi och Fysioterapi Uddevalla sjukhus</w:t>
+      </w:r>
+      <w:r w:rsidR="00C660A5" w:rsidRPr="00A674CE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00307528">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A674CE">
+        <w:t xml:space="preserve">NU-sjukvården </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A43427" w14:textId="77777777" w:rsidR="00D87853" w:rsidRDefault="00D87853" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:spacing w:val="-63"/>
           <w:w w:val="95"/>
           <w:position w:val="2"/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="1CAAF5CB" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="3A8D2CF7" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="00800B4C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="211A65ED" w14:textId="1579DC8B" w:rsidR="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="5502DA3E" w14:textId="60B75653" w:rsidR="00EC60CF" w:rsidRPr="0071115D" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
+      <w:r>
+        <w:t xml:space="preserve">Smärre innehållsförändring gällande syrgasdoseringen enligt nya </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>HLR-riktlinjer 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697B668B" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="00800B4C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="3" w:name="_Toc106874289"/>
-      <w:r w:rsidRPr="005C168E">
-[...32 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>S</w:t>
-[...2 lines deleted...]
-        <w:t>yfte</w:t>
+        <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="009A32ED">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DD8879" w14:textId="4A7DB620" w:rsidR="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="023A5D48" w14:textId="6AA08B41" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:bookmarkStart w:id="4" w:name="_Toc100327187"/>
       <w:bookmarkStart w:id="5" w:name="_Toc106874290"/>
       <w:r w:rsidRPr="005C168E">
         <w:t>Att säkerställa att alla anställda på Arb</w:t>
       </w:r>
       <w:r w:rsidRPr="00C660A5">
         <w:t xml:space="preserve">etsterapi och Fysioterapi </w:t>
       </w:r>
-      <w:r w:rsidR="00C660A5" w:rsidRPr="00307528">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> NU-sjukvården</w:t>
+      <w:r w:rsidRPr="00307528">
+        <w:t>Uddevalla sjukhus, NU-sjukvården</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3633">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00307528">
         <w:t xml:space="preserve"> känner till rutinen vid hjärtstopp.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2123FBF2" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="70B2A54A" w14:textId="1B0B68E6" w:rsidR="009A32ED" w:rsidRDefault="00D87853" w:rsidP="009A32ED">
+    <w:p w14:paraId="14193F38" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="00800B4C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E51E5E" w14:textId="68793252" w:rsidR="00D87853" w:rsidRDefault="00D87853" w:rsidP="00BE16F8">
+    <w:p w14:paraId="064FA0FE" w14:textId="33CC998C" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:bookmarkStart w:id="6" w:name="_Toc100327188"/>
       <w:r w:rsidRPr="005C168E">
         <w:t xml:space="preserve">Rutinen är framtagen för Arbetsterapi och </w:t>
       </w:r>
       <w:r w:rsidRPr="00307528">
-        <w:t xml:space="preserve">Fysioterapi </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00BE16F8">
+        <w:t>Fysioterapi Uddevalla sjukhus, NU-sjukvården och ska användas av all personal med genomgången</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00307528">
         <w:t>HLR-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t>utbildning vid påträffande av en person med till synes livshotande tillstånd.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="57CABF35" w14:textId="7F0E71A5" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+      <w:r w:rsidR="00BF3633">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BF3633">
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t>De åtgärder som vidtages under de första 30–60 sekunderna efter ett hjärtstopp är av stor betydelse för prognosen. Då det kan dröja flera minuter innan läkare finns på plats måste all personal på Arbetsterapi och Fysioterapi vid behov kunna handla självständigt och</w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t>påbörja HLR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9473FC" w14:textId="77777777" w:rsidR="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D87853">
+    <w:p w14:paraId="21B59F7F" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="0022315A">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00800B4C">
         <w:rPr>
-          <w:b/>
-          <w:bCs w:val="0"/>
+          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
-      <w:r w:rsidR="00443459">
+      <w:r w:rsidRPr="00800B4C">
         <w:rPr>
-          <w:b/>
-          <w:bCs w:val="0"/>
+          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Vid påträffande av person med till synes livshotande tillstånd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09070C2B" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="00443459" w:rsidRDefault="00D87853" w:rsidP="00443459">
+    <w:p w14:paraId="4FB4850E" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00443459" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00443459">
         <w:t>Kontrollera medvetande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6A7541" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="00443459" w:rsidRDefault="00D87853" w:rsidP="00443459">
+    <w:p w14:paraId="5B615395" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00443459" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00443459">
         <w:t>Kontrollera andning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05214231" w14:textId="77777777" w:rsidR="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3AA84E1B" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="00800B4C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid ett konstaterat hjärtstopp på Arbetsterapi och Fysioterapi ska följande göras</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="67F503C7" w14:textId="33E18DAE" w:rsidR="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
-[...13 lines deleted...]
-    <w:p w14:paraId="3D9EC90D" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="65C9319B" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00D87853" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87853">
         <w:t>Notera exakt tid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F93D6CF" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="7280F24E" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00D87853" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87853">
         <w:t>Larma inom enheten med röd larmknapp – med närvaroknapp intryckt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A489EF" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="57DC82DC" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00D87853" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87853">
         <w:t>Påbörja HLR inom 1 minut</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044C5B49" w14:textId="6A04AD2B" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="000F2036">
+    <w:p w14:paraId="41951ABF" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00D87853" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87853">
         <w:t>Andra personen på plats larmar</w:t>
       </w:r>
-      <w:r w:rsidR="00307528">
+      <w:r>
         <w:t xml:space="preserve"> i första hand</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87853">
         <w:t xml:space="preserve"> 2222 till växeln</w:t>
       </w:r>
-      <w:r w:rsidR="00E40666">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E40666" w:rsidRPr="00307528">
+      <w:r w:rsidRPr="00307528">
         <w:t>alternativt 010-435 2222</w:t>
       </w:r>
-      <w:r w:rsidR="00307528">
+      <w:r>
         <w:t xml:space="preserve"> (om kortnummer inte fungerar)</w:t>
       </w:r>
-      <w:r w:rsidR="00E40666" w:rsidRPr="00307528">
+      <w:r w:rsidRPr="00307528">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87853">
         <w:t>Meddela: HJÄRTSTOPP (om aktuellt, lägg till SPÄDBARN/BARN/GRAVID) -ARBETSTERAPI alt</w:t>
       </w:r>
-      <w:r w:rsidR="00BE16F8">
+      <w:r>
         <w:t xml:space="preserve">ernativt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87853">
         <w:t>FYSIOTERAPI Uddevalla sjukhus – GRÅZON (Gråzon innebär att det inte finns akutvagn eller personal som kan administrera läkemedel).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0056C19C" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="102FEFA6" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00D87853" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87853">
         <w:t>Meddela vilket rum eller vilken korridor ni befinner er i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4E3918" w14:textId="1063B47D" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="1A097A1D" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00D87853" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87853">
         <w:t>Hämta defibrillator som förvaras på väggen</w:t>
       </w:r>
-      <w:r w:rsidR="0032732F">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F102C6" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="789E76F5" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbetsterapin: I korridor mellan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C168E">
         <w:t>Neurorehabmottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C168E">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C168E">
         <w:t>Neuro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C168E">
         <w:t xml:space="preserve"> vårdavdelning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13041882" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="72469FB2" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
         <w:t>Fysioterapin: Mellan dörrarna till MTT och gymnastiksal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2CFE02" w14:textId="7C409C9F" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="1A6951E6" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00D87853" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87853">
         <w:t>Koppla och starta defibrillatorn och följ instruktionerna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D6D182" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="55779D20" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00D87853" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87853">
         <w:t>Defibrillering bör ske inom 3 minuter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123F3834" w14:textId="21D7EE1F" w:rsidR="00D87853" w:rsidRPr="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="68D3B3C8" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00D87853" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87853">
-        <w:t>Vid tillgång av syrgas kopplas den till pocketmask, 10–15 liter.</w:t>
+        <w:t>Vid tillgång av syrgas kopplas den till pocketmask, 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87853">
+        <w:t>–15 liter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5BCC2E" w14:textId="5716480E" w:rsidR="00D87853" w:rsidRPr="00443459" w:rsidRDefault="00D87853" w:rsidP="00443459">
+    <w:p w14:paraId="1CA4F3B9" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00443459" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00443459">
         <w:t xml:space="preserve">Fast syrgas finns i </w:t>
       </w:r>
-      <w:r w:rsidR="00307528">
-[...3 lines deleted...]
-        <w:t>(</w:t>
+      <w:r>
+        <w:t>lilla träningssalen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00443459">
         <w:t>MTT</w:t>
       </w:r>
-      <w:r w:rsidR="00307528">
-[...3 lines deleted...]
-        <w:t>)</w:t>
+      <w:r>
+        <w:t>- salen/gymmet)</w:t>
       </w:r>
       <w:r w:rsidRPr="00443459">
         <w:t xml:space="preserve">, Grupprum B och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443459">
         <w:t>Bobathrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443459">
         <w:t xml:space="preserve"> på Fysioterapin. Portabel syrgas (gastub) finns på vagn i stora gymnastiksalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B4B769" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="7F26C18A" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
         <w:t>Om möjligt</w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t>dokumentera</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29ED018D" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="0CDBDA53" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
         <w:t>Finns tillräckligt med personal, möt larmteamet och visa</w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t>vägen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04613FDD" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="69535A1F" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
         <w:t>Fortsätt med HLR när larmteamet kommit. Invänta vidare instruktion av</w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t>dem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DBB942" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="3DB54B67" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
         <w:t>Ta hand om eventuella närstående eller</w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t>medpatienter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055EE6C2" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="6F1A76B9" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
         <w:t>HLR skall endast avbrytas när:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C7426C" w14:textId="3F0A19E7" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00443459">
+    <w:p w14:paraId="65497BE9" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
-        <w:lastRenderedPageBreak/>
         <w:t>Personen återfår medvetandet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4BE794" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00443459">
+    <w:p w14:paraId="4F237847" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
         <w:t>Efter beslut från läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FFD109" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00443459">
+    <w:p w14:paraId="1ECA2572" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2072"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66032FEB" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="00443459" w:rsidRDefault="00D87853" w:rsidP="00443459">
+    <w:p w14:paraId="4C0B3E3C" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00443459" w:rsidRDefault="00EC60CF" w:rsidP="00800B4C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00443459">
         <w:t>Utbildning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235228B5" w14:textId="32049FC0" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00443459">
+    <w:p w14:paraId="665F69FF" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
         <w:t>All personal på Arbetsterapi och Fysioterapi bör årligen genomgå repetitionsutbildning i HLR innefattande praktisk träning och teori med web-baserat</w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t xml:space="preserve">test, via </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="0032732F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hem - HLR-rådet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21F07588" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00443459">
+    <w:p w14:paraId="7572528C" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
         <w:t>Nyanställd personal bör snarast informeras om aktuell</w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C168E">
         <w:t>rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D9AAB7" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
+    <w:p w14:paraId="3DD5A8D0" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5976ECD2" w14:textId="77777777" w:rsidR="00D87853" w:rsidRPr="005C168E" w:rsidRDefault="00D87853" w:rsidP="00D87853">
-[...2 lines deleted...]
-        <w:spacing w:before="1" w:line="387" w:lineRule="exact"/>
+    <w:p w14:paraId="48BA1964" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="005C168E" w:rsidRDefault="00EC60CF" w:rsidP="00800B4C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="005C168E">
+        <w:lastRenderedPageBreak/>
         <w:t>Relaterad information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426812EC" w14:textId="77777777" w:rsidR="00D87853" w:rsidRDefault="00BE16F8" w:rsidP="00D87853">
-[...1 lines deleted...]
-        <w:r w:rsidR="00D87853" w:rsidRPr="005C168E">
+    <w:p w14:paraId="266CE566" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00A5521E">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Hjärtsto</w:t>
-[...13 lines deleted...]
-          <w:t>pslarm - Gråzon</w:t>
+          <w:t>Hjärtstoppslarm gråzon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EB0D6E6" w14:textId="77777777" w:rsidR="00D87853" w:rsidRDefault="00D87853" w:rsidP="00D87853"/>
-    <w:p w14:paraId="24CCA252" w14:textId="77777777" w:rsidR="0032732F" w:rsidRPr="000D04ED" w:rsidRDefault="0032732F" w:rsidP="0032732F">
+    <w:p w14:paraId="453D7EA9" w14:textId="77777777" w:rsidR="00800B4C" w:rsidRDefault="00800B4C" w:rsidP="00EC60CF"/>
+    <w:p w14:paraId="3AA94C40" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="000D04ED" w:rsidRDefault="00EC60CF" w:rsidP="00800B4C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc100327195"/>
       <w:bookmarkStart w:id="8" w:name="_Toc106874295"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="01A47DA2" w14:textId="11D7BAD8" w:rsidR="00C750CC" w:rsidRDefault="00BE16F8" w:rsidP="0032732F">
+    <w:p w14:paraId="0BDF170F" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00C750CC">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hem - HL</w:t>
         </w:r>
-        <w:r w:rsidR="00C750CC">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
-        <w:r w:rsidR="00C750CC">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>-rådet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FE5AA16" w14:textId="77777777" w:rsidR="00C750CC" w:rsidRPr="00A722BD" w:rsidRDefault="00C750CC" w:rsidP="0032732F">
+    <w:p w14:paraId="08844BD5" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRPr="00A722BD" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D3A81BD" w14:textId="77777777" w:rsidR="0032732F" w:rsidRDefault="0032732F" w:rsidP="00D87853"/>
+    <w:p w14:paraId="565DD264" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF"/>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="6BB18D0D" w14:textId="7C1A0C69" w:rsidR="0032732F" w:rsidRDefault="0032732F" w:rsidP="00D87853"/>
+    <w:p w14:paraId="685D2004" w14:textId="77777777" w:rsidR="00EC60CF" w:rsidRDefault="00EC60CF" w:rsidP="00EC60CF"/>
+    <w:p w14:paraId="6BB18D0D" w14:textId="7C1A0C69" w:rsidR="0032732F" w:rsidRDefault="0032732F" w:rsidP="00EC60CF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="0032732F" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7048FEFD" w14:textId="77777777" w:rsidR="00A010E1" w:rsidRDefault="00A010E1">
+    <w:p w14:paraId="6DCF7E1E" w14:textId="77777777" w:rsidR="00C94068" w:rsidRDefault="00C94068">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1758BA5C" w14:textId="77777777" w:rsidR="00A010E1" w:rsidRDefault="00A010E1">
+    <w:p w14:paraId="70B1E529" w14:textId="77777777" w:rsidR="00C94068" w:rsidRDefault="00C94068">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D1B8BC5" w14:textId="77777777" w:rsidR="00A010E1" w:rsidRDefault="00A010E1">
+    <w:p w14:paraId="70D721BA" w14:textId="77777777" w:rsidR="00C94068" w:rsidRDefault="00C94068">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -865,101 +758,100 @@
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00BE16F8" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -1037,51 +929,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1115,83 +1007,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32D75197" w14:textId="77777777" w:rsidR="00A010E1" w:rsidRDefault="00A010E1"/>
+    <w:p w14:paraId="28A35355" w14:textId="77777777" w:rsidR="00C94068" w:rsidRDefault="00C94068"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08DD8D8D" w14:textId="77777777" w:rsidR="00A010E1" w:rsidRDefault="00A010E1">
+    <w:p w14:paraId="28E1F187" w14:textId="77777777" w:rsidR="00C94068" w:rsidRDefault="00C94068">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3658194E" w14:textId="77777777" w:rsidR="00A010E1" w:rsidRDefault="00A010E1">
+    <w:p w14:paraId="1292F9E9" w14:textId="77777777" w:rsidR="00C94068" w:rsidRDefault="00C94068">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1269,51 +1161,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1476,51 +1368,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4951,51 +4843,51 @@
   <w:num w:numId="25" w16cid:durableId="1295211861">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="658458579">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="751583299">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="804398033">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1607230118">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1612469524">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="400252015">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="70"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
@@ -5054,50 +4946,51 @@
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00143300"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="0022315A"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
@@ -5224,50 +5117,51 @@
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00800B4C"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00836968"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
@@ -5294,169 +5188,174 @@
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C08F0"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A010E1"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
+    <w:rsid w:val="00A414E3"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A674CE"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B712EE"/>
     <w:rsid w:val="00B75649"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE16F8"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF3633"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C660A5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C750CC"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C94068"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D87853"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E40666"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E95FC9"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC60CF"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
@@ -5475,51 +5374,51 @@
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6012,51 +5911,50 @@
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -7994,51 +7892,51 @@
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0032732F"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8054,51 +7952,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/24609/Hj%c3%a4rtstoppslarm%20gr%c3%a5zon.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-81/surrogate/Hj%c3%a4rtstoppslarm%20gr%c3%a5zon.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -8390,70 +8288,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>391</Words>
-  <Characters>2703</Characters>
+  <Words>402</Words>
+  <Characters>2564</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3088</CharactersWithSpaces>
+  <CharactersWithSpaces>2920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hjärtstopp- Arbetsterapi och Fysioterapi Uddevalla sjukhus</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>