--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -7,5024 +7,4911 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="612E71B9" w14:textId="54EE37B5" w:rsidR="1A251058" w:rsidRDefault="1A251058" w:rsidP="1A251058">
+    <w:p w:rsidR="1A251058" w:rsidP="1A251058" w:rsidRDefault="1A251058" w14:paraId="612E71B9" w14:textId="54EE37B5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275" w:right="90"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E1FAD8C" w14:textId="7546CD1C" w:rsidR="1A251058" w:rsidRDefault="1A251058" w:rsidP="1A251058">
+    <w:p w:rsidR="1A251058" w:rsidP="1A251058" w:rsidRDefault="1A251058" w14:paraId="2E1FAD8C" w14:textId="7546CD1C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275" w:right="90"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37682595" w14:textId="46079C2A" w:rsidR="1A251058" w:rsidRDefault="1A251058" w:rsidP="1A251058">
+    <w:p w:rsidR="1A251058" w:rsidP="1A251058" w:rsidRDefault="1A251058" w14:paraId="37682595" w14:textId="46079C2A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275" w:right="90"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E04DB1A" w14:textId="05E6BAB9" w:rsidR="1A251058" w:rsidRDefault="1A251058" w:rsidP="1A251058">
+    <w:p w:rsidR="1A251058" w:rsidP="1A251058" w:rsidRDefault="1A251058" w14:paraId="4E04DB1A" w14:textId="05E6BAB9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275" w:right="90"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BE76A14" w14:textId="43303083" w:rsidR="1A251058" w:rsidRDefault="1A251058" w:rsidP="1A251058">
+    <w:p w:rsidR="1A251058" w:rsidP="1A251058" w:rsidRDefault="1A251058" w14:paraId="4BE76A14" w14:textId="43303083">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275" w:right="90"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25704DF6" w14:textId="366E2009" w:rsidR="003E2B1D" w:rsidRDefault="003E2B1D" w:rsidP="003E2B1D">
-[...33 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00635A8A" w:rsidR="003E2B1D" w:rsidP="00635A8A" w:rsidRDefault="003E2B1D" w14:paraId="25704DF6" w14:textId="19FE32FA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073622" w:id="0"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Hjälpmedel – Förskrivning och administration – Fysioterapi/Arbetsterapi NU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A8A" w:rsidR="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>-sjukvården</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00635A8A">
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00635A8A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606B8F16" w14:textId="77777777" w:rsidR="003E2B1D" w:rsidRDefault="003E2B1D" w:rsidP="003E2B1D">
+    <w:p w:rsidR="003E2B1D" w:rsidP="003E2B1D" w:rsidRDefault="003E2B1D" w14:paraId="606B8F16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A40ED0" w14:textId="77777777" w:rsidR="00D827D2" w:rsidRDefault="00D827D2" w:rsidP="00A8272F">
+    <w:p w:rsidRPr="00635A8A" w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="5B597176" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073623" w:id="1"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Denna rutin gäller för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="11629629" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>All personal på Fysioterapi- och Arbetsterapienheterna i NU-sjukvården.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="0E2751A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275"/>
-        <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="343F6200" w:rsidRDefault="0035101A" w14:paraId="15743456" w14:textId="56D09224">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:left="992"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073624" w:id="2"/>
+      <w:r w:rsidRPr="343F6200" w:rsidR="0035101A">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0035101A">
+        <w:rPr/>
+        <w:t>Enstaka tillägg i text och justeringar av länkar.</w:t>
+      </w:r>
+      <w:r w:rsidR="04A624C2">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Översyn och justering av layout. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002853E5" w:rsidP="00635A8A" w:rsidRDefault="002853E5" w14:paraId="3D2BB485" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="992"/>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1243952381"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="7AD923F1" w14:textId="7F77C36C" w:rsidR="00D827D2" w:rsidRDefault="00D04BB2" w:rsidP="00A8272F">
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="1DE291CD" w14:textId="6F9C5172">
+          <w:pPr>
+            <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Innehåll</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidP="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="3D527D23" w14:textId="3B4DF765">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073622">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Hjälpmedel – Förskrivning och administration – Fysioterapi/Arbetsterapi NU-sjukvården</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073622 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="20978A2C" w14:textId="47C6ADB7">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073623">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Denna rutin gäller för</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073623 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="709C8762" w14:textId="0F0BFC02">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073624">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förändringar sedan föregående version</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073624 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="4002ACCB" w14:textId="09F4DC0F">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073625">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bakgrund</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073625 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="41ABBAB1" w14:textId="62932324">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073626">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Syfte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073626 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="7425F50F" w14:textId="4A05E2AC">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073627">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Arbetsbeskrivning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073627 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="6F373BB4" w14:textId="47937CBF">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073628">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Återlämnade hjälpmedel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073628 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="34FA60F4" w14:textId="3CC2193B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073629">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Hostmaskin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073629 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="04662E29" w14:textId="51E86DAF">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073630">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förråd för höga brukarvikter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073630 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="5F05933D" w14:textId="0410C267">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc239073631">
+            <w:r w:rsidRPr="00831B89">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Relaterad information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239073631 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="003A0E02" w:rsidRDefault="003A0E02" w14:paraId="18003533" w14:textId="11FE9B66">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidRPr="00635A8A" w:rsidR="002853E5" w:rsidP="00635A8A" w:rsidRDefault="002853E5" w14:paraId="6B92042F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1275"/>
+        <w:ind w:left="992"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="2608715B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="00D827D2">
+      <w:r w:rsidRPr="5A557D39">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00635A8A" w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="2CF166AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073625" w:id="3"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7744C158" w14:textId="77777777" w:rsidR="00D827D2" w:rsidRDefault="00D827D2" w:rsidP="00A8272F">
-[...103 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="43FD0B03" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5A557D39">
-[...56 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Inom NU-sjukvården förskrivs hjälpmedel efter bedömning av fysioterapeut och arbetsterapeut under vårdtiden. Det är förskrivarens ansvar att i varje enskilt fall bedöma om säker förskrivning kan utföras, dvs att alla steg i förskrivningsprocessen efterföljs. Det åligger även ett ansvar att vid behov överrapportera ett förskrivet hjälpmedel till vårdgrannar varpå uppföljningsansvaret övergår</w:t>
       </w:r>
       <w:r>
         <w:t>. I</w:t>
       </w:r>
       <w:r w:rsidRPr="1721C04B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>nom NU-sjukvården sker förtroendeförskrivning vilket innebär att annan sjukvårdshuvudman har kostnadsansvaret för hjälpmedlet</w:t>
       </w:r>
-      <w:r w:rsidR="002748CF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00DB5ADC" w:rsidRPr="00DB5ADC">
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00DB5ADC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(1).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13501A00" w14:textId="77777777" w:rsidR="00D827D2" w:rsidRDefault="00D827D2" w:rsidP="00A8272F">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="5D9C37D9" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0FD30613">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03022C26" w14:textId="3DE09C69" w:rsidR="00D827D2" w:rsidRDefault="00D827D2" w:rsidP="00A8272F">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="4D175DCB" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63E82C98">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>All ny personal ska gå</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Socialstyrelsens utbildning gällande</w:t>
       </w:r>
       <w:r w:rsidRPr="63E82C98">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> förskrivning av hjälpmede</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4219">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00AB4219" w:rsidRPr="00AB4219">
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00AB4219">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(2).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05645F7C" w14:textId="77777777" w:rsidR="00D827D2" w:rsidRDefault="00D827D2" w:rsidP="00A8272F">
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="1476060C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="0ED2B0E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">På varje enhet ska det finnas en person med ett övergripande hjälpmedelsansvar. Denne person ansöker om att lägga upp nya användare i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>WebSesam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, kontrollerar saldo i buffertförråd och beställer lagerpåfyllnad efter behov.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="43D9971D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AFDBEE" w14:textId="7CA13017" w:rsidR="00D827D2" w:rsidRDefault="00D827D2" w:rsidP="00A8272F">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00635A8A" w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="0D86FD6B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073626" w:id="4"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="0EB4A919" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">På varje enhet ska det finnas en person med ett övergripande hjälpmedelsansvar. Denne person ansöker om att lägga upp nya användare i </w:t>
-[...19 lines deleted...]
-        <w:t>, kontrollerar saldo i buffertförråd och beställer lagerpåfyllnad efter behov.</w:t>
+        <w:t>Förtydliga och standardisera förfarandet och administration vid patientsäker hjälpmedelsförskrivning.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53954006" w14:textId="77777777" w:rsidR="00D827D2" w:rsidRDefault="00D827D2" w:rsidP="00A8272F">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="43C7D28A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC5F994" w14:textId="77777777" w:rsidR="00D827D2" w:rsidRDefault="00D827D2" w:rsidP="00A8272F">
+    <w:p w:rsidRPr="00635A8A" w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="63E4C349" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073627" w:id="5"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Arbetsbeskrivning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="5A24A87A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1275"/>
-[...36 lines deleted...]
-        <w:ind w:left="1275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D65C10B" w14:textId="77777777" w:rsidR="003E2B1D" w:rsidRDefault="003E2B1D" w:rsidP="003E2B1D">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="4B602BCF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...85 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Viktigt att tänka på innan förskrivning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF67A33" w14:textId="77777777" w:rsidR="00A92383" w:rsidRPr="00AF3E3D" w:rsidRDefault="00A92383" w:rsidP="00AF3E3D">
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00AF3E3D" w:rsidR="0035101A" w:rsidP="009D354C" w:rsidRDefault="0035101A" w14:paraId="437D75B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Vissa verksamheter, exempelvis biståndsbedömt särskilt boende, ska ha en grundutrustning av hjälpmedel som gör att miljön motsvarar behoven hos dem som vistas där. Hjälpmedel till dessa patienter förskrivs därför normalt sett inte. </w:t>
       </w:r>
       <w:r w:rsidRPr="3B63CA58">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Vid långvarigt behov eller behov av omfattande individuell anpassning av aktuellt hjälpmedel kan detta dock förskrivas från sjukhuset</w:t>
       </w:r>
       <w:r w:rsidRPr="3B63CA58">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BAD0AC" w14:textId="77777777" w:rsidR="00A92383" w:rsidRDefault="00A92383" w:rsidP="00A92383">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="009D354C" w:rsidRDefault="0035101A" w14:paraId="3F1A05A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Hjälpmedel som kräver instruktion och träning med annan användare än patienten (till exempel omvårdnadspersonal inom kommunal verksamhet) förskrivs normalt inte, exempelvis vridplattor och lyftskynke</w:t>
       </w:r>
       <w:r w:rsidRPr="09866A8E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F83C11A" w14:textId="238D7D46" w:rsidR="003E2B1D" w:rsidRPr="00A24EBA" w:rsidRDefault="00A92383" w:rsidP="00A92383">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00A24EBA" w:rsidR="0035101A" w:rsidP="009D354C" w:rsidRDefault="0035101A" w14:paraId="6457FADC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Hjälpmedel förskrivs inte om det råder oklarheter huruvida hemmiljöns utformning är kompatibelt med hjälpmedlet. Hembesök görs endast i undantagsfall. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3C90A106">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Primärvårdsrehab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="3C90A106">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3C90A106">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>kommunrehab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="3C90A106">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ska göra hembesök enligt deras uppdragsbeskrivning</w:t>
+        <w:t xml:space="preserve"> ska göra hembesök </w:t>
       </w:r>
       <w:r w:rsidRPr="3C90A106">
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="006C7854" w:rsidRPr="006C7854">
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">enligt deras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA03C2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uppdragsbeskrivning </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="00AA03C2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(3)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00AA03C2">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="3C90A106">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>För att underlätta vid utskrivning kan hjälpmedel skickas med patienten hem trots att säker förskrivning ej helt kan säkerställas.</w:t>
       </w:r>
       <w:r w:rsidRPr="21939AA2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Det förutsätter att vårdgranne kan möte upp i samband med att patienten kommer till hemmet. Kontakta vårdgranne via SAMSA för bekräftelse. Det är viktigt att i dessa fall dokumentera/överrapportera att utprovningsansvar och uppföljningsansvar övergår till vårdgrannen, det vill säga </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>kommunrehab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="521E1E7D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>elle</w:t>
       </w:r>
-      <w:r w:rsidR="00920286">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008713D5">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>primärvårdsrehab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008713D5">
-[...12 lines deleted...]
-        <w:r w:rsidR="007A23E3" w:rsidRPr="007A23E3">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dubbelförskrivning kan förekomma i undantagsfall men sådan ska alltid prövas individuellt utifrån patientsäkerhet och behov. Exempel på behov av dubbel utrustning kan vara flera boendeplan </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="007A23E3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(4)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Dubbelförskrivning av rollatorer får förskrivas utan att kontakta vårdgranne. Vid dubbelförskrivning av andra hjälpmedel krävs en kontakt med kostnadsansvarig för hjälpmedel hos primärvård eller kommun. Kontaktuppgifter på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A24EBA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">kommunens representanter finns på Vårdgivarwebben </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00A026C4" w:rsidRPr="00A026C4">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00A026C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(5)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A24EBA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003E2B1D" w:rsidRPr="00A24EBA">
+      <w:r w:rsidRPr="00A24EBA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F1F403" w14:textId="7D5822F9" w:rsidR="00A24EBA" w:rsidRPr="00383189" w:rsidRDefault="00A24EBA" w:rsidP="00A92383">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00383189" w:rsidR="0035101A" w:rsidP="009D354C" w:rsidRDefault="0035101A" w14:paraId="1E3FBB4A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24EBA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve">Förskrivning av vissa hjälpmedel </w:t>
       </w:r>
-      <w:r w:rsidR="000B3F15">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t>som bekostas av Primärvården kräver särskild prövning</w:t>
-[...20 lines deleted...]
-        <w:r w:rsidR="00A773FF" w:rsidRPr="00A773FF">
+        <w:t xml:space="preserve">som bekostas av Primärvården kräver särskild prövning. Syftet är en likvärdig och kostnadseffektiv förskrivning av hjälpmedel. Särskild prövning är en offentlig handling och arkiveras på Primärvårdens hjälpmedelsenhet </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="00A773FF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(6)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00383189">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B1BA5E" w14:textId="2F43EF74" w:rsidR="00383189" w:rsidRPr="00A24EBA" w:rsidRDefault="00383189" w:rsidP="00A92383">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00A24EBA" w:rsidR="0035101A" w:rsidP="009D354C" w:rsidRDefault="0035101A" w14:paraId="0E00D8E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve">För att underlätta vid förskrivning finns en lathund med rätt artikelnummer framtagen på respektive enhet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C93AF8D" w14:textId="77777777" w:rsidR="003E2B1D" w:rsidRDefault="003E2B1D" w:rsidP="003E2B1D">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="518DF9A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4498E223" w14:textId="77777777" w:rsidR="00383189" w:rsidRDefault="00383189" w:rsidP="00383189">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="4EAF2614" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vid förskrivning av hjälpmedel för medborgare i Västra Götalandsregionen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38282777" w14:textId="77777777" w:rsidR="00383189" w:rsidRDefault="00383189" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="30549FC3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Bedöm behov av hjälpmedel.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777ED665" w14:textId="77777777" w:rsidR="00383189" w:rsidRDefault="00383189" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="3981D528" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Prova ut lämpligt hjälpmedel.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F3DC8C" w14:textId="21479D94" w:rsidR="00383189" w:rsidRDefault="00383189" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="44DB26CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3BDD">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Använd ”Bedöma behov av insatser” </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00CD489C" w:rsidRPr="00CD489C">
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00CD489C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(7)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003E3BDD" w:rsidDel="006D1A7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3BDD">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>för</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> att besluta huruvida hjälpmedlet är lämpligt att förskriva.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve"> Är det lämpligt, görs förskrivningen sedan i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>WebSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4160CA70" w14:textId="77777777" w:rsidR="00383189" w:rsidRPr="00383189" w:rsidRDefault="00383189" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00383189" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="266BE342" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Sker ett beslut om att </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> förskriva ett hjälpmedel trots funktions- och aktivitetsnedsättningar ska detta rapporteras till </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3BDD">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>vårdgrannar antingen via telefon eller SAMSA om ärendet finns upplagt.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3BDD">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F89E1F" w14:textId="0D600C4A" w:rsidR="00383189" w:rsidRPr="00383189" w:rsidRDefault="00383189" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00383189" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="13FA2695" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid förskrivning kontrolleras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>WebSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve"> huruvida patienten redan har aktuellt hjälpmedel i syfte att undvika dubbelförskrivning. I patientens journal uppdateras även aktuella hjälpmedel under ”patientbakgrund” med hjälp av mjukvaruroboten RPA (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>Robotic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve"> Process Automation). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF46714" w14:textId="7511BEA2" w:rsidR="00383189" w:rsidRPr="00383189" w:rsidRDefault="00383189" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00383189" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="7EA6E02B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>Förskrivs hjälpmedlet och det föreligger ett uppföljningsbehov ska detta överrapporteras till vårdgrannar via SAMSA om ärendet finns upplagt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467D4214" w14:textId="7A17FEFA" w:rsidR="00383189" w:rsidRPr="002A1592" w:rsidRDefault="002A1592" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="002A1592" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="62F2BABE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve">Finns inget uppföljningsbehov ska förskrivningen dokumenteras i Melior och i SAMSA om ärendet finns upplagt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2206B1" w14:textId="3C54641D" w:rsidR="002A1592" w:rsidRPr="002A1592" w:rsidRDefault="002A1592" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="002A1592" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="14F3053C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I första hand ska hjälpmedlet tas bort från buffertförrådet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460240DE" w14:textId="690F0730" w:rsidR="002A1592" w:rsidRPr="002A1592" w:rsidRDefault="002A1592" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00D21DDA" w:rsidR="0035101A" w:rsidP="00535CA7" w:rsidRDefault="0035101A" w14:paraId="44371829" w14:textId="20DCF2EE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t xml:space="preserve">På både Fysioterapienheterna samt på Arbetsterapi NÄL skannas hjälpmedlet in och läggs i varukorgen. </w:t>
+        <w:t xml:space="preserve">På Arbetsterapi NÄL skannas hjälpmedlet in och läggs i varukorgen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A51E3F2" w14:textId="3A513D2E" w:rsidR="002A1592" w:rsidRPr="002A1592" w:rsidRDefault="002A1592" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="002A1592" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="10A6B384" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve">I varje enhets hjälpmedelsförråd finns lånevillkoren upptryckta, de lämnas ut och gås igenom i samband med förskrivningen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="001B5333" w:rsidRPr="001B5333">
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="001B5333">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(8)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Krävs information på annat språk var god använd ”Lånevillkor hjälpmedel” </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D13705" w:rsidRPr="00D13705">
+        <w:t xml:space="preserve">. Krävs information på annat språk, var god använd ”Lånevillkor hjälpmedel” </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="00D13705">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(9)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA62030" w14:textId="6742D268" w:rsidR="002A1592" w:rsidRPr="002A1592" w:rsidRDefault="002A1592" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="002A1592" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="66418187" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve">Ge patienten muntlig och skriftlig information om hjälpmedlet och försäkra dig om att patienten har förstått. Vid tidsbegränsat lån av hjälpmedel ska en låneförbindelse alltid skrivas, exempelvis vid TENS-förskrivning </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00D13705" w:rsidRPr="00D13705">
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="00D13705">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(9)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6C4CE2" w14:textId="040D83D3" w:rsidR="002A1592" w:rsidRPr="003E3BDD" w:rsidRDefault="002A1592" w:rsidP="00383189">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="003E3BDD" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="7A13092E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve">Beställ/registrera hjälpmedlet i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>WebSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t xml:space="preserve"> samma dag.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E6C292" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="4754348E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6620A70C" w14:textId="2CE53A04" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="0470F565" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vid förskrivning av hjälpmedel för medborgare utanför Västra Götalandsregionen (utomlänspatienter)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00043597" w:rsidRPr="00043597">
+      <w:hyperlink w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="00043597">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:cs="Calibri"/>
           </w:rPr>
           <w:t>(10)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DB569B4" w14:textId="77777777" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="7C82D3F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Bedöm behov av hjälpmedel.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A4D8EA" w14:textId="77777777" w:rsidR="008713D5" w:rsidRPr="0002035C" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="0002035C" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="4209C3DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Finns behov av hjälpmedel kontaktas aktuell regions Hjälpmedelscentral (HMC) för att försäkra att det är godkänt att förskriva hjälpmedlet, det vill säga att aktuell region tar över kostnadsansvaret. Om ja –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>ta reda på faktureringsadress. Förteckning över HMC i landet med kontaktuppgifter och faktureringsadress finns på respektive enhets hjälpmedelsförråd. Om nej</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">- hjälpmedlet ska inte lämnas ut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D507FD0" w14:textId="77777777" w:rsidR="008713D5" w:rsidRPr="00476D5B" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00476D5B" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="0BAB736A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Prova ut lämpligt hjälpmedel. Utomlänspatienter ska bara ha hjälpmedel för att kunna transportera sig hem till sin region.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AB1BE7" w14:textId="6F9648C8" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="4B776E97" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>Använd ”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedöma behov av insatser” för att besluta huruvida hjälpmedlet är lämpligt att förskriva </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="008C5233" w:rsidRPr="008C5233">
+      <w:hyperlink w:history="1" r:id="rId23">
+        <w:r w:rsidRPr="008C5233">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(7)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445A37FF" w14:textId="39A9D2AA" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="3FDA82D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i Beställningsblankett med respektive enhets förrådsnummer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00BC7234" w:rsidRPr="00BC7234">
+      <w:hyperlink w:history="1" r:id="rId24">
+        <w:r w:rsidRPr="00BC7234">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(11)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC7234">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Spara ner ifylld Beställningsblankett och spara ner på datorn för att sedan bifoga i arbetsordern i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>webSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54230BA0" w14:textId="77777777" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="3CD9CF0A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Skapa en arbetsorder i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>webSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A420E8D" w14:textId="77777777" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="0AE88C2D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>I första hand ska hjälpmedlet tas från buffertförrådet.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33351808" w14:textId="77777777" w:rsidR="008713D5" w:rsidRPr="008713D5" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="008713D5" w:rsidR="0035101A" w:rsidP="00D21DDA" w:rsidRDefault="0035101A" w14:paraId="16565026" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Förskrivs hjälpmedlet och det föreligger ett uppföljningsbehov ska detta överrapporteras till vårdgrannar i hemlandsting.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E7C3ED" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="084D8552" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B420688" w14:textId="3082643C" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="000E296B">
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="21004128" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00454635">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>Det finns en lathund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med samtliga uppgifter kring registrering i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>webSesam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för avvikande betalare </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId25">
+        <w:r w:rsidRPr="00BC7234">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>(11)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>, mer specificerat se nedan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="21D04F02" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00454635">
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="4F73D166" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utomlands (EU och utanför EU)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-        </w:rPr>
-        <w:t>Det finns en lathund</w:t>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005843D1" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="29350F72" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Bedöm behov av hjälpmedel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med samtliga uppgifter kring registrering i </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005843D1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Använd ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bedöma behov av insatser” för att besluta huruvida hjälpmedlet är lämpligt att förskriva </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId26">
+        <w:r w:rsidRPr="007B6793">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>(7)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="739E56A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prova ut lämpligt hjälpmedel. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Utomlandspatienter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska bara ha hjälpmedel som behövs för att transportera sig hem till sitt land. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="1C6E9D55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Finns behov av hjälpmedel måste det finnas ett giltigt EU-kort, och det ska ha varit giltigt i minst 3 månader. Kopiera/scanna EU-kortet som senare bifogas i arbetsorder. OBS! Finns inget EU-kort måste patienten betala för hjälpmedlet. Kontakta hjälpmedelscentralen om det skulle ske, telefonnummer: 010–4738080.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t>webSesam</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E296B" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="5A9691EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BC7234" w:rsidRPr="00BC7234">
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fyll i Beställningsblankett med respektive enhets förrådsnummer </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="001357B7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(11)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spara ner ifylld Beställningsblankett och spara ner på datorn för att sedan bifoga i arbetsordern i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>webSesam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t>, mer specificerat se nedan:</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EDCD11" w14:textId="77777777" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="000E296B">
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="5D693F4F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skapa en arbetsorder i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>webSesam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lathund ”Guiden Arbetsorder EU- medborgare” </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="001357B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>(11)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="29AEB076" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>I första hand ska hjälpmedlet tas från buffertförrådet.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="2DB474E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillhör patienten ett land utanför EU, följ anvisningar i turisthandboken </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="009140D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>(12)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="7EF4F005" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5454067B" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
-[...17 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="15A8DB91" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Utomlands (EU och utanför EU)</w:t>
+        <w:t>Norska medborgare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t> och utvandrade svenskar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="09FC04F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Bedöm behov av hjälpmedel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36897D0B" w14:textId="31512EEC" w:rsidR="008713D5" w:rsidRPr="005843D1" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...21 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00E11AC1" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="24568564" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prova ut lämpligt hjälpmedel. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Utomlandspatienter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska bara ha hjälpmedel som behövs för att transportera sig hem till sitt land. Bor patienten i Sverige, kontakta HMC för konsultation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11AC1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>telefonnummer: 010–4738080.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11AC1">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...15 lines deleted...]
-        <w:r w:rsidR="007B6793" w:rsidRPr="007B6793">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="26482020" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11AC1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Använd ”Bedöma behov av insatser” för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att besluta huruvida hjälpmedlet är lämpligt att förskriva </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId30">
+        <w:r w:rsidRPr="002459A6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(7)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538ED919" w14:textId="51127CEE" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="38053A73" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i Beställningsblankett med respektive enhets förrådsnummer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="001357B7" w:rsidRPr="001357B7">
+      <w:hyperlink w:history="1" r:id="rId31">
+        <w:r w:rsidRPr="0000673B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(11)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001357B7">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Spara ner ifylld Beställningsblankett på datorn för att sedan bifoga i arbetsordern i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Websesam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Spara ner ifylld Beställningsblankett och spara ner på datorn för att sedan bifoga i arbetsordern i </w:t>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00550CCA" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="3BA02AEA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skapa en arbetsorder i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>webSesam</w:t>
+        <w:t>Websesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00550CCA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vid förskrivning av hjälpmedel för norska medborgare </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550CCA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> det finnas personnummer och en fullständig adress i arbetsordern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt en kopia på legitimationen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550CCA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="0A9B2462" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>I första hand ska hjälpmedlet tas från buffertförrådet.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="7CCF811D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="3F993A9C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Asylsökande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="746A3CEC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2785">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Bedöm behov av hjälpmedel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2785">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="2AB02A2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2785">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Prova ut lämpligt hjälpmedel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2785">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="434E4D9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2785">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Använd ”Bedöma behov av insatser” för att besluta huruvida hjälpmedlet är lämpligt att förskriva </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId32">
+        <w:r w:rsidRPr="002459A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>(7)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0D3B0382" w14:textId="1D449D2C" w:rsidR="008713D5" w:rsidRDefault="008713D5" w:rsidP="008713D5">
-[...34 lines deleted...]
-        <w:r w:rsidR="001357B7" w:rsidRPr="001357B7">
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="2E04A7BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2785">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fyll i Beställningsblankett med respektive enhets förrådsnummer </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId33">
+        <w:r w:rsidRPr="00AA03C2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(11)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:r w:rsidRPr="00AA03C2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...455 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-        </w:rPr>
-        <w:t>Bedöm behov av hjälpmedel.</w:t>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...95 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Spara ner ifylld Beställningsblankett och spara ner på datorn för att sedan bifoga i arbetsordern i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00910147">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>ebSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C247F1" w14:textId="3D131B37" w:rsidR="00FF2785" w:rsidRPr="00FF2785" w:rsidRDefault="00FF2785" w:rsidP="00FF2785">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="03A351AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Skapa en arbetsorder i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00910147">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>ebSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vid förskrivning av hjälpmedel till asylsökande måste LMA-nummer finnas med i arbetsordern </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00910147" w:rsidRPr="00910147">
+      <w:hyperlink w:history="1" r:id="rId34">
+        <w:r w:rsidRPr="00910147">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(13)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107AFD91" w14:textId="77777777" w:rsidR="00FF2785" w:rsidRDefault="00FF2785" w:rsidP="00FF2785">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="2B814226" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>I första hand ska hjälpmedlet tas från buffertförrådet</w:t>
       </w:r>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595E5787" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="18D37FA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1350AFB3" w14:textId="1D1EA787" w:rsidR="000E296B" w:rsidRDefault="00FF2785" w:rsidP="000E296B">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="04D4E6F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Personer u</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>Personer utan tillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>tan tillstånd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E296B">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="76AD352B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2785">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Bedöm behov av hjälpmedel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19711323" w14:textId="77777777" w:rsidR="00FF2785" w:rsidRPr="00FF2785" w:rsidRDefault="00FF2785" w:rsidP="00FF2785">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="6DDDAF99" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Bedöm behov av hjälpmedel.</w:t>
+        <w:t>Prova ut lämpligt hjälpmedel.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="21F7E688" w14:textId="77777777" w:rsidR="00FF2785" w:rsidRPr="00FF2785" w:rsidRDefault="00FF2785" w:rsidP="00FF2785">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="6CA67FE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Prova ut lämpligt hjälpmedel.</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>Använd ”Bedöma behov av insatser” för att besluta huruvida hjälpmedlet är lämpligt att förskriv</w:t>
       </w:r>
-      <w:r w:rsidR="002459A6">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="002459A6" w:rsidRPr="002459A6">
+      <w:hyperlink w:history="1" r:id="rId35">
+        <w:r w:rsidRPr="002459A6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(7)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002459A6">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740ADDA8" w14:textId="3396DD34" w:rsidR="00FF2785" w:rsidRPr="00FF2785" w:rsidRDefault="00FF2785" w:rsidP="00FF2785">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="4A84F251" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Fyll i Beställningsblankett med respektive enhets förrådsnumme</w:t>
       </w:r>
-      <w:r w:rsidR="009D5914">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="009D5914" w:rsidRPr="009D5914">
+      <w:hyperlink w:history="1" r:id="rId36">
+        <w:r w:rsidRPr="009D5914">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(11)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D5914">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Spara ner ifylld Beställningsblankett och spara ner på datorn för att sedan bifoga i arbetsordern i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E2640">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>ebSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE668AC" w14:textId="483269E1" w:rsidR="00FF2785" w:rsidRPr="00FF2785" w:rsidRDefault="00FF2785" w:rsidP="00FF2785">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="6950F8F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Skapa en arbetsorder i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E2640">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>ebSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vid förskrivning av hjälpmedel till personer utan tillstånd är det viktigt att uppge faktureringsadressen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="005E2640" w:rsidRPr="005E2640">
+      <w:hyperlink w:history="1" r:id="rId37">
+        <w:r w:rsidRPr="005E2640">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(14)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254A7BF5" w14:textId="71E76CB8" w:rsidR="00FF2785" w:rsidRPr="00FF2785" w:rsidRDefault="00FF2785" w:rsidP="00FF2785">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00FF2785" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="626B4EDA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>I första hand ska hjälpmedlet tas från buffertförrådet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2785">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB888B7" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="49BCF376" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7800EC12" w14:textId="77777777" w:rsidR="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="70D4CFC7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Personer med skyddad identitet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566D6B38" w14:textId="77777777" w:rsidR="008435E5" w:rsidRPr="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="008435E5" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="2F34044C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Bedöm behov av hjälpmedel.</w:t>
       </w:r>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB726C6" w14:textId="77777777" w:rsidR="008435E5" w:rsidRPr="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="008435E5" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="7995ACF3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Prova ut lämpligt hjälpmedel.</w:t>
       </w:r>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13575532" w14:textId="241FF7A1" w:rsidR="008435E5" w:rsidRPr="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="008435E5" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="7E18E235" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Använd ”Bedöma behov av insatser)” för att besluta huruvida hjälpmedlet är lämpligt att förskriv</w:t>
       </w:r>
-      <w:r w:rsidR="002459A6">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="002459A6" w:rsidRPr="002459A6">
+      <w:hyperlink w:history="1" r:id="rId38">
+        <w:r w:rsidRPr="002459A6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(7)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002459A6">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186C1BC9" w14:textId="0F28BC23" w:rsidR="008435E5" w:rsidRPr="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="008435E5" w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="1BAAF5E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Fyll i Beställningsblankett med respektive enhets förrådsnummer</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6A3A">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidR="00EE6A3A" w:rsidRPr="00EE6A3A">
+      <w:hyperlink w:history="1" r:id="rId39">
+        <w:r w:rsidRPr="00EE6A3A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(11)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EE6A3A">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Spara ner ifylld Beställningsblankett och spara ner på datorn för att sedan bifoga i arbetsordern i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>webSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B104C0" w14:textId="08BA228C" w:rsidR="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="08A77E80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Skapa en arbetsorder i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>webSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vid förskrivning av hjälpmedel till personer med skyddad identitet är det viktigt att uppge faktureringsadressen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidR="00497C20" w:rsidRPr="00497C20">
+      <w:hyperlink w:history="1" r:id="rId40">
+        <w:r w:rsidRPr="00497C20">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>(15)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B923697" w14:textId="617C82C1" w:rsidR="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="1CACAC19" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008435E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>I första hand ska hjälpmedlet tas från buffertförråden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604F2E1D" w14:textId="77777777" w:rsidR="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="27530C62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5461A986" w14:textId="13453000" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="008435E5">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="380EC226" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Akutförskrivning av hjälpmedel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AC2EAD" w14:textId="1A1F1B66" w:rsidR="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="293B0EA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Krävs akutleverans av hjälpmedel förskrivs hjälpmedlet på vanligt sätt i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00972691">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
-        <w:t>W</w:t>
-[...5 lines deleted...]
-        <w:t>ebSesam</w:t>
+        <w:t>WebSesam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> med undantag för att du ändrar leveransprioritet till Akut.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5987744B" w14:textId="77777777" w:rsidR="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="59AD4D18" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Akutleverans skall enbart i undantagsfall användas, dvs då det krävs en förskrivning av ett hjälpmedel som tagit slut i buffertförrådet.</w:t>
       </w:r>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C854C18" w14:textId="77777777" w:rsidR="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="68736F4D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! Beror akutbeställningen på att fysioterapeut blivit inkopplad </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">för </w:t>
       </w:r>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">sent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">ska kostnaden för akutbeställningen tas på aktuell avdelning i överenskommelse med avdelningschefen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C50F4E" w14:textId="77777777" w:rsidR="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidR="0035101A" w:rsidP="003848A6" w:rsidRDefault="0035101A" w14:paraId="2F81D828" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>I undantagsfall kan akutförskrivning vara aktuellt för att underlätta vid utskrivning.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Är hjälpmedlet ej utprovat på sjukhuset och/eller information om hjälpmedlet behöver ges till hemtjänstpersonal är det viktigt med uppföljning av fysioterapeut/arbetsterapeut inom primärvård/kommun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6432F571" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="234E41B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FEE145" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00635A8A" w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="0C3AB789" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073628" w:id="6"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Återlämnade hjälpmedel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="439FB7E5" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> hjälpmedel</w:t>
+        </w:rPr>
+        <w:t>Vid återlämning behövs patientens namn och personnummer för att kunna avregistrera hjälpmedlet.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Avregistreringen utförs i ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
+          <w:rStyle w:val="spellingerror"/>
+        </w:rPr>
+        <w:t>Hämtorder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>esam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>. Skulle namn och personnummer saknas, kan en återlämning även göras med hjälp av individnumret på hjälpmedlet.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55C5C05A" w14:textId="7F281C4C" w:rsidR="008435E5" w:rsidRDefault="008435E5" w:rsidP="008435E5">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="615E9DB6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275" w:right="1260"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00635A8A" w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="05D540F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073629" w:id="7"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Hostmaskin</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="6128E74A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hostmaskin hanteras enligt separat rutin </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId41">
+        <w:r w:rsidRPr="00AA03C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>(16)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AA03C2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972691" w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="793DF33F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="35"/>
+          <w:szCs w:val="35"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:sz w:val="35"/>
+          <w:szCs w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00635A8A" w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="58A9B145" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073630" w:id="8"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Förråd för höga brukarvikter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="010287CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Avregistreringen utförs i ”</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Inom NU-sjukvården finns förråd för höga brukarvikter på båda sjukhusen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>På NÄL sköts utlåningen digitalt via systemet Medusa och på Uddevalla sjukhus hanteras utlåningen av Fysioterapin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="59206DE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dessa hjälpmedel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>lånas ut till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avdelningar där behov finns och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>kan ej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förskrivas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
-        <w:t>Hämtorder</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>pati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="spellingerror"/>
+        </w:rPr>
+        <w:t>ent</w:t>
+      </w:r>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">” i </w:t>
-[...6 lines deleted...]
-        <w:t>we</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="4C244999" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>I liten omfattning finns h</w:t>
       </w:r>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...5 lines deleted...]
-        <w:t>S</w:t>
+        <w:t>jälpmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för höga brukarvikter till förskrivning</w:t>
       </w:r>
       <w:r w:rsidRPr="1F37741A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>esam</w:t>
-[...6 lines deleted...]
-        <w:t>. Skulle namn och personnummer saknas, kan en återlämning även göras med hjälp av individnumret på hjälpmedlet.</w:t>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F37741A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>buffertförråd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>. Annars beställs hjälpmedlet från HMC inför utskrivning från sjukhuset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CF0C64" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="2728575D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275" w:right="1260"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="771B38D5" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="51AC4A06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1275"/>
-[...36 lines deleted...]
-        <w:ind w:left="1275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...249 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B493AC2" w14:textId="77777777" w:rsidR="000E296B" w:rsidRDefault="000E296B" w:rsidP="000E296B">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00635A8A" w:rsidR="0035101A" w:rsidP="00635A8A" w:rsidRDefault="0035101A" w14:paraId="59A0ADB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc239073631" w:id="9"/>
+      <w:r w:rsidRPr="00635A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Relaterad information</w:t>
       </w:r>
-      <w:r w:rsidRPr="514FF01B">
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00635A8A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F332CC1" w14:textId="402B9A0D" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="0434D751" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t xml:space="preserve">Hjälpmedel i Västra Götaland – Public </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Vardsamverkan</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t xml:space="preserve"> VG</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C0584">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="006298" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116D7C3F" w14:textId="6C3AC235" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="006843BE" w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="7A34FABD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Socialstyrelsen utbildning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CD4D6CA" w14:textId="2CC1900A" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="5D842D54" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44">
-        <w:r w:rsidRPr="514FF01B">
+      <w:hyperlink w:history="1" r:id="rId44">
+        <w:r w:rsidRPr="006843BE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="006298" w:themeColor="accent1"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Säker hjälpmedelsförskrivning vid utskrivning från sluten hälso-och sjukvård 2020-01-31 (vardsamverkan.se)</w:t>
+          <w:t>Ansvarsfördelning gällande hjälpmedelsförskrivning - Vårdsamverkan Fyrbodal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3A840D" w14:textId="169A8EA4" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="32CBD558" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t xml:space="preserve">Dubbelförskrivning av personliga hjälpmedel - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Public_VardsamverkanVG</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E5372A9" w14:textId="15EADD36" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="50C4650A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId46">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Kontaktuppgifter - Vårdgivarwebben Västra Götalandsregionen (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="137BC04A" w14:textId="26D5D760" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="196502D5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId47">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Särskild prövning - Vårdgivarwebben Västra Götalandsregionen (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="534E42FE" w14:textId="318FD1A6" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="532A62D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId48">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t xml:space="preserve">Bedöma behov av insatser - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Public_VardsamverkanVG</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22AAFD5D" w14:textId="49955099" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="1C1DEA08" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId49">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t xml:space="preserve">Informera - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Public_VardsamverkanVG</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C16083C" w14:textId="03DBB10C" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="42A80348" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink r:id="rId50">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t xml:space="preserve">Dokument i handboken - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Public_VardsamverkanVG</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="514FF01B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5308F9" w14:textId="4FB7DBB4" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="4292BAD8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t xml:space="preserve">Förskrivning till person bosatt i annat län - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Public_VardsamverkanVG</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0180AFE8" w14:textId="1B6EBBF4" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="1216DA92" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t xml:space="preserve">Bank för Blanketter, Guider och </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Beställningsstöd</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>/ formulär - Leverantör av Hjälpmedel i Västra Götalandsregionen (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51E0C8E5" w14:textId="2ED1D163" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="11CBCE4F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Turisthandboken - Vårdgivarwebben Västra Götalandsregionen (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1046E432" w14:textId="2A148883" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="52B67A2D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Beställning för registrering av LMA (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BD80E3A" w14:textId="05D8C6B4" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="3D79E325" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId55">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Beställning till person utan tillstånd (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58966FAA" w14:textId="355E60E8" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00161AD9" w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="080BD145" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId56">
         <w:r w:rsidRPr="514FF01B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Beställning för Skyddad identitet (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F024682" w14:textId="34D13221" w:rsidR="16896C9D" w:rsidRDefault="16896C9D" w:rsidP="514FF01B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035101A" w:rsidP="0035101A" w:rsidRDefault="0035101A" w14:paraId="4867FAD7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1995" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId57">
-        <w:r w:rsidRPr="514FF01B">
+      <w:hyperlink w:history="1" r:id="rId57">
+        <w:r w:rsidRPr="00161AD9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="006298" w:themeColor="accent1"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Andning-Hostmaskin (</w:t>
-[...31 lines deleted...]
-          <w:t>Fysioterapi NÄL (vgregion.se)</w:t>
+          <w:t>Andning hostmaskin fysioterapi NÄL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11250CBC" w14:textId="24CCD4C2" w:rsidR="514FF01B" w:rsidRDefault="514FF01B" w:rsidP="514FF01B">
-[...29 lines deleted...]
-    <w:sectPr w:rsidR="003E2B1D" w:rsidRPr="00D41916" w:rsidSect="002B0308">
+    <w:p w:rsidRPr="00D41916" w:rsidR="003E2B1D" w:rsidP="00D41916" w:rsidRDefault="003E2B1D" w14:paraId="1F82A732" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="00D41916" w:rsidR="003E2B1D" w:rsidSect="002B0308">
       <w:headerReference w:type="default" r:id="rId58"/>
       <w:footerReference w:type="even" r:id="rId59"/>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:headerReference w:type="first" r:id="rId61"/>
       <w:footerReference w:type="first" r:id="rId62"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B2691C2" w14:textId="77777777" w:rsidR="00F922A5" w:rsidRDefault="00F922A5">
+    <w:p w:rsidR="00921C54" w:rsidRDefault="00921C54" w14:paraId="751EA453" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ED845C1" w14:textId="77777777" w:rsidR="00F922A5" w:rsidRDefault="00F922A5">
+    <w:p w:rsidR="00921C54" w:rsidRDefault="00921C54" w14:paraId="2965D0E1" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6EF88B4F" w14:textId="77777777" w:rsidR="00F922A5" w:rsidRDefault="00F922A5">
+    <w:p w:rsidR="00921C54" w:rsidRDefault="00921C54" w14:paraId="3EACAC9B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1644503444" name="Bildobjekt 1644503444">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -5055,313 +4942,313 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55798892" w14:textId="77777777" w:rsidR="00F922A5" w:rsidRDefault="00F922A5"/>
+    <w:p w:rsidR="00921C54" w:rsidRDefault="00921C54" w14:paraId="69290D8D" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D3BB7E6" w14:textId="77777777" w:rsidR="00F922A5" w:rsidRDefault="00F922A5">
+    <w:p w:rsidR="00921C54" w:rsidRDefault="00921C54" w14:paraId="16F31F2A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="66C59430" w14:textId="77777777" w:rsidR="00F922A5" w:rsidRDefault="00F922A5">
+    <w:p w:rsidR="00921C54" w:rsidRDefault="00921C54" w14:paraId="6932DC51" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1488818405" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -5397,1338 +5284,1338 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="015010D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E904354"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2715" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3435" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4155" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4875" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5595" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6315" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7035" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7755" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="059E3B78"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="48B0E756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F52B9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFA6CD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1038633D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B7885504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12F62020"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="39CA63CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1361347E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21BED498"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15021001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="53F07DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EC2C79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD9C9FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22724CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="CEB0DB44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="82DCC716">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6790,1038 +6677,1038 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="257239C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B536772E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BAA4C28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E27662BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31763D01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05BEA15A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34310BAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="68FE4BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A2A2752"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D121A44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4890122E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="41CEFF6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49004273"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5369AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -7911,442 +7798,442 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A6F5685"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E0A84AD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CF3321E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3F4F754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="614434BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3828C1D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8436,1037 +8323,1037 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64590395"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="140A49A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64DA5433"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBF09D78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65C17012"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="770227DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69E65F96"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93326594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C065EA9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90E663BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="793E0E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D206E9FE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE6041C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0C87EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D45A70E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="5AE6B6DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="657A5448">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
@@ -9724,70 +9611,71 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="513349465">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1032731880">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="132216775">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="640116568">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="357707831">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2014333639">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="71"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00004413"/>
     <w:rsid w:val="00004C38"/>
@@ -9876,101 +9764,105 @@
     <w:rsid w:val="002036B4"/>
     <w:rsid w:val="002036DF"/>
     <w:rsid w:val="00204908"/>
     <w:rsid w:val="00210082"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217055"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0022225E"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00236B56"/>
     <w:rsid w:val="002459A6"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="002544C6"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002748CF"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="002814EF"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="002853E5"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1592"/>
     <w:rsid w:val="002A4B7B"/>
     <w:rsid w:val="002B005D"/>
     <w:rsid w:val="002B0308"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B19EE"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C22B4"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D2F06"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00332A37"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003422A4"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00347BCA"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="0035101A"/>
     <w:rsid w:val="0035510B"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="00362C30"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00366B46"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00383189"/>
     <w:rsid w:val="00384019"/>
+    <w:rsid w:val="003848A6"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="0039239F"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A0E02"/>
     <w:rsid w:val="003A18A9"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B5CC1"/>
     <w:rsid w:val="003C0643"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2B1D"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E6E1C"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F26AC"/>
     <w:rsid w:val="003F52F6"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="0044595B"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
@@ -10018,58 +9910,60 @@
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00587CDF"/>
     <w:rsid w:val="00593C29"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C597E"/>
     <w:rsid w:val="005C5C3A"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D24B0"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E0A89"/>
     <w:rsid w:val="005E198F"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E2640"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
+    <w:rsid w:val="00616CB9"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="00630ADA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0063269D"/>
+    <w:rsid w:val="00635A8A"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00660279"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00686275"/>
     <w:rsid w:val="00691FBA"/>
     <w:rsid w:val="006A18B4"/>
     <w:rsid w:val="006A273E"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006C7854"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D3FF8"/>
     <w:rsid w:val="006D7535"/>
@@ -10132,69 +10026,71 @@
     <w:rsid w:val="00896B2E"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A1CA5"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C5233"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D1558"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F4B3E"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00910147"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="009140D3"/>
     <w:rsid w:val="00914BD9"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00920286"/>
+    <w:rsid w:val="00921C54"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00941483"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B83"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972691"/>
     <w:rsid w:val="00974DDE"/>
     <w:rsid w:val="00993FF5"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D354C"/>
     <w:rsid w:val="009D4FB3"/>
     <w:rsid w:val="009D5914"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E38C6"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F380D"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A026C4"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A12768"/>
     <w:rsid w:val="00A24EBA"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
@@ -10266,66 +10162,68 @@
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C42E20"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C6047B"/>
     <w:rsid w:val="00C676B6"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C771B5"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB2034"/>
     <w:rsid w:val="00CB4D24"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC30C9"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD34A9"/>
     <w:rsid w:val="00CD489C"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF1001"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D04A8A"/>
     <w:rsid w:val="00D04BB2"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D13705"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D16D91"/>
+    <w:rsid w:val="00D21DDA"/>
     <w:rsid w:val="00D359B5"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D4010A"/>
     <w:rsid w:val="00D41916"/>
     <w:rsid w:val="00D4267D"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D514BB"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D760AC"/>
     <w:rsid w:val="00D827D2"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D86764"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D921FD"/>
     <w:rsid w:val="00D94AC3"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB4150"/>
     <w:rsid w:val="00DB5ADC"/>
     <w:rsid w:val="00DC2E0F"/>
     <w:rsid w:val="00DC4876"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
@@ -10374,196 +10272,198 @@
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F2714A"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F85E09"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F922A5"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC416F"/>
     <w:rsid w:val="00FD1C29"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE2F11"/>
     <w:rsid w:val="00FE4C1D"/>
     <w:rsid w:val="00FF2785"/>
     <w:rsid w:val="00FF2E58"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="04A624C2"/>
     <w:rsid w:val="16896C9D"/>
     <w:rsid w:val="1A251058"/>
     <w:rsid w:val="2AFBA60A"/>
+    <w:rsid w:val="343F6200"/>
     <w:rsid w:val="514FF01B"/>
     <w:rsid w:val="521E1E7D"/>
     <w:rsid w:val="5E81E0EE"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{655E10A0-716B-45F9-8A9B-E94EB671AC82}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10588,75 +10488,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10691,57 +10591,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -10799,2139 +10699,2161 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003E2B1D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="003E2B1D"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
+  <w:style w:type="character" w:styleId="tabchar" w:customStyle="1">
     <w:name w:val="tabchar"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="003E2B1D"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="003E2B1D"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
+  <w:style w:type="character" w:styleId="spellingerror" w:customStyle="1">
     <w:name w:val="spellingerror"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="003E2B1D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D7F8A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C0584"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0E02"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14969,51 +14891,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2127314702">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/dokument-i-handboken/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-7/native/Best%c3%a4ll%20registrering%20av%20LMA%20-%20Asyls%c3%b6kanden%20-%20Dossiernummer.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/hjalpmedel--och-kostnadsansvar-primarvard/sarskild-provning/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/dokument-i-handboken/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-13/native/Best%c3%a4llning%20till%20Person%20utan%20tillst%c3%a5nd.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/hjalpmedel--och-kostnadsansvar-primarvard/kontakt/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/personer-fran-andra-lander/turisthandboken/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-13/native/Best%c3%a4llning%20till%20Person%20utan%20tillst%c3%a5nd.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-34/native/Guide%20Skyddad%20identitet.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forutsattningar-for-forskrivning/dubbelforskrivning-av-personliga-hjalpmedel/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/personer-fran-andra-lander/turisthandboken/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/informera/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/siteassets/vardsamverkan-i-vastra-gotaland/fyrbodal/ansvarsfordelning-gallande-hjalpmedelsforskrivning.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivning-i-olika-situationer/forskrivning-till-person-bosatt-i-annat-lan/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/109/forskrivning-av-hjalpmedel" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-34/native/Guide%20Skyddad%20identitet.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivning-i-olika-situationer/forskrivning-till-person-bosatt-i-annat-lan/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/hjalpmedel--och-kostnadsansvar-primarvard/sarskild-provning/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/1cebc1c5-e5ac-4de6-980b-734221799064/Best%C3%83%C2%A4llningsblankett-%20Formul%C3%83%C2%A4r%202018-10-23.pdf.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/hjalpmedel--och-kostnadsansvar-primarvard/kontakt/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/dokument-i-handboken/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10040-1902165809-29/surrogate/Andning-Hostmaskin%20(Cough%20Assist)-Fysioterapi%20N%c3%84L.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-7/native/Best%c3%a4ll%20registrering%20av%20LMA%20-%20Asyls%c3%b6kanden%20-%20Dossiernummer.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forutsattningar-for-forskrivning/dubbelforskrivning-av-personliga-hjalpmedel/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/informera/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10040-1902165809-29/surrogate/Andning-Hostmaskin%20(Cough%20Assist)-Fysioterapi%20N%c3%84L.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/siteassets/vardsamverkan-i-vastra-gotaland/fyrbodal/ansvarsfordelning-gallande-hjalpmedelsforskrivning.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId60" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/109/forskrivning-av-hjalpmedel" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId39" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/dokument-i-handboken/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-7/native/Best%c3%a4ll%20registrering%20av%20LMA%20-%20Asyls%c3%b6kanden%20-%20Dossiernummer.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/hjalpmedel--och-kostnadsansvar-primarvard/sarskild-provning/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/dokument-i-handboken/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-13/native/Best%c3%a4llning%20till%20Person%20utan%20tillst%c3%a5nd.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/hjalpmedel--och-kostnadsansvar-primarvard/kontakt/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/personer-fran-andra-lander/turisthandboken/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-13/native/Best%c3%a4llning%20till%20Person%20utan%20tillst%c3%a5nd.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-34/native/Guide%20Skyddad%20identitet.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forutsattningar-for-forskrivning/dubbelforskrivning-av-personliga-hjalpmedel/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/personer-fran-andra-lander/turisthandboken/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/informera/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/organisation/delregionalvardsamverkan/fyrbodal/Samverkansomraden/samverkan-vid-in--och-utskrivning-fran-sluten-halso--och-sjukvard/ansvarsfordelning-gallande-hjalpmedelsforskrivning/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivning-i-olika-situationer/forskrivning-till-person-bosatt-i-annat-lan/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/109/forskrivning-av-hjalpmedel" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-34/native/Guide%20Skyddad%20identitet.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivning-i-olika-situationer/forskrivning-till-person-bosatt-i-annat-lan/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/hjalpmedel--och-kostnadsansvar-primarvard/sarskild-provning/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/hjalpmedel--och-kostnadsansvar-primarvard/kontakt/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/dokument-i-handboken/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-1463394334-2/surrogate/Andning%20hostmaskin%20fysioterapi%20N%c3%84L.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl13241-2093053728-7/native/Best%c3%a4ll%20registrering%20av%20LMA%20-%20Asyls%c3%b6kanden%20-%20Dossiernummer.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forutsattningar-for-forskrivning/dubbelforskrivning-av-personliga-hjalpmedel/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/informera/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-1463394334-2/surrogate/Andning%20hostmaskin%20fysioterapi%20N%c3%84L.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/organisation/delregionalvardsamverkan/fyrbodal/Samverkansomraden/samverkan-vid-in--och-utskrivning-fran-sluten-halso--och-sjukvard/ansvarsfordelning-gallande-hjalpmedelsforskrivning/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId60" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.socialstyrelsen.se/learn/course/external/view/elearning/109/forskrivning-av-hjalpmedel" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/riktlinjer/forskrivningsprocessen/bedoma-behov-av-insatser/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/hjalpmedel/vardgivare/vara-tjanster/blankettbank/" TargetMode="External" Id="rId39" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -15305,892 +15227,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...850 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hjälpmedel – Förskrivning och administration – Fysioterapi, Arbetsterapi – NU-sjukvården</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Erika Oppenstam</lastModifiedBy>
-  <revision>82</revision>
+  <lastModifiedBy>Annika Johansson</lastModifiedBy>
+  <revision>91</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>