--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -11,1019 +11,734 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5839152D" w14:textId="77777777" w:rsidR="005C0B6A" w:rsidRDefault="005C0B6A" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="005C0B6A" w:rsidSect="005C0B6A">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="1965635B" w14:textId="77777777" w:rsidR="005C0B6A" w:rsidRPr="005C0B6A" w:rsidRDefault="005C0B6A" w:rsidP="005C0B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61A167C2" w14:textId="77777777" w:rsidR="005C0B6A" w:rsidRPr="005C0B6A" w:rsidRDefault="005C0B6A" w:rsidP="005C0B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29378829" w14:textId="41F2EB69" w:rsidR="00DC77AA" w:rsidRDefault="00DC77AA" w:rsidP="006B2AED">
+    <w:p w14:paraId="29351FE5" w14:textId="47B2F8B6" w:rsidR="00CF337C" w:rsidRPr="00CF337C" w:rsidRDefault="000A1702" w:rsidP="00CF337C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC77AA">
-[...6 lines deleted...]
-        <w:t>ska ej betala</w:t>
+      <w:r>
+        <w:t>Uteblivande besök – patient som ej ska betala</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344E6D7D" w14:textId="1C249E60" w:rsidR="00A01291" w:rsidRDefault="00BF2A57" w:rsidP="00BF2A57">
+    <w:p w14:paraId="76155D65" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRPr="00DD436A" w:rsidRDefault="00CF337C" w:rsidP="00DD436A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DD436A">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F335C7D" w14:textId="784EEB29" w:rsidR="00BF2A57" w:rsidRDefault="00BF2A57" w:rsidP="00A01291">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2CACD74A" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRPr="006B266D" w:rsidRDefault="00CF337C" w:rsidP="00CF337C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Endast mindre språkliga justeringar</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76F50">
+        <w:t>indre språkliga justeringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584F6E6E" w14:textId="77777777" w:rsidR="00047A43" w:rsidRDefault="00047A43" w:rsidP="00A01291">
-[...15 lines deleted...]
-        <w:t>Då</w:t>
+    <w:p w14:paraId="7DCC056D" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRPr="00B76F50" w:rsidRDefault="00CF337C" w:rsidP="00CF337C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011535A">
+        <w:t xml:space="preserve">Hantering av </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> en patient inte ska betal</w:t>
+        <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113F0D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> för</w:t>
+      <w:r w:rsidRPr="0011535A">
+        <w:t xml:space="preserve">teblivet </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> sitt</w:t>
+        <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="004110FB">
-        <w:t xml:space="preserve"> utebliv</w:t>
+      <w:r w:rsidRPr="0011535A">
+        <w:t xml:space="preserve">esök utan </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">na </w:t>
+        <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="004110FB">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0011535A">
+        <w:t>ebitering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4B4927" w14:textId="7D50F539" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="006B2AED">
-      <w:r w:rsidRPr="004110FB">
+    <w:p w14:paraId="16F914BF" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00CF337C">
+      <w:r>
+        <w:t>Om en av NU-sjukvårdens patienter inte ska betala för sitt uteblivna besök ska denna rutin följas. Godtagbara/ej godtagbara skäl listas nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9D9776" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00CF337C">
+      <w:r w:rsidRPr="00B76F50">
         <w:t xml:space="preserve">Vid makulering ska </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="0070C0"/>
           </w:rPr>
-          <w:t xml:space="preserve">Attestblankett Uteblivande </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> ej betala NU sjukvården</w:t>
+          <w:t>Attestblankett Uteblivande besök - ska ej betala NU sjukvården</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B76F50">
+        <w:t xml:space="preserve"> användas och signeras av verksamhetschef på </w:t>
       </w:r>
       <w:r>
-        <w:t>användas och signeras av verksamhetschef på kliniken.</w:t>
+        <w:t xml:space="preserve">aktuell </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76F50">
+        <w:t>kliniken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76F50">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754236C7" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="004110FB" w:rsidRDefault="006B2AED" w:rsidP="006B2AED"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9090" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5113"/>
-        <w:gridCol w:w="3977"/>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B2AED" w:rsidRPr="00987566" w14:paraId="4035CDE7" w14:textId="77777777" w:rsidTr="00120B3D">
+      <w:tr w:rsidR="00CF337C" w14:paraId="61AD175A" w14:textId="77777777" w:rsidTr="00075F0E">
         <w:trPr>
-          <w:trHeight w:val="90"/>
+          <w:trHeight w:val="842"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="083C79CA" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="74C86CEB" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRPr="0011535A" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
+            <w:r w:rsidRPr="0011535A">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Orsak till bestridande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1318F9DA" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="480778AB" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRPr="0011535A" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
+            <w:r w:rsidRPr="0011535A">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Faktura betalas</w:t>
+              <w:t>Faktura ska betalas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2AED" w:rsidRPr="00987566" w14:paraId="5158E52A" w14:textId="77777777" w:rsidTr="00120B3D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CF337C" w14:paraId="43163320" w14:textId="77777777" w:rsidTr="00075F0E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B28E91D" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="4865D2BA" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Ej fått kallelse?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B83E158" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="05520D27" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00CF337C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>Har vi rätt adressuppgifter?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D689E59" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="37CF5401" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00CF337C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Har kallelse </w:t>
+            <w:r>
+              <w:t>Har kallelse skickats (brev/digitalt) till patient?</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC91B72" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="27D6851A" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...4 lines deleted...]
-              <w:t>Om svar ja, 1 och 2;</w:t>
+            <w:r w:rsidRPr="0011535A">
+              <w:t>Om svar ja</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="302EA827" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="6BBD0F02" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...4 lines deleted...]
-              <w:t>Ja</w:t>
+            <w:r w:rsidRPr="0011535A">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011535A">
+              <w:t xml:space="preserve">Ja </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08F59B71" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="4EF5B464" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:t xml:space="preserve">2: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011535A">
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2AED" w:rsidRPr="00987566" w14:paraId="29D3FF08" w14:textId="77777777" w:rsidTr="00120B3D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CF337C" w14:paraId="42798361" w14:textId="77777777" w:rsidTr="00075F0E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5C4F0D" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="45B42173" w14:textId="5E5A19E5" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...4 lines deleted...]
-              <w:t>Lämnat återbud vid sjukdom (</w:t>
+            <w:r w:rsidRPr="0011535A">
+              <w:t>Lämnat återbud vid sjukdom (t</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-              <w:t>t ex</w:t>
+            <w:r w:rsidR="00075F0E">
+              <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> magsjuka) inom 24 timmar.</w:t>
+            <w:r w:rsidRPr="0011535A">
+              <w:t>ex</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00075F0E">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011535A">
+              <w:t xml:space="preserve"> magsjuka) inom 24 timmar</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB0B9C8" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="2A7415EA" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2AED" w:rsidRPr="00987566" w14:paraId="3FD375AF" w14:textId="77777777" w:rsidTr="00120B3D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CF337C" w14:paraId="12FA17EE" w14:textId="77777777" w:rsidTr="00075F0E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44EB936C" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="4AB2041E" w14:textId="41A054DC" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...4 lines deleted...]
-              <w:t>Lämnat återbud inom 24 timmar.</w:t>
+            <w:r w:rsidRPr="0011535A">
+              <w:t>Lämnat återbud inom 24 timmar</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2A322A" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="2A54D19C" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2AED" w:rsidRPr="00987566" w14:paraId="6474D48B" w14:textId="77777777" w:rsidTr="00120B3D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CF337C" w14:paraId="2AE62EFC" w14:textId="77777777" w:rsidTr="00075F0E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E56A14D" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="1F74B92A" w14:textId="3EE460A0" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...4 lines deleted...]
-              <w:t>Lämnat återbud före 24 timmar.</w:t>
+            <w:r w:rsidRPr="0011535A">
+              <w:lastRenderedPageBreak/>
+              <w:t>Lämnat återbud före 24 timmar</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C67B4C" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="5BF04078" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2AED" w:rsidRPr="00987566" w14:paraId="7C64FE9D" w14:textId="77777777" w:rsidTr="00120B3D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CF337C" w14:paraId="308E33EA" w14:textId="77777777" w:rsidTr="00075F0E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="710AD2B4" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="5BA548E5" w14:textId="5A5BB8C2" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...5 lines deleted...]
-              <w:t>Varit inneliggande på sjukhus.</w:t>
+            <w:r w:rsidRPr="0011535A">
+              <w:t>Varit inneliggande på sjukhus</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE0C150" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="6EEA60BD" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2AED" w:rsidRPr="00987566" w14:paraId="076016F3" w14:textId="77777777" w:rsidTr="00120B3D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CF337C" w14:paraId="454AAEA5" w14:textId="77777777" w:rsidTr="00075F0E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4988C419" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="5A6A5838" w14:textId="0BCBD421" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...4 lines deleted...]
-              <w:t>Lämnat återbud före 24 timmar via 1177 eller telefonsvarare under helg.</w:t>
+            <w:r w:rsidRPr="0011535A">
+              <w:t>Lämnat återbud före 24 timmar via 1177 eller telefonsvarare under helg</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55BB23FA" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="00120B3D">
+          <w:p w14:paraId="3CC74FBC" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00F342F9">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00987566">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C5D15B0" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00987566" w:rsidRDefault="006B2AED" w:rsidP="006B2AED"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Passa gärna på att fråga om patienten önskar sms-påminnelse till kommande besök. </w:t>
+    <w:p w14:paraId="5D1AD77E" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00CF337C"/>
+    <w:p w14:paraId="69C9D7A9" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00CF337C">
+      <w:r w:rsidRPr="0011535A">
+        <w:t xml:space="preserve">Passa gärna på att fråga om patienten önskar sms-påminnelse till kommande besök. Läs mer om uteblivet besök </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> i </w:t>
+      <w:r>
+        <w:t xml:space="preserve">på </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="002977D4">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Patientavgiftshandboken</w:t>
+          <w:t>Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002977D4">
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="0011535A">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329B2DF2" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="006B2AED">
+    <w:p w14:paraId="7F6354E5" w14:textId="77777777" w:rsidR="00CF337C" w:rsidRDefault="00CF337C" w:rsidP="00344635">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Bilagor</w:t>
+        <w:t>Relaterade dokument</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E7961" w14:textId="7F8FA15A" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="006B2AED">
+    <w:p w14:paraId="1DE661BC" w14:textId="19F82CEA" w:rsidR="00344635" w:rsidRDefault="00CF337C" w:rsidP="00344635">
       <w:r>
-        <w:t xml:space="preserve">Bilaga 1 </w:t>
+        <w:t xml:space="preserve">Attestblankett Uteblivande besök-ska ej betala NU-sjukvården: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="0070C0"/>
           </w:rPr>
-          <w:t xml:space="preserve">Attestblankett Uteblivande </w:t>
+          <w:t>Attestblankett Uteblivande besök - ska ej betala NU sjukvården</w:t>
         </w:r>
-        <w:proofErr w:type="gramStart"/>
-        <w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="462B9D3C" w14:textId="123BDEFE" w:rsidR="00344635" w:rsidRDefault="00CF337C" w:rsidP="00344635">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0027614F">
+        <w:t>Uteblivet besök</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045C7796" w14:textId="412511E0" w:rsidR="00CF337C" w:rsidRPr="0027614F" w:rsidRDefault="00CF337C" w:rsidP="00344635">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="0027614F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="0070C0"/>
           </w:rPr>
-          <w:t>besök -ska</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> ej betala NU sjukvården</w:t>
+          <w:t>Uteblivet besök - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="107ABFC4" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00B820E1">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:sectPr w:rsidR="00CF337C" w:rsidRPr="0027614F" w:rsidSect="005C0B6A">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="230E85C4" w14:textId="77777777" w:rsidR="00F53AC2" w:rsidRDefault="00F53AC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="371C5D8C" w14:textId="77777777" w:rsidR="00F53AC2" w:rsidRDefault="00F53AC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="160E1FBC" w14:textId="77777777" w:rsidR="00F53AC2" w:rsidRDefault="00F53AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1052,51 +767,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1130,89 +845,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C38DD8D" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0C985E37" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1267112534"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="11902948" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00EC0A68" w:rsidRDefault="006B2AED" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1241,51 +956,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0598A3B8" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4DA1E7" wp14:editId="2F48D031">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1319,73 +1034,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5EF1F405" w14:textId="77777777" w:rsidR="00F53AC2" w:rsidRDefault="00F53AC2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2DC67DBF" w14:textId="77777777" w:rsidR="00F53AC2" w:rsidRDefault="00F53AC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="5D9CE67F" w14:textId="77777777" w:rsidR="00F53AC2" w:rsidRDefault="00F53AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1463,52 +1178,52 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="3135DF2F" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
@@ -1581,143 +1296,63 @@
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="305A1E8C" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRPr="00DA65C4" w:rsidRDefault="006B2AED" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="237059EE" wp14:editId="2836D269">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textruta 1"/>
@@ -1795,51 +1430,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F4BEB8A" w14:textId="77777777" w:rsidR="006B2AED" w:rsidRDefault="006B2AED" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A32BC8B" wp14:editId="6777F563">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2005,51 +1640,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2621,51 +2256,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E104E4E6"/>
+    <w:tmpl w:val="C72ECBA6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2988,51 +2623,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDF0BC38"/>
+    <w:tmpl w:val="5E5C5766"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3920,50 +3555,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72E921D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAD8FE0C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4032,51 +3753,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4146,51 +3867,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1415007241">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2115516681">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1203245856">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2016766130">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1642298686">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1233810139">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1776100044">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1542324247">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1028138997">
     <w:abstractNumId w:val="1"/>
   </w:num>
@@ -4200,196 +3921,206 @@
   <w:num w:numId="11" w16cid:durableId="1018311414">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="840243190">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1154028118">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1826163339">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1057168804">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1120995160">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="347879154">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1670139046">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="54939345">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="385030504">
     <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="319164889">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1917591382">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1171944985">
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:formatting="1" w:enforcement="0"/>
-[...1 lines deleted...]
-  <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00047A43"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000605E7"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00075F0E"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A1702"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E2305"/>
+    <w:rsid w:val="001F1B2E"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00216554"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00344635"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003816C0"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
@@ -4464,50 +4195,51 @@
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B2AED"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007465BB"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
@@ -4523,50 +4255,51 @@
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E202D"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A01291"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
@@ -4610,150 +4343,153 @@
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF337C"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC77AA"/>
     <w:rsid w:val="00DC7A35"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD436A"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED5304"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F53AC2"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F97FC9"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4786,51 +4522,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4899,51 +4635,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -5091,174 +4827,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007465BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -5421,153 +5185,153 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="007465BB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00617710"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:after="40"/>
-      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="007465BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
@@ -5581,197 +5345,195 @@
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="007465BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="007465BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="007465BB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="007465BB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="007465BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
@@ -5852,118 +5614,119 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="007465BB"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -6930,71 +6693,70 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="21"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -7097,90 +6859,160 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00404948"/>
+    <w:rsid w:val="007465BB"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B820E1"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="007465BB"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="007465BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007465BB"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="007465BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007465BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7208,67 +7040,63 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/patientavgiftshandboken/oppenvard/uteblivet-besok/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8131-1532502634-3/SURROGATE/Attestblankett%20vid%20avgiftsfria%20uteblivna%20bes%c3%b6k%20180906.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8131-1532502634-3/SURROGATE/Attestblankett%20vid%20avgiftsfria%20uteblivna%20bes%c3%b6k%20180906.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/patientavgiftshandboken/oppenvard/uteblivet-besok/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8131-1532502634-3/SURROGATE/Attestblankett%20Uteblivande%20bes%c3%b6k%20-ska%20ej%20betala%20%20NU%20sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/patientavgiftshandboken/oppenvard/uteblivet-besok/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8131-1532502634-3/SURROGATE/Attestblankett%20Uteblivande%20bes%c3%b6k%20-ska%20ej%20betala%20%20NU%20sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7556,71 +7384,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>254</Words>
-  <Characters>1349</Characters>
+  <Words>174</Words>
+  <Characters>1824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>15</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1600</CharactersWithSpaces>
+  <CharactersWithSpaces>1995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Uteblivande besök - ska ej betala</dc:title>
+  <dc:title>Uteblivande besök - patient som ej ska betala</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Lisa Starlander</lastModifiedBy>
-  <revision>16</revision>
+  <lastModifiedBy>Sara Johansson</lastModifiedBy>
+  <revision>23</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>