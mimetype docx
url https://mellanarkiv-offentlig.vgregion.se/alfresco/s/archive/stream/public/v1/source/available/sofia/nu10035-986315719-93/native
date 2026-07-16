--- v0 (2026-01-10)
+++ v1 (2026-07-16)
@@ -1,149 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="566AE7FE" w14:textId="77777777" w:rsidR="008D1A4E" w:rsidRDefault="008D1A4E" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="008D1A4E" w:rsidSect="008D1A4E">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8495" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D91163" w14:paraId="5C076D83" w14:textId="77777777" w:rsidTr="00CB2E33">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="0852655E" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00392809">
+          <w:p w14:paraId="0852655E" w14:textId="2787493A" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00392809">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fynd på </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">BB-rond </w:t>
             </w:r>
             <w:r>
               <w:t>och riktlinjer för handhavande</w:t>
             </w:r>
+            <w:r w:rsidR="00891D6B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2401146E" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="0CAC0206" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:spacing w:before="240" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587991A2" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="3DD65E39" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:spacing w:before="240" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kort tungband, LKG, Pierre Robins Sekvens, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klavikelfraktur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, Navelinfektion, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -174,214 +170,214 @@
         <w:t xml:space="preserve">, Hjärtblåsljud, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sacral</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hudgrop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4AD4CD3E" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00392809">
+    <w:p w14:paraId="63E97377" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D291BF" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="0DFF965E" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:spacing w:before="240" w:after="60"/>
         <w:ind w:right="1161"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vägledning vid avvikande fynd vid barnläkarundersökning på BB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092E3E82" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="55AD66FD" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="21384A79" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="078DD1E3" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="66B9A158" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Skalle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Fostersvulst</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Hudsvullnad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> tryck mot huvudet under förlossningen. Försvinner efter några dagar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7854CC6D" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="7A6F896D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68336D9A" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="23F82059" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kefalhematom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Blödning under </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>periostet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, dvs överskrider ej suturgränser. Fluktuation vid palpation till skillnad från fostersvulst. Oftast ensidiga och parietala. Försvinner på några veckor. Läker ibland med övergående förkalkning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18009E77" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="00FDB2A7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ACBF5D2" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="1FBB6C9D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>VE-märke</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:  Smärtsamt, kan likna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>kefalhematom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> till utseendet. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> liberalt, fr a första dygnet. Vid hudlesion: Håll torrt, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> kompress, håll utkik efter infektion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA27B24" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="7442827F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D5AE5AD" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="36954812" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Subgalealt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -417,180 +413,178 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>neoavd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Kontroll av Hb, puls och blodtryck. Cave: stora </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>subgaleala</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hematom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som snabbt fyller på sig kan vara första tecknet på koagulationsrubbning. Omlindning har ingen effekt. Ej tidig hemgång.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3329F045" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="17FABB6D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AF35969" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="08F4F2C2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hudinfektion efter skalpelektrod</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:  Liten abscess under huden i anslutning till hudlesionen vanligast. Tvätta med sprit. Töm ut pus vid mogen abscess. Vid försämring </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Heracillin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (odla innan) och i vissa fall iv-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Ekvacillin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>indic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Följ status tills symtomfrihet. CRP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BA02E3" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="3811ABC2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F0D8E1D" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="18F6FC8F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Prematur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>synostos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>:  Palpabel ”ås” över någon av skallsuturerna. Vanligast -</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>sagittalis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (båtskalle). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Slätrtg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ej indicerat. Remiss till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>plastikkir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, SU. Fotografera digitalt med bilder tagna framifrån, i profil samt uppifrån. Lägg bilderna i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Picsara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Vid tveksamhet, diskutera med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>neonatolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0611CB9A" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="5643AD93" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73BC76FC" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="7D66C002" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Suturinterkallation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">:  Överlappande skallben med ”svikt” mellan skallbenen vid palpation. Normalt. Vid tveksamhet låt gärna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>neoläk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -599,90 +593,90 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> kan man palpera om efter några dagar (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>åb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> BUM), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>interkallationen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> har då ofta gått tillbaka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202D898D" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="69E1043C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E029E33" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="786C6735" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kraniotabes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">: Mjukt skallben, känns som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ping</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-pongboll vid palpation. Oskyldigt fenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157BB1F1" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="71C04E4B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456632DB" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="79887EC4" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Aplasia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -693,120 +687,121 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>cutis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">:  Utstansad huddefekt i epidermis. Oftast vid bakre fontanellen. Läker med ärrbildning. Viss association med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>trisomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 13 samt andra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>symdrom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Fler stigmata?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB9E042" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="04741839" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DD48FA" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="74D1EF49" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2145622F" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="34D5C6A5" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Nevus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sebaceus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">:  Hos 3/1000 nyfödda. Medfödd hårlös, välavgränsad gulbrun, knottrig hudförändring. Vanligast på skalpen.  Ibland multipla. Remiss </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hudmott</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD463DD" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="08327CFD" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58080E5E" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="13F1AF9C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="481C1A5E" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="39EAA1E7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ögon:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Konjunktivit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Vanligt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pga</w:t>
@@ -850,1838 +845,1804 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>kloramfenikol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> bör </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>chlamydia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">/gonorré uteslutas. Disk med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ögonklin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792C6967" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="7951F787" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D48BC8" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="5891E35D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Subkonjuntival</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> blödning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Vanligt, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>stasbetingat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Ofarligt. Ingen åtgärd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700338C4" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="6FCC4139" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46A5B17C" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="09EF0AC4" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Avsaknad av röd reflex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Remiss till ögonkliniken för att utesluta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>bl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> a</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medfödd katarakt/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>retinoblastom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Mörkhyade barn kan ha gråbrun retina och därmed vara svårbedömbara. Remiss ögonkliniken vid tveksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327CB9C6" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EFC016" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A9000F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ÖNH:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tänder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:  Oftast i främre delen av underkäken. Remiss till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pedodontin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i Uddevalla för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>extirpation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337400DD" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0451E7B8" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kort tungband</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Var god se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Styrdokumet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> "Kort läpp- och tungband hos spädbarn".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5533319E" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280367F2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Epstein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pearls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:  Knappnålsstora retentionscystor i hårda gommen. Ofarliga. Ingen åtgärd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B777D2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7C8304" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hemangiom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Vanligast under tungan. Kan vid senare tillväxt ge matningssvårigheter. Behandlas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> detta i vissa fall med betablockerare. Diskutera med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hemangiominriktad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kollega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BAEE1E" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4DE18B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LKG</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:  Hos 2/1000 barn. Kan vara enkel- el dubbelsidiga. Utebliven slutning av de maxillära och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nasofrontala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> utskotten (sker i 4:e-8:e gravveckan). Allt från isolerad läppspalt till total läpp-käk-gomspalt. Barnet ska skrivas in som samvård BB. Viktigt med matningsråd av specialkunnig personal. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se styrdokument " Vård av nyfödda med läpp-käk-gomspalt (LKG)" .Amning kan fungera i vissa fall. BB-mottagningen följer de barn som ej är i behov av V-sond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D279DE" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vid gomspalt svårt att suga </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> svårighet att uppnå undertryck. Special </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Needs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>- napp (tidigare kallad Habermannapp) kan fungera bra genom att ”täppa till” gomspalten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9A3AD4" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remiss logoped, NÄL samt till plastikkirurgens LKG-team, SU. Första </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vanligen vid 3-6 mån å. Erbjud kuratorskontakt på BB. Info-broschyr finns på BB-mottagningen. Behöver normalt ej följas på BUM (undantag: kvarstående V-sondbehov el andra medicinska problem. OBS! Alla barn med LKG ska genomgå neonatal hörselscreening med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aABR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 34 innan utskrivning från BB. Hos 30% associerat med andra missbildningar, fr a vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38B56793">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">median gomspalt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(mjuka gommen). Vid median gomspalt disk med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neoläk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CF9030" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADB4B9E" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pierre Robins Sekvens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:  Kombination av median gomspalt, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>mikrognati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (liten haka), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>glossoptos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="34DE509D" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+        <w:t xml:space="preserve">(tungan faller bakåt), högt gomtak. I vissa fall orsakande högt andningshinder och matningssvårigheter. Kan förekomma enskilt, men kan även vara del i något syndrom. Disk med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neoläk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F0BF7E" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53EF2F78" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Facialispares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Perifer pares oftast förlossningsskada. Oftast god prognos med snabb regress. Om ögat ej kan slutas, remiss </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ögonklin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (fuktkammare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>?). Uppföljning BUM efter 1 mån. Om då kvarvarande pares, remiss ÖNH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FD019C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A33908C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sned näsa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Vanligt. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tryckorsakat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Brukar rätta till sig första dagarna. Vid misstanke om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>septumluxation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(sällsynt), remiss ÖNH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473CFA4A" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095AC1E7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Preaurikulärt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>fibrom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">:  Om minimalt, ingen åtgärd, annars remiss till ÖNH för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>extirpation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bredbasig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> stjälk samt vid multipla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fibrom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> viss ökad risk för hörselnedsättning.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CD664C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DA7854" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Preaurikulär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fistel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:  Rest efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gälgång</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Ingen åtgärd utom vid recidiverande infektioner. Då remiss ÖNH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73471F21" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A82356B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dysplasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av ytteröron</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ofta associerat med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hörselgångsatresi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mellanöremissbildning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, med hörselnedsättning som följd. Remiss till ÖNH för utredning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40480A3C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BD7AC3" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Halsfistel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Rest efter gälfickor. Ingen åtgärd utom vid sekretion/infektion, i dessa fall remiss ÖNH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1B51F2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09239938" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hemangiom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> över nästipp/ytteröron: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Viss risk finns för påverkan på brosket, disk med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hemangiominriktad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kollega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B9A6D4" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="2E41D04F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Övre extremitet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE13081" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="330E9B7B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Klavikelfraktur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Vanlig förlossningsskada. Röntgas ej. Ingen åtgärd. Läker på 1-2 veckor. Liberalt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> första dagarna, då det gör ont. Barnet bör ej ligga på fraktursidan första dagarna. Ibland i kombination med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>plexusskada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se nedan. Därför vid minsta tveksamhet kring rörelseförmåga/asymmetrisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mororeflex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – bed av sjukgymnast innan hemgång från BB (remiss, beskriv status/ rörelseinskränkning).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526F969F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF242E8" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Plexus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>brachialisskada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Vanlig förlossningsskada. Se separat styrdokument, " </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Plexusskada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hos barn i samband med förlossning". </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FD7C65" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Palpera igenom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klaviklar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och överarmar, fraktur? Liberalt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rtg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> överarm (dagtid) vid uttalad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>plexusskada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249A1EC9" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479BD4AB" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Syndaktyli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:  Sammanvuxna fingrar. Remiss ortopedmottagningen. Oftast ej associerat med andra missbildningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403A812F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7AB27B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Polydaktyli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">:  Extra fingrar. Om det extra fingret innehåller skelett, remiss till ortopedmottagningen. Vid avsaknad av skelett, remiss till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>barnkirugen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>extirpation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Oftast ej associerat med andra missbildningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411DDA52" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314D5A20" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Reduktionsmissbildningar =</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dysmeli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Avsaknad del av eller hela handen, armen, benet el foten. Dessa kan vara transversella (liknande en amputation) eller longitudinella (där man saknar en del av skelettet, ex v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ulna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Remiss </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dysmeli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-teamet, DSBS samt till barnhabiliteringen. Disk m </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neoläk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. De longitudinella reduktionsmissbildningarna kan vara kopplade till andra missbildningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F874B66" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046476BA" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ÖNH:</w:t>
+        <w:t>Thorax:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tänder</w:t>
-[...29 lines deleted...]
-      </w:pPr>
+        <w:t>Hjärtblåsljud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vid </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blåsljud </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">första el andra levnadsdygnet: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>omausk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nästa dag </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inga andra symtom talar för hjärtfel (bedöm allmäntillstånd, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cirk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, andning, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>femoralispulsar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, POX hand och fot).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2B7BFD" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid fortsatt blåsljud vid 48 h å remiss UCG samma dag (må-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Barnet kan gå hem under helgen om det passerat 48 h och efter bedömning av barnspecialist. Planera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>åb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> till BB-mott nästkommande vardag (om möjligt) för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>omausk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Om då fortsatt blåsljud, remiss </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klinfys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. UCG görs då som regel samma dag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28405827" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid blåsljud och något varningssymtom – inläggning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 34 med POX-övervakning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47828F55" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beträffande hantering av olika UCG-fynd, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se separat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>styrdokumnet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ”Barnkardiologiska rutiner på BB”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C18E6F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A82415D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Oregelbunden hjärtrytm/extraslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Vanligt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intrauterint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> samt under de första levandsdygnen. I mer sällsynta fall underliggande sjukdom. Om oregelbundenhet vid auskultation, beställ EKG med tolkning från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klin-Fys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> följt av konsultation med barnkardiolog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72129587" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFF48EA" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bradykardi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Är det ett fullgånget barn som sover? Tar mamma några läkemedel som kan ge bradykardi? Stimulera barnet för att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bedömma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om hjärtrytmen är variabel. Om inte variabel direkt EKG för att utesluta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AV-block</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, annars ingen åtgärd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559D1000" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057BA56C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bröstkörtelförstoring:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Normalt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> höga hormonnivåer. Häxmjölk kan förekomma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7385D668" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:firstLine="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707F3A21" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rygg:</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Kort tungband</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Sakral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>hudgrop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">:  Vanligt. Oftast lågt sittande över </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>coccyx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-spetsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE608FC" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="22F39546" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:r>
         <w:tab/>
-      </w:r>
-[...496 lines deleted...]
-    <w:p w14:paraId="74B0A6D5" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+        <w:t xml:space="preserve">Remiss för ultraljud rygg på röntgen med frågeställning spina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bifida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B25D37" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:firstLine="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FD1E15" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
-[...705 lines deleted...]
-    <w:p w14:paraId="541B72A0" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="56AF0F6D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gropen i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>crena</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3C094083" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+        <w:t xml:space="preserve"> sitter &gt; 25 mm ovan anus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EF9999" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="49FCBA01" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+        <w:t>Vid diameter &gt; 5mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E4439F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid annan hudförändring i medellinjen: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hemangiom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, hårtofsar, hudflik, nevus, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lipom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> mm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F789F16" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="3E02F7B7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Om hudgropen ej sitter i medellinjen el devierande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>crena</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, eller vid sekretion i området.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517C1051" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="12E5EFDD" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid ortopediska fynd som fotfelställningar/skolios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8AE10C" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="1A2FB699" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DE8593C" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="337CBFBC" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:firstLine="1304"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Myelomeningocele</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kontakta omgående </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>neoläk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B41E66" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163"/>
-    <w:p w14:paraId="29FF1376" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="53D452F5" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="137F5BAC" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Buk:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Navelbråck</w:t>
       </w:r>
       <w:r>
         <w:t>:  Vanligt. Ökar oftast första månaderna i storlek. Lugnande besked. Klämmer ej in. Även stora navelbråck brukar gå tillbaka spontant då barnet börjar krypa/får starkare bukmuskulatur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399A58A1" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="17EC80B9" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7146EC41" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="6712E543" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Rektusdiastas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>:  Vanligt. Ingen åtgärd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E27CAA" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="5AF2340C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33D553C2" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="18C3A21A" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2 kärl i navelsträngen</w:t>
       </w:r>
       <w:r>
         <w:t>:  Ingen vidare utredning om isolerat fynd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FB16B1" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="242E8EF2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50A23647" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="292EA90A" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bukresistens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Leverkanten får palperas 2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tvärfingar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> nedom höger </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>arcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Mjältkanten får ej gå nedom vänster </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>arcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Då remiss ultraljud buk. Även vid annan misstänkt resistens vid palpation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A09218C" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="7E17B746" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B58FD4E" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="6EDF060B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Utebliven avföring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Mekoniumfärgat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> fostervatten? Barnet behöver ej ha meckat innan hemgång från BB. Normalt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mekoniumavgång</w:t>
@@ -2701,56 +2662,56 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tympanistisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> buk? Mynnar anus på rätt plats? Prova termometer rektalt i första hand. Om utebliven effekt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-lavemang. Ställningstagande till tarmutredning med BÖS i första hand. Därefter kontakt med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>neoläk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/barnkirurg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFA8682" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="7CF7B985" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3906F5A7" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="46952850" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Utebliven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2776,1840 +2737,1731 @@
       <w:r>
         <w:t xml:space="preserve">?). Om barnet välmående kan man avvakta med undersökning tills 2 d å. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Däreftr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> säkerställ att det inte föreligger en stor palpabel urinblåsa, normalt mynnande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>uretra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och normalt utseende på yttre </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>genitalia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> samt ryggslut. Om barnet fortsatt ej kissat görs då snarast </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> samt ryggslut. Om barnet fortsatt ej kissat görs då snarast ultraljud urinvägar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63386EC9" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FEFA2D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED04C10" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1802F91A" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Yttre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>genitalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/anus:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451B1484" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEEDD07" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hypospadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Meatus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mynnar på undersidan av penis.  Kluven förhud. Vid djup </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hypospadioftast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kurverad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> penis. Oftast lindrigt. Remiss till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>barnkir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, DSBS. Beskriv var </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uretra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mynnar och om det </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>förligger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> normal urinstråle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A21D8C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> Finns palpabla testiklar på plats? Vid grav, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>perineal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hypospadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med andra tecken på bristande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>virilisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> såsom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bifid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>skrotum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ska även barnendokrinolog på NÄL alt DSD (Disorders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)-teamet, DSBS kontaktas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E54730D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CEA8D8" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Retentio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>testis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B302854" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensidig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>retentio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: följes på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bvc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Remiss till kir om det kvarstår vid 6 mån ålder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018811C2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bilateral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>retentio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, fr a i kombination med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hypospadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: remiss kir direkt från BB. Kontakta då även barnendokrinolog, NÄL el DSD-teamet, DSBS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1E010A" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061AB401" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hydrocele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: Genomlysbart med ficklampa. Kan ibland vara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>konsistensökat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och svårt att skilja från ljumskbråck kliniskt. Ultraljud och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kir-remiss vid tveksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4978415C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25704CB3" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Missfärgad  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skrotum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>testistorsion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>? Akut ultraljud. Kirurgkontakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603B468B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0E2254" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Klitorishypertrofi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Virilisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> av flicka kan orsakas av CAH (medfödd binjurebarkshyperplasi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Ta Na, K, faste-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>glu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, 17-OH-progesteron, kortisol. Om PKU (neonatal screening) redan är taget kan man kontakta PKU-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för att påskynda analys. Oklart kön? Disk med barnendokrinolog, NÄL alt DSD-teamet, DSBS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0247D692" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FF61A7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Oklart kön</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">generellt:  Ex v kan detta vara svårt att avgöra vid grav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>perineal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hypospadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bifid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>skrotum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, alt vid förstoring av klitoris samt blygdläppar. Gissa aldrig barnets kön!!!  Kontakta barnendokrinolog på NÄL alt DSD-teamet snarast. Även jourtid ska det finnas DSD-kunnig läkare att tillgå på DSBS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18520982" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E436F6F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mikropenis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:  Penis &lt; 2,5 cm, mäts till roten. Kan ingå som symtom i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hypofysinsuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/ GH-brist (kontrollera faste-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>glu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>). Kontakta barnendokrinolog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C16B970" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED4B56F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vaginal blödning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Normalt (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hormonpåverkan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3141428F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA33C9F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vaginal hudflik/polyp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Vanligt. Ingen åtgärd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24595CFB" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1350CC06" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mörkpigmenterad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skrotum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:  Normalt om någon av föräldrarna är mörkhyade. Tänk CAH om båda föräldrarna är ljushyade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAFB68F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FB3E26" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Analatresi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">:  Akut kontakt med barnkirurg. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fasta.V</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-sond.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CAVE CPAP!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598C2C78" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7192CA63" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276B2D28" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prenatalt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dilaterade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urinvägar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:  se separat styrdokument från DSBS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B00E4E" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="5E2197B5" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C5DEA2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Höfter:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Höftdysplasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vid misstanke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se Styrdokument-”Handläggning av nyfödda med misstänkt höftledsinstabilitet eller luxation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FACB90" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E601D92" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685B1DBD" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A90C23E" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nedre extremiteter:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E786B2F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="1CB4DFCA" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hälfot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>calcaneovalgus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">):  Vanligt. Foten ligger uppslagen mot underbenet. . Ej ärftligt. Orsakas av att foten legat i detta läge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intrauterint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Om foten ej är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>redresserbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> till normalläge - remiss ortoped. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FA09A5" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5050E0CC" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Klumpfot (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Equino</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Varus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Adductus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, PEVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CCD47D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Foten i spetsfotsläge, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inåtroterad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och uppåtvinklad. Hälsenan kort. I hälften av fallen bilat. Vanligare hos pojkar. Oftast ej associerat med </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">andra missbildningar, men detta är ngt vanligare vid bilat klumpfot samt hos flickor. Om foten ej är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>redresserbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> till neutralläge, snabb remiss till ortoped. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5200AC35" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDB3D33" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inåtvriden framfot (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Metatarsus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>varus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>adductus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC7C676" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om framfoten ej kan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>redresseras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> till normalläge remiss ortoped. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A157D4C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2574C40C" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Syndaktyli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Sammanväxta tår. Om partiell mellan dig 2-3 (vanligast), ingen åtgärd. Om mer omfattande remiss </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ortopedklin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Opereras som regel ej då man ej vinner något ur funktionssynpunkt. Oftast ej associerat med andra missbildningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B91C885" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C646B8" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Polydaktyli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Extra tår. Remiss till ortoped-. Oftast ej associerat med andra missbildningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B93E7B9" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342D66D2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="4CCE4C1F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="214B2631" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hud:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ikterus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:  se separat styrdokument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B04F2FA" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="67EA3E1B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Erytema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>toxikum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(hormonplitor).  Hos 50-70% av alla nyfödda. Kommer vid 1-5 d å. Försvinner inom 3 veckor. Rodnade, oregelbundna utslag med små knottror, sterila pustler. Ingen åtgärd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205D711F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC96789" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kongenitala </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>naevi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:   Indelas i små(&lt;1,5cm), medelstora (1,5-20cm), stora (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;20cm). Stora och medelstora </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>neavi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;10cm i diameter , remiss till hudmottagningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. De små samt medelstora &lt;10cm behöver inte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vidareremitteras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> såvida de inte är oregelbundna till form, färg eller tjocklek. Komplettera med bilder i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0AEBFF" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
-[...91 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w14:paraId="3895D23B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="66AEE4A4" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hemangiom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">:  Infantilt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hemangiom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, smultronmärke. Vanligast i ansiktet el på bålen. Finns ej vid födelsen utan visar sig inom några veckor. Tillväxer första 1-2 åren för att därefter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>succ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gå tillbaka. Denna form försvinner vanligen innan 7 å </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>å</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Om senare problem med recidiverande blödning eller olämplig lokalisation ( kan betablockadbehandling bli aktuell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E866528" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E399DA" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nevus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>flammeus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...54 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r>
+        <w:t xml:space="preserve">= Eldsmärke. Vanligast i ansiktet, men kan även förekomma på bål el extremiteter. Kärlmissbildning som ej spontant går tillbaka. Remiss hudkliniken, bifoga foton i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Picsara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9236BC" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="264A8B69" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Storkbett</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: kapillärt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hemagiom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i hudens plan, oftast lokaliserat till nacke, panna och ögonlock. Bleknar efter hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D30F11" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF5C36F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12576560" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Peteckier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Om enbart i ansiktet – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sekundärt till stas, ingen åtgärd. Om även på resten av kroppen – kontrollera TPK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD8C4A7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFD1E06" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C75A079" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Harlekinfenomen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...128 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>Övergående rodnad av ena kroppshalvan. P g a autonom instabilitet hos nyfödda. Godartat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779A290E" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7025FBE3" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1300"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mongolfläckar</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>testistorsion</w:t>
-[...80 lines deleted...]
-        </w:rPr>
+        <w:t>Blåmärkeliknande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...976 lines deleted...]
-    <w:p w14:paraId="69B146E7" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>melanocytansamling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som oftast sitter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lumbosacralt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hos barn med mörkhyade föräldrar. Kan ibland sträcka sig till nedre extremiteter, ibland även rygg och övre extremiteter. Bleknar oftast bort i tonåren men kan ses svagt även hos vuxna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3D32C4" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-    <w:p w14:paraId="50F9FC9C" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    </w:p>
+    <w:p w14:paraId="52D17A6B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="215CCDB5" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="49524665" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-    <w:p w14:paraId="004C54DA" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    </w:p>
+    <w:p w14:paraId="74635D44" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0B5FD63D" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Blåsor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Sugblåsor (oftast på hand, tumme), ingen åtgärd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FDEBF9" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
       <w:r>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76AA879F" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+        <w:t xml:space="preserve">                 Virusblåsor? Anamnes på herpes?- blåsskrap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02526316" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...165 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                 Bakteriell hudinfektion?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422C1B3E" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="2DAFFC3D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="2200"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Blåsdermatoser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Epidermolysis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>bullosa.Kongenital</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>bullös</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>iktyos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Inkontinentia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pigmenti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311DE6DA" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="536C814F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="2608"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="632DFE0D" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="04A999AE" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Naevi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -4625,356 +4477,387 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>malignitetsrisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Remiss </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hudmott</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med bild i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Picsara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76783626" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="797963DA" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:firstLine="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CC2528D" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="40F89283" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:firstLine="1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mastocytos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">: Kan i vissa fall debutera neonatalt. Allt från enstaka till rikligt med svagt brunfärgade fläckar på bålen. Vid gnuggning uppstår en blek svullnad med röd </w:t>
+        <w:t xml:space="preserve">: Kan i vissa fall debutera neonatalt. Allt från enstaka till rikligt med svagt brunfärgade fläckar på bålen. Vid </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gnuggning uppstår en blek svullnad med röd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>randzon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, ibland små blåsor. Remiss hudkliniken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E5EA14" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="1B199039" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:firstLine="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2051C8AD" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="3EBE8C03" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Navelinfektion= </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Omfalit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7C8C4C4B" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="2F0E167F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rodnad, värmeökad, ofta ömmande rand kring naveln. Ibland varig sekretion. Bakterier (oftast stafylokocker el Grupp B-streptokocker). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D57C2F9" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="4A81E3F2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
       <w:r>
         <w:t>Kontrollera infektionsprover frikostigt. Sprittvätta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADF8953" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="7412A4A3" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
       <w:r>
         <w:t>Om rodnaden är mycket diskret och opåverkat barn kan sprittvätt och uppföljning räcka som åtgärd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA3F7D8" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="0A42E65F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
       <w:r>
         <w:t>Vid opåverkat barn, lågt CRP men mer tydlig rodnad/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>induration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Heracillin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Lokal odling. Följ upp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0967BFE9" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="438C8661" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1300"/>
       </w:pPr>
       <w:r>
         <w:t>Vid allmänpåverkat barn o/e högt CRP: Inläggning. Börja med iv-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>beh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (ex v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Kloxacillin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>). Blododla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3A0816" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="010C161A" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:firstLine="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="095527E9" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="47B89546" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Stigmata:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E8C91F" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="0F437041" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57787BEF" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
-[...80 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="29363A0B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r w:rsidRPr="38B56793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38B56793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mb Down= </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="38B56793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Trisomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="38B56793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38B56793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Nedsatt tonus, 4-fingerfåra (kan förekomma normalt), sandalfåra, spelande tunga, rikligt nackskinn. Vid klinisk misstanke tidig föräldrainfo, helst av erfaren läkare. Samvård BB/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 34 för samordning av prover och undersökningar. Om påverkad cirkulation eller andning inläggning på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 34. POX hand och fot. UCG (50% har hjärtfel). QF-PCR-analys (begär akutsvar) samt kromosomodling, blodstatusmed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thyoideastatus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ska genomgå neonatal hörselscreening med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aABR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> innan utskrivning från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205D75F7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:t>Remiss barnhabilitering, ÖNH, ögon, specialisttandvård. Uppföljning BUM. Se Vårdprogram för Mb Down.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C834086" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13993DF4" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
-      <w:r>
+    <w:p w14:paraId="124F2C93" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026DB95B" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Sjukdomar och läkemedel hos barnets föräldrar</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EA68EB" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="466C8324" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53C7F0D0" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="4BEFE6EE" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Neonatal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>hypertyreos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -4991,812 +4874,757 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>provtages</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med TSH, fritt T4 under tidig graviditet. Om kvinnan tidigare i livet haft </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hypertyreos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> tas även TRAK (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tyroideareceptorsstimulerande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ak).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386E35B4" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="4D7B03B0" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:ind w:left="1304" w:hanging="1304"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Om mor har pågående </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>pågående</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>tyreotoxikos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> med eller utan behandling </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>vg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> se styrdokument- Nyfödda barn med risk för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tyroetoxikos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på BB/Neonatalavdelning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03495EDE" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C91BA7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systemsjukdomar som t ex SLE, Sjögrens syndrom, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Myastenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gravis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:  Undersök förekomst av ENA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>extraherbara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nukleära antigen. t ex SS-A och SS-B) hos mamma. Om förhöjda värden har barnet en ökad risk att utveckla neonatal lupus med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kardiell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fibros, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AV-block</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, leverpåverkan, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trombocytopeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och hudpåverkan. Beställ ett EKG med tolkning på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klinfys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Överväg inläggning på avdelning. Provtagning med ANA-utredning och ak mot ENA, blod- och leverstatus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E36A791" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C7449D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mamma med ITP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Kontrollera TPK omedelbart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, därefter 1-2 ggr/dygn tills TPK stabiliserats. OBS! Initialt kan TPK vara normalt för att sedan falla inom ett par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dygn.Se</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vårdprogram för Neonatal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trombocytopeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549FF3D4" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175A0016" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mamma behandlas med kortisonpreparat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> se </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> styrdokument Kortisonsubstitution till nyfödda där modern behandlats med kortisonpreparat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C1FDF7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1738F2DB" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hepatit B och C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se respektive styrdokument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC9746D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="118474A2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>HIV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se planeringen i mammas infektionsjournal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217B2838" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="0CC2BD1F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-      </w:pPr>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>APC-resistens</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Ingen utredning om heterozygot. Om homozygot barnutredning vid 11-12 års ålder eller inför stor kirurgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DDFA65" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="4FDBCE01" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Systemsjukdomar som </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">TBC </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vanligtvis ingen åtgärd men infektionskliniken ska ha utfört en smittsamhetsbedömning, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se mammas infektionsjournal. Om det inte finns planering ska kontakt tas med infektionsläkare alt infektionsinriktad barnläkare för fortsatt handläggning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7AE9FC" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:t xml:space="preserve"> BCG-vaccination på BVC efter PKU-svar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6F386D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="21D452D7" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>t ex</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Thalassemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Defekt produktion av Hb, kan sitta i alfa- eller betakedjan, dvs alfa-eller beta- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thalassemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Man ärver 2 anlag till alfa- respektive betakedjor från vardera föräldern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697AC025" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:t xml:space="preserve"> Provtagning via respektive barnmottagning med Hb-fraktionering och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>genotypning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vid 3 mån ålder vid misstanke om alfa-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thalassemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och 6 mån vid misstänkt beta-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thalassemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252A3491" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="5F2F7272" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>Sfärocytos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: Rekommendation för neonatal- och spädbarnsperioden vid känd ärftlighet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A465C1A" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Mer än hälften av barnen är inte anemiska och de flesta har ingen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>splenomegali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> men kan ha prolongerad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ikterus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Uteslut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>immunhemolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> orsakad av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maternella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> antikroppar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38481F5F" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tag MCV och MCHC. Nyfödda med HS har oftast högt MCHC och (för åldern) lågt MCV. MCHC&gt; 360 g/L har 82% sensitivitet och 98% specificitet för HS. Alternativt kan en MCHC/MCV-kvot&gt; 0,36 kan indikera HS hos nyfödda. (Christensen RD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E855C1" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> EMA (band-3-analys) har liknande sensitivitet/specificitet i nyföddhetsperioden som hos äldre barn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092EA994" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Oklar nytta av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>erytropoetinbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2C4BC9" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="646440A0" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gravis</w:t>
-[...61 lines deleted...]
-      </w:pPr>
+        <w:t>Favism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Mamma med ITP</w:t>
-[...305 lines deleted...]
-        <w:t xml:space="preserve"> men kan ha prolongerad </w:t>
+        <w:t>/Glukos-6-fosfatdehydrogenasbrist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Brist på enzymet G-6-PD. X-bunden nedärvning, familjer med ursprung i länder runt medelhavet. Kan orsaka uttalad prolongerad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ikterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. Uteslut </w:t>
-[...95 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> utan samtidig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hemolys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Kan orsaka svår </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hemolys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>oxidativ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> stress som vid intag av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>favabönor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, vissa läkemedel, vissa kemikalier samt vid vissa infektioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30128437" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163">
+    <w:p w14:paraId="75101576" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:r>
         <w:t>Provtagning: Blodprov för G6PD-aktivitet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5167097F" w14:textId="77777777" w:rsidR="00D91163" w:rsidRDefault="00D91163" w:rsidP="00D91163"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00D91163">
+    <w:p w14:paraId="051439D2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="73FADAC5" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="79A79B38" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="2DFAA3AA" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="03656F07" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="656110D8" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="57D01C3D" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="65D82DF8" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="31686CD2" w14:textId="77777777" w:rsidR="004F413A" w:rsidRDefault="004F413A" w:rsidP="004F413A"/>
+    <w:p w14:paraId="0E237315" w14:textId="77777777" w:rsidR="004F413A" w:rsidRPr="00536A5A" w:rsidRDefault="004F413A" w:rsidP="004F413A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="000D2F68">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="60"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="008D1A4E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="368D91AC" w14:textId="77777777" w:rsidR="00130945" w:rsidRDefault="00130945">
+    <w:p w14:paraId="24B3BDD0" w14:textId="77777777" w:rsidR="00116B8B" w:rsidRDefault="00116B8B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C31F988" w14:textId="77777777" w:rsidR="00130945" w:rsidRDefault="00130945">
+    <w:p w14:paraId="09247B3B" w14:textId="77777777" w:rsidR="00116B8B" w:rsidRDefault="00116B8B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="537DB83F" w14:textId="77777777" w:rsidR="00130945" w:rsidRDefault="00130945">
+    <w:p w14:paraId="08651521" w14:textId="77777777" w:rsidR="00116B8B" w:rsidRDefault="00116B8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -5804,89 +5632,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -5915,51 +5743,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -5993,73 +5821,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="523D82DD" w14:textId="77777777" w:rsidR="00130945" w:rsidRDefault="00130945"/>
+    <w:p w14:paraId="7AE30A80" w14:textId="77777777" w:rsidR="00116B8B" w:rsidRDefault="00116B8B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46F45E15" w14:textId="77777777" w:rsidR="00130945" w:rsidRDefault="00130945">
+    <w:p w14:paraId="4B90EF50" w14:textId="77777777" w:rsidR="00116B8B" w:rsidRDefault="00116B8B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10C181A2" w14:textId="77777777" w:rsidR="00130945" w:rsidRDefault="00130945">
+    <w:p w14:paraId="48D0593F" w14:textId="77777777" w:rsidR="00116B8B" w:rsidRDefault="00116B8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -6137,51 +5965,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -6347,51 +6175,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8678,162 +8506,164 @@
   <w:num w:numId="16" w16cid:durableId="1545873598">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="220411875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="295181133">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="8676206">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1662999588">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2116362205">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1947033106">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D2F68"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00116B8B"/>
     <w:rsid w:val="00130945"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="0028415A"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
@@ -8861,50 +8691,51 @@
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00465B14"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="004906A3"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F413A"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
@@ -8953,50 +8784,51 @@
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00891D6B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D1A4E"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
@@ -9010,50 +8842,51 @@
     <w:rsid w:val="009C1D0E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A8679B"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
@@ -9116,50 +8949,51 @@
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB5D61"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F350A1"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F52A0D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -9172,51 +9006,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11596,51 +11430,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004906A3"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12007,72 +11841,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>16967</Characters>
+  <Pages>15</Pages>
+  <Words>3230</Words>
+  <Characters>17123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
+  <Lines>142</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20128</CharactersWithSpaces>
+  <CharactersWithSpaces>20313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Fynd på BB-rond och riktlinjer för handhavande</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>9</revision>
+  <revision>13</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>