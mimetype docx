--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -180,61 +180,59 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>25253</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -272,61 +270,59 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>25253</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -622,190 +618,134 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vid födseln</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
-[...19 lines deleted...]
-        <w:t>ml/kg/mål)</w:t>
+        <w:t xml:space="preserve">             (ml/kg/mål)</w:t>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                  (ml/kg/mål)                   (dygn till 150ml/kg/d)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EE7E61" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5273336B" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>v.28+0 – 31+</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">         2-3ml/kg x 12              2-3ml/kg x 12</w:t>
+        <w:t>v.28+0 – 31+6  *         2-3ml/kg x 12              2-3ml/kg x 12</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5-7 dagar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28886418" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1374A67E" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">v.32+0 – 34+6             5-10ml/kg x 8              5 ml/kg                        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> dagar</w:t>
+        <w:t>v.32+0 – 34+6             5-10ml/kg x 8              5 ml/kg                        4-6 dagar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D23E4F8" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6513FCF2" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
@@ -890,108 +830,83 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Tillskott:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B9344A" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0617C7B0" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FV&lt;</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003A2B03">
+        <w:t>FV&lt;1500 gram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59546561" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1500 gram</w:t>
-[...9 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15C22E28" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Barn med FV </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> g ska rutinmässigt starta med PPN</w:t>
+        <w:t>Barn med FV &lt; 1500 g ska rutinmässigt starta med PPN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Numeta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
@@ -1014,893 +929,923 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Överväg perifer PPN, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Numeta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, vid vikt </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">, vid vikt 1200-1500 g. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berikning av bröstmjölk kan göras under pågående PPN. Använd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nutrium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för beräkning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557167EE" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAD0686" w14:textId="5B5240F4" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00BD6299" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1200-1500</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">OBS! </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För barn som får </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oberikad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bröstmjölk, täcker Multivitamin Unimedic</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> g. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003A2B03">
+        <w:t xml:space="preserve"> (minst 5 dr)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Berikning av bröstmjölk kan göras under pågående PPN. Använd </w:t>
+        <w:t xml:space="preserve"> behovet av D-vit</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>amin</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, som således ej behöver sättas in. Vid </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">berikning </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4 g/100 ml mat) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A2B03">
+      <w:r w:rsidR="00D56221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nutrium</w:t>
+        <w:t>Nutriprem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A2B03">
+      <w:r w:rsidR="00D56221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> för beräkning. </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7060">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003A2B03">
+        <w:t xml:space="preserve">Multivitamin tas </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">För barn som får </w:t>
+        <w:t>bort helt</w:t>
+      </w:r>
+      <w:r w:rsidR="00853BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och bytas till D-vitamin 5 dr dagligen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56221">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Räkna i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A2B03">
+      <w:r w:rsidR="00D56221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>oberikad</w:t>
+        <w:t>nutrium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A2B03">
+      <w:r w:rsidR="00D56221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bröstmjölk, täcker Multivitamin Unimedic behovet av D-vit</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE0468D" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FF836F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D622EF7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB073F4" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Insättes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Preparat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Utsättes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5D1049" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Dag 5</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, som således ej behöver sättas in. Vid berikning </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>D-vitamin</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">med </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beräkning</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Nutriprem</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se Multivitamin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6346A6A5" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Standard 5 droppar x 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2873F7E3" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F9812E" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DD80A7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dag 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Multivitamin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Aktuell vikt/beräkning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vid fullgången tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9D5052" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unimedic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1 kg       8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>drp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">För SGA vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fullg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471F48D5" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2 kg     11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>drp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">vikt &gt; 2,5 kg.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1639F4B7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">3 kg       8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>drp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486DC215" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2D70B619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">≥ 4 kg    5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2D70B619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>drp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="35BB82E9" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7599F1F8" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D70B619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Dag 7</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2D70B619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Solvezink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>kan dosen minskas eller tas bort helt.</w:t>
+        <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Räkna i </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2D70B619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>0,5 ml x 2</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2D70B619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Vid hemgång (eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE4A251" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1304"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Spädd till 1,5mg/ml</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid full ersättning)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3733D491" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6EA208" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D70B619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>För mer info: Se “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D70B619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nationella riktlinjer Zinktillskott till barn med födelsevikt &lt;1500 g”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614AE133" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AE48A2" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Dag 2-4</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>nutrium</w:t>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Proprems</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...96 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>Dag 5</w:t>
-[...14 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">1 dos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>Enl</w:t>
+        <w:t>dagl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> beräkning</w:t>
-[...565 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Vid 34+0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09251FEF" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
@@ -2104,97 +2049,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ges på kvällen</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="523F2420" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B59C4A1" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+    <w:p w14:paraId="5B59C4A1" w14:textId="4D5AF7EF" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ord</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nutriprem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A2B03">
-[...4 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00C35696">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>el FM85</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enligt beräkning</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vid tidigast 2 kg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD928A3" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
@@ -2312,103 +2264,93 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502DABE1" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5216" w:right="0" w:firstLine="1304"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6B76B4C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Glutaferro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6B76B4C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  /</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  /  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6B76B4C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maltofer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0327C2B7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+    <w:p w14:paraId="0327C2B7" w14:textId="1ABF010F" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Dag 14-28*</w:t>
+        <w:t>Dag 14-28</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Glutaferro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> alt </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
@@ -2697,361 +2639,331 @@
         </w:rPr>
         <w:t>Maltofer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Glutaferro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> utsättes vid 12 mån ålder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D954852" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+    <w:p w14:paraId="63046F38" w14:textId="771A9D25" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00166403">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63046F38" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">*Förutsätter huvudsakligen </w:t>
+    <w:p w14:paraId="479BC189" w14:textId="5741FB96" w:rsidR="009412B2" w:rsidRPr="003A2B03" w:rsidRDefault="009412B2" w:rsidP="00166403">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid förstärkning med FM85 1 g/100 ml halvera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003A2B03">
-[...4 lines deleted...]
-        <w:t>enteral</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>järndos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003A2B03">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> nutrition före insättning.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid FM85 2 – 4 g/100 ml ges ej extra järntillskott. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2B93E1" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ED50516" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="00D51B59" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Barn som fått blodtransfusion:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Om patienten har </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ferritin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &gt;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> &gt; 350 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 350 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>μg</w:t>
+        <w:t>/l, bör man avvakta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med järnprofylax och istället följa s-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D51B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ferritin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>/l, bör man avvakta</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> en gång i veckan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3121D6" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60EC10E4" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Till barn med FV </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> g </w:t>
+        <w:t xml:space="preserve">Till barn med FV &lt; 1500 g </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>gesMaltofer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> till 12 månaders kronologisk ålder. Om barnet huvudsakligen äter ersättning halveras dosen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B50E84C" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49EC93E9" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">För ytterligare information om järntillskott, se PM ”järntillskott till nyfödda” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>ang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> detta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F3257E" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1361878E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Osteopeni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1361878E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-Screening</w:t>
       </w:r>
       <w:r w:rsidRPr="1361878E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med S-fosfat och S-total alkaliskt fosfatas (ALP) rekommenderas vid 4-6 veckors ålder för alla barn med födelsevikt </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> g.</w:t>
+        <w:t xml:space="preserve"> med S-fosfat och S-total alkaliskt fosfatas (ALP) rekommenderas vid 4-6 veckors ålder för alla barn med födelsevikt &lt; 1500 g.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F21010" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5F25FA" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
@@ -3094,65 +3006,51 @@
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kalcium.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Doseringshjälp avseende tillskott av extra kalcium. Rekommenderat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>normalintag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> är </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> är 3-3,5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/kg/d. Rekommenderat maxintag är 5,0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
@@ -3364,73 +3262,60 @@
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73CB4D3F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3-3,5</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">3-3,5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/kg/d</w:t>
             </w:r>
@@ -3447,75 +3332,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="595F7148" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">För att uppnå dygnsintag av </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">För att uppnå dygnsintag av 4,5 -5,0 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/kg/d</w:t>
             </w:r>
@@ -4359,65 +4220,51 @@
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Fosfor. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Doseringshjälp avseende tillskott av extra fosfor. Rekommenderat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>normalintag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> är </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> är 2-3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/kg/d. Rekommenderat maxintag är 4,5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
@@ -4629,73 +4476,60 @@
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ED5BA7F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2-3</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">2-3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/kg/d</w:t>
             </w:r>
@@ -4712,75 +4546,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28606FA2" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">För att uppnå dygnsintag av </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">För att uppnå dygnsintag av 3,5-4,5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/kg/d</w:t>
             </w:r>
@@ -5646,63 +5456,55 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E3D2308" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A75C8D7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
-        <w:t>FV &gt;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 1,5 och &lt; 2,5 kg oavsett </w:t>
+        <w:t xml:space="preserve">FV &gt; 1,5 och &lt; 2,5 kg oavsett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
         <w:t>gestationsålder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid födelsen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A6BF44" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6015,60 +5817,52 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E88B4AE" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D8883C6" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dag </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Dag 2-4</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Proprems</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1 dos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
@@ -6095,65 +5889,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Vid 34+0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593439D7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Obs!</w:t>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mer info/indikationer </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> PM </w:t>
+        <w:t xml:space="preserve"> Mer info/indikationer mm  i PM </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Probiotika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> till underburna barn....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439BD10F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6207,65 +5987,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73596ABA" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48605DE0" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alla barn </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 35+0 vid födelsen</w:t>
+        <w:t>Alla barn &lt; v 35+0 vid födelsen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FE4167" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C1FDCE4" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -6472,65 +6238,51 @@
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2 kg     11 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>drp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">och </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2,5 kg. </w:t>
+        <w:t xml:space="preserve">och vikt &gt; 2,5 kg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE9ECCD" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -6653,71 +6405,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E66EC24" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="00696AB4" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">FV &gt;2,5 kg </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> v 35+0 vid födelsen</w:t>
+        <w:t>FV &gt;2,5 kg och &gt; v 35+0 vid födelsen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7DEC3C" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02DC7465" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -6915,65 +6647,65 @@
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003A2B03" w:rsidRPr="003A2B03" w:rsidSect="003A2B03">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="669E5098" w14:textId="77777777" w:rsidR="00521375" w:rsidRDefault="00521375">
+    <w:p w14:paraId="620ED4EF" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67095E2D" w14:textId="77777777" w:rsidR="00521375" w:rsidRDefault="00521375">
+    <w:p w14:paraId="51F918C4" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F20CAFA" w14:textId="77777777" w:rsidR="00521375" w:rsidRDefault="00521375">
+    <w:p w14:paraId="67F65260" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7251,61 +6983,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27A2B54F" w14:textId="77777777" w:rsidR="00521375" w:rsidRDefault="00521375"/>
+    <w:p w14:paraId="7F627910" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="624D9E56" w14:textId="77777777" w:rsidR="00521375" w:rsidRDefault="00521375">
+    <w:p w14:paraId="38722E90" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24CF45A3" w14:textId="77777777" w:rsidR="00521375" w:rsidRDefault="00521375">
+    <w:p w14:paraId="7FAA9EAF" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -9694,51 +9426,51 @@
   <w:num w:numId="14" w16cid:durableId="1507016552">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1593585943">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="750540815">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="32315919">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="839125849">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="333608564">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -9765,106 +9497,110 @@
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F0540"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00104602"/>
+    <w:rsid w:val="001105FA"/>
     <w:rsid w:val="00113698"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="00166403"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00175E1B"/>
     <w:rsid w:val="00180058"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E4AA9"/>
     <w:rsid w:val="001F4402"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E5D7F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F3AD5"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00307D6B"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A2B03"/>
@@ -9903,50 +9639,51 @@
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00521375"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A7060"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="0061260B"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00690822"/>
     <w:rsid w:val="00692D18"/>
     <w:rsid w:val="00696AB4"/>
     <w:rsid w:val="006A2789"/>
@@ -9974,158 +9711,163 @@
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C242E"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F3B32"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00853BE0"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00872C77"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008A7EAC"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="009412B2"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009524E7"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972AB4"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C7E0F"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A22DB0"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A43BB6"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AC0F38"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B57EE2"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA74D9"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD4C9D"/>
+    <w:rsid w:val="00BD6299"/>
     <w:rsid w:val="00BD7FF6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C35696"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C55D85"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB5B7F"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
@@ -10138,52 +9880,54 @@
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D51B59"/>
     <w:rsid w:val="00D56221"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE4728"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E57CE4"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61CE8"/>
     <w:rsid w:val="00E71362"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E83193"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E93DBC"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA6B34"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF58CA"/>
     <w:rsid w:val="00F22193"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
@@ -13039,71 +12783,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1126</Words>
-  <Characters>5970</Characters>
+  <Words>1145</Words>
+  <Characters>6073</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7082</CharactersWithSpaces>
+  <CharactersWithSpaces>7204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Berikning, tillskott och matmängder Neonatal</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>37</revision>
+  <revision>46</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>