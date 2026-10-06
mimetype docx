--- v1 (2026-04-06)
+++ v2 (2026-10-06)
@@ -180,59 +180,61 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>25253</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -618,134 +620,270 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vid födseln</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (ml/kg/mål)</w:t>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ml/kg/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mål)</w:t>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  (ml/kg/mål)                   (dygn till 150ml/kg/d)</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ml/kg/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mål)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dygn till 150ml/kg/d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EE7E61" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5273336B" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>v.28+0 – 31+6  *         2-3ml/kg x 12              2-3ml/kg x 12</w:t>
+        <w:t>v.28+0 – 31+</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6  *</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         2-3ml/kg x 12              2-3ml/kg x 12</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5-7 dagar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28886418" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1374A67E" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>v.32+0 – 34+6             5-10ml/kg x 8              5 ml/kg                        4-6 dagar</w:t>
+        <w:t xml:space="preserve">v.32+0 – 34+6             5-10ml/kg x 8              5 ml/kg                        </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="669EC63D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dagar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D23E4F8" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6513FCF2" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
@@ -830,83 +968,108 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Tillskott:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B9344A" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0617C7B0" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FV&lt;1500 gram</w:t>
+        <w:t>FV&lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1500 gram</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59546561" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15C22E28" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Barn med FV &lt; 1500 g ska rutinmässigt starta med PPN</w:t>
+        <w:t xml:space="preserve">Barn med FV </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt; 1500</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> g ska rutinmässigt starta med PPN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Numeta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
@@ -929,51 +1092,67 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Överväg perifer PPN, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Numeta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, vid vikt 1200-1500 g. </w:t>
+        <w:t xml:space="preserve">, vid vikt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1200-1500</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> g. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Berikning av bröstmjölk kan göras under pågående PPN. Använd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nutrium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> för beräkning. </w:t>
       </w:r>
     </w:p>
@@ -1032,63 +1211,72 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (minst 5 dr)</w:t>
       </w:r>
       <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> behovet av D-vit</w:t>
       </w:r>
       <w:r w:rsidR="00D56221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>amin</w:t>
       </w:r>
       <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, som således ej behöver sättas in. Vid </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002F3AD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">max </w:t>
       </w:r>
       <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">berikning </w:t>
+        <w:t>berikning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D56221" w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F3AD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(4 g/100 ml mat) </w:t>
       </w:r>
       <w:r w:rsidR="00D56221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D56221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nutriprem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D56221">
@@ -1516,51 +1704,66 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2 kg     11 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>drp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">vikt &gt; 2,5 kg.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vikt &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2,5 kg.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1639F4B7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1765,223 +1968,382 @@
         </w:rPr>
         <w:t>Nationella riktlinjer Zinktillskott till barn med födelsevikt &lt;1500 g”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614AE133" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10AE48A2" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>Dag 2-4</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Dag </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>2-4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Proprems</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1 dos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>dagl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Vid 34+0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09251FEF" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+    <w:p w14:paraId="09251FEF" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Obs!</w:t>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mer info/indikationer mm i rutin </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Mer info/indikationer mm i rutin Probiotika till underburna barn....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280C9FC9" w14:textId="77777777" w:rsidR="000605BB" w:rsidRPr="003A2B03" w:rsidRDefault="000605BB" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1304" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7046C653" w14:textId="59C8A39F" w:rsidR="00D56221" w:rsidRDefault="000605BB" w:rsidP="000605BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1305" w:right="0" w:hanging="1305"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dag 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Neo</w:t>
+      </w:r>
+      <w:r w:rsidR="00373206">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ega36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">se dosschema </w:t>
+      </w:r>
+      <w:r w:rsidR="006427D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> info</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DC5B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id hemgång el senast   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6493F9CC" w14:textId="0139E68E" w:rsidR="000605BB" w:rsidRDefault="000605BB" w:rsidP="000605BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1305" w:right="0" w:hanging="1305"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006427D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nedan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5990F884" w14:textId="77777777" w:rsidR="00DC5B70" w:rsidRPr="003A2B03" w:rsidRDefault="00DC5B70" w:rsidP="000605BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1305" w:right="0" w:hanging="1305"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66334853" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="669EC63D">
-[...3 lines deleted...]
-        <w:t>Probiotika</w:t>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="669EC63D">
-[...33 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ord</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>K. Kalciumlaktat 15 mg</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enligt beräkning/tabell</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Vid tidigast 2 kg </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586A80D3" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+    <w:p w14:paraId="586A80D3" w14:textId="3489F246" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Se tabell ges x 1!</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ges på morgonen</w:t>
+      </w:r>
+      <w:r w:rsidR="000605BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DD1558" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2264,66 +2626,76 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502DABE1" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5216" w:right="0" w:firstLine="1304"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6B76B4C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Glutaferro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6B76B4C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">  /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6B76B4C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6B76B4C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maltofer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0327C2B7" w14:textId="1ABF010F" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
@@ -2671,299 +3043,643 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479BC189" w14:textId="5741FB96" w:rsidR="009412B2" w:rsidRPr="003A2B03" w:rsidRDefault="009412B2" w:rsidP="00166403">
+    <w:p w14:paraId="5FCF74DF" w14:textId="77777777" w:rsidR="00F8743B" w:rsidRDefault="00F8743B" w:rsidP="004A7A7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9C76B3" w14:textId="77777777" w:rsidR="00F8743B" w:rsidRDefault="00F8743B" w:rsidP="004A7A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4502703F" w14:textId="77777777" w:rsidR="00F8743B" w:rsidRDefault="00F8743B" w:rsidP="004A7A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0B6C6D" w14:textId="77777777" w:rsidR="00F8743B" w:rsidRDefault="00F8743B" w:rsidP="004A7A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2F32D5" w14:textId="77777777" w:rsidR="00F8743B" w:rsidRDefault="00F8743B" w:rsidP="004A7A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2B93E1" w14:textId="6D4B5CAC" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="009412B2" w:rsidP="004A7A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vid förstärkning med FM85 1 g/100 ml halvera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>järndos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AC0F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid FM85 2 – 4 g/100 ml ges ej extra järntillskott. </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6ED50516" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="00D51B59" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Barn som fått blodtransfusion:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Om patienten har </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ferritin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &gt; 350 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>μg</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 350 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D51B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>/l, bör man avvakta</w:t>
       </w:r>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med järnprofylax och istället följa s-</w:t>
+        <w:t xml:space="preserve"> med järnprofylax och </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D51B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D51B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> följa s-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ferritin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D51B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> en gång i veckan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3121D6" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="60EC10E4" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Till barn med FV &lt; 1500 g </w:t>
+        <w:t xml:space="preserve">Till barn med FV </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7BA1542F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>&lt; 1500</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7BA1542F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> g </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>gesMaltofer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7BA1542F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> till 12 månaders kronologisk ålder. Om barnet huvudsakligen äter ersättning halveras dosen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B50E84C" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
-[...9 lines deleted...]
-    <w:p w14:paraId="49EC93E9" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+    <w:p w14:paraId="49EC93E9" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">För ytterligare information om järntillskott, se PM ”järntillskott till nyfödda” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>ang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> detta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F3257E" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3CDFF383" w14:textId="77777777" w:rsidR="006156A5" w:rsidRDefault="006156A5" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69037D77" w14:textId="7805BFF0" w:rsidR="001147E4" w:rsidRDefault="001147E4" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008659C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NeoMega36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00647148">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enteralt tillskott av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>DHA</w:t>
+      </w:r>
+      <w:r w:rsidR="00647148">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och ARA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697B4451" w14:textId="4257F104" w:rsidR="008659C3" w:rsidRDefault="000B193F" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Ges från första levnadsdygnet on barnet äter mer än 1 ml mat</w:t>
+      </w:r>
+      <w:r w:rsidR="00321DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Utsättes vid hemgång eller senast vid 40 veckors ålder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40201944" w14:textId="7A5EA374" w:rsidR="00321DCF" w:rsidRDefault="00321DCF" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ges oberoende om barnet får </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="1361878E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>BMe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F1226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>BMd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F1226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller ersättning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070CBA07" w14:textId="19612043" w:rsidR="00F1226D" w:rsidRDefault="00F1226D" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ges i samband med måltid, ej om barnet fastar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A34D0F" w14:textId="77777777" w:rsidR="004B0AC2" w:rsidRDefault="004B0AC2" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343C7FEE" w14:textId="6433A57D" w:rsidR="009D253A" w:rsidRPr="003A2B03" w:rsidRDefault="004B0AC2" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C60A7AB" wp14:editId="76FD8E45">
+            <wp:extent cx="5669915" cy="2978785"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="2008722978" name="Bildobjekt 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2008722978" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="2978785"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F75B87" w14:textId="1FB9D4DE" w:rsidR="006156A5" w:rsidRDefault="006156A5" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Osteopeni</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="1361878E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463C96C3" w14:textId="77777777" w:rsidR="008C54F3" w:rsidRDefault="008C54F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F3257E" w14:textId="48C199F8" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1361878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Osteopeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1361878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>-Screening</w:t>
       </w:r>
       <w:r w:rsidRPr="1361878E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med S-fosfat och S-total alkaliskt fosfatas (ALP) rekommenderas vid 4-6 veckors ålder för alla barn med födelsevikt &lt; 1500 g.</w:t>
+        <w:t xml:space="preserve"> med S-fosfat och S-total </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1361878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>alkaliskt fosfatas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1361878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ALP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8743B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1361878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rekommenderas vid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1361878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1361878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veckors ålder för alla barn med födelsevikt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1361878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>&lt; 1500</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1361878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> g.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F21010" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5F25FA" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
@@ -3006,51 +3722,65 @@
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kalcium.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Doseringshjälp avseende tillskott av extra kalcium. Rekommenderat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>normalintag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> är 3-3,5 </w:t>
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3-3,5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/kg/d. Rekommenderat maxintag är 5,0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
@@ -3062,51 +3792,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2295"/>
         <w:gridCol w:w="2295"/>
         <w:gridCol w:w="2294"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D56221" w:rsidRPr="003A2B03" w14:paraId="3D89B9B0" w14:textId="77777777" w:rsidTr="00555A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4206A80C" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Typ av </w:t>
             </w:r>
@@ -3123,51 +3852,50 @@
               <w:t>enteral</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> nutrition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1469B518" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Startdos</w:t>
@@ -3198,51 +3926,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Obs! Ej för långtidsbruk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AC507DB" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">För att uppnå rek. </w:t>
             </w:r>
@@ -3262,206 +3989,240 @@
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73CB4D3F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">3-3,5 </w:t>
+              <w:t>3-3,5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003A2B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/kg/d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="595F7148" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">För att uppnå dygnsintag av 4,5 -5,0 </w:t>
+              <w:t xml:space="preserve">För att uppnå dygnsintag av </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003A2B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4,5 -5,0</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003A2B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/kg/d</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56221" w:rsidRPr="003A2B03" w14:paraId="2777F1F0" w14:textId="77777777" w:rsidTr="00555A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67A5694E" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Oberikad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> BM (160 ml/kg/d) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FC5C368" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 2 ml/kg x2   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70E64019" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3469,51 +4230,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eller 1 kaps/kg x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C35FEAF" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 3 ml/kg x4 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E78664D" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3554,96 +4314,94 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ges med försiktighet*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BBB284C" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4605AD9F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Alltför stor mängd tillskott krävs. Påbörja om möjligt berikning av bröstmjölk</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62E28793" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56221" w:rsidRPr="003A2B03" w14:paraId="1C23569B" w14:textId="77777777" w:rsidTr="00555A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F894E5E" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">BM (160 ml/kg/d) + 2 g FM85/100 ml eller 1 påse </w:t>
             </w:r>
@@ -3658,51 +4416,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nutriprem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/100 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11903F3F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 2 ml/kg x2   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65D71838" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3710,51 +4467,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eller 1 kaps/kg x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07C90F5D" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 3 ml/kg x2  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="475F0F4B" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3762,51 +4518,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eller 1,5 kaps/kg x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24DA860A" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 3 ml/kg x4     </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E5506A5" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3849,51 +4604,50 @@
               <w:t>Ges med försiktighet *</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="705C3327" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56221" w:rsidRPr="003A2B03" w14:paraId="39703C44" w14:textId="77777777" w:rsidTr="00555A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12BE4078" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">BM (160 ml/kg/d) + 5 g FM 85 eller 2 påsar </w:t>
             </w:r>
@@ -3908,135 +4662,132 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nutriprem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">/100 ml  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27BBEC00" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Normalintag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> redan uppnått</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F597C83" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Normalintag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> redan uppnått</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="570A967D" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 2 ml/kg x2      </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C3C1EA3" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4220,51 +4971,65 @@
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Fosfor. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Doseringshjälp avseende tillskott av extra fosfor. Rekommenderat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>normalintag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> är 2-3 </w:t>
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2-3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/kg/d. Rekommenderat maxintag är 4,5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
@@ -4276,51 +5041,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9073" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2273"/>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="2267"/>
         <w:gridCol w:w="2264"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D56221" w:rsidRPr="003A2B03" w14:paraId="2CC13082" w14:textId="77777777" w:rsidTr="00555A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A311D28" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Typ av </w:t>
             </w:r>
@@ -4337,51 +5101,50 @@
               <w:t>enteral</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> nutrition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49388376" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Startdos</w:t>
@@ -4412,51 +5175,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Obs! Ej för långtidsbruk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73091774" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">För att uppnå rek. </w:t>
             </w:r>
@@ -4476,220 +5238,254 @@
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ED5BA7F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-3 </w:t>
+              <w:t>2-3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003A2B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/kg/d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28606FA2" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">För att uppnå dygnsintag av 3,5-4,5 </w:t>
+              <w:t xml:space="preserve">För att uppnå dygnsintag av </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003A2B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3,5-4,5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003A2B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/kg/d</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16A756FF" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56221" w:rsidRPr="003A2B03" w14:paraId="08551A5D" w14:textId="77777777" w:rsidTr="00555A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A6EA3BA" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Oberikad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> BM (160 ml/kg/d) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="518BC866" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 0,5 ml/kg x2   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A93C2E0" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4697,51 +5493,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eller 1 kaps/kg x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11A7F2B4" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 1 ml/kg x2 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7316A972" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4761,51 +5556,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eller 2 kaps/kg x2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="476F743F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19CB7C37" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 1 ml/kg x4 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E690FF7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4869,51 +5663,50 @@
               <w:t>Påbörja om möjligt berikning av bröstmjölk</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="564DF8F8" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56221" w:rsidRPr="003A2B03" w14:paraId="61E67921" w14:textId="77777777" w:rsidTr="00555A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43E11436" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">BM (160 ml/kg/d) + 2 g FM85/100 ml eller 1 påse </w:t>
             </w:r>
@@ -4942,51 +5735,50 @@
               <w:t>/100 ml</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CD13ED3" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7263EB02" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 0,5 ml/kg x2   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E3B9B11" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4994,51 +5786,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eller 1 kaps/kg x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FB8D861" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 1 ml/kg x2  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0151EF2A" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5046,51 +5837,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eller 2 kaps/kg x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F50BD47" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 1,5 ml/kg x 2 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="177A2E47" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5121,51 +5911,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ges med försiktighet *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56221" w:rsidRPr="003A2B03" w14:paraId="6029B46C" w14:textId="77777777" w:rsidTr="00555A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61C1CAB7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">BM (160 ml/kg/d) + 5 g FM 85 eller 2 påsar </w:t>
             </w:r>
@@ -5180,135 +5969,132 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nutriprem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">/100 ml  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="628AC59D" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Normalintag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> redan uppnått</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00CC10E6" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Normalintag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> redan uppnått</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FB0FA82" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B03">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtur 0,5 ml/kg x2 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3387147C" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00555A79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5456,55 +6242,77 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E3D2308" w14:textId="77777777" w:rsidR="00D56221" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A75C8D7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
-        <w:t xml:space="preserve">FV &gt; 1,5 och &lt; 2,5 kg oavsett </w:t>
+        <w:t>FV &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1,5 och </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+        </w:rPr>
+        <w:t>&lt; 2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,5 kg oavsett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
         <w:t>gestationsålder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid födelsen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A6BF44" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5817,52 +6625,60 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E88B4AE" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D8883C6" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>Dag 2-4</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Dag </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>2-4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Proprems</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1 dos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
@@ -5889,65 +6705,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Vid 34+0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593439D7" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Obs!</w:t>
       </w:r>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mer info/indikationer mm  i PM </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Mer info/indikationer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>Probiotika</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>mm  i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="669EC63D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> till underburna barn....</w:t>
+        <w:t xml:space="preserve"> PM Probiotika till underburna barn....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439BD10F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BB01220" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CB4421F" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5987,51 +6803,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73596ABA" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48605DE0" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
-        <w:t>Alla barn &lt; v 35+0 vid födelsen</w:t>
+        <w:t xml:space="preserve">Alla barn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+        </w:rPr>
+        <w:t>&lt; v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35+0 vid födelsen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FE4167" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C1FDCE4" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -6238,51 +7068,65 @@
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2 kg     11 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>drp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="28CDC0AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">och vikt &gt; 2,5 kg. </w:t>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>vikt &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="28CDC0AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2,5 kg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE9ECCD" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -6405,51 +7249,71 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E66EC24" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="00696AB4" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
-        <w:t>FV &gt;2,5 kg och &gt; v 35+0 vid födelsen</w:t>
+        <w:t xml:space="preserve">FV &gt;2,5 kg </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00696AB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+        </w:rPr>
+        <w:t>och &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00696AB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v 35+0 vid födelsen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7DEC3C" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02DC7465" w14:textId="77777777" w:rsidR="00D56221" w:rsidRPr="003A2B03" w:rsidRDefault="00D56221" w:rsidP="00D56221">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -6647,65 +7511,65 @@
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003A2B03" w:rsidRPr="003A2B03" w:rsidSect="003A2B03">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="620ED4EF" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
+    <w:p w14:paraId="578E93A9" w14:textId="77777777" w:rsidR="00517891" w:rsidRDefault="00517891">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51F918C4" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
+    <w:p w14:paraId="518D8E4C" w14:textId="77777777" w:rsidR="00517891" w:rsidRDefault="00517891">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67F65260" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
+    <w:p w14:paraId="062E88E3" w14:textId="77777777" w:rsidR="00517891" w:rsidRDefault="00517891">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6781,51 +7645,50 @@
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -6983,61 +7846,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F627910" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA"/>
+    <w:p w14:paraId="1F5CF55F" w14:textId="77777777" w:rsidR="00517891" w:rsidRDefault="00517891"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38722E90" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
+    <w:p w14:paraId="0021E246" w14:textId="77777777" w:rsidR="00517891" w:rsidRDefault="00517891">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7FAA9EAF" w14:textId="77777777" w:rsidR="001105FA" w:rsidRDefault="001105FA">
+    <w:p w14:paraId="21A62725" w14:textId="77777777" w:rsidR="00517891" w:rsidRDefault="00517891">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -9426,51 +10289,51 @@
   <w:num w:numId="14" w16cid:durableId="1507016552">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1593585943">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="750540815">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="32315919">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="839125849">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="333608564">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -9478,72 +10341,75 @@
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000605BB"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B193F"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F0540"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00104602"/>
     <w:rsid w:val="001105FA"/>
     <w:rsid w:val="00113698"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001147E4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166403"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00175E1B"/>
     <w:rsid w:val="00180058"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
@@ -9564,142 +10430,150 @@
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E5D7F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F3AD5"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00307D6B"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="00321DCF"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00373206"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A2B03"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D52A1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A7A7B"/>
+    <w:rsid w:val="004B0AC2"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00517891"/>
     <w:rsid w:val="00521375"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A7060"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="0061260B"/>
     <w:rsid w:val="00614E64"/>
+    <w:rsid w:val="006156A5"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006427D5"/>
+    <w:rsid w:val="00647148"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00690822"/>
     <w:rsid w:val="00692D18"/>
     <w:rsid w:val="00696AB4"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1D41"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
@@ -9709,94 +10583,98 @@
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C242E"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F3B32"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008363EE"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00853BE0"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="008659C3"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00872C77"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008A7EAC"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C54F3"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="009412B2"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009524E7"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972AB4"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C7E0F"/>
+    <w:rsid w:val="009D253A"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A22DB0"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A43BB6"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
@@ -9862,94 +10740,97 @@
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB5B7F"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D51B59"/>
     <w:rsid w:val="00D56221"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DC5B70"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE4728"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E57CE4"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61CE8"/>
     <w:rsid w:val="00E71362"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E83193"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E93DBC"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA6B34"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF58CA"/>
+    <w:rsid w:val="00F1226D"/>
     <w:rsid w:val="00F22193"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F8743B"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF52E5"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -12443,51 +13324,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12782,72 +13663,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6073</Characters>
+  <Pages>5</Pages>
+  <Words>1202</Words>
+  <Characters>6371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7204</CharactersWithSpaces>
+  <CharactersWithSpaces>7558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Berikning, tillskott och matmängder Neonatal</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>46</revision>
+  <revision>62</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>