--- v0 (2026-01-08)
+++ v1 (2026-04-06)
@@ -271,51 +271,769 @@
             <w:rStyle w:val="Hyperlnk"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> neonatal barn - Sahlgrenska Universitetssjukhuset</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2026BBFD" w14:textId="77777777" w:rsidR="004E16B7" w:rsidRPr="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0906AB2F" w14:textId="77777777" w:rsidR="004E16B7" w:rsidRPr="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE1EE7B" w14:textId="77777777" w:rsidR="004E16B7" w:rsidRPr="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
+    <w:p w14:paraId="5FE1EE7B" w14:textId="77777777" w:rsidR="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054D06C7" w14:textId="77777777" w:rsidR="004643E6" w:rsidRDefault="004643E6" w:rsidP="004E16B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073BEE85" w14:textId="77777777" w:rsidR="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tillägg: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Vaccination mot rotavirus på avdelning 34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FDEE71" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213A0FC7" w14:textId="77777777" w:rsidR="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vaccination mot rotavirus ges oralt. Vaccinet som ges heter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rotateq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> och kan ges till barn födda i GV 25 och uppåt. Vaccinet ges i tre doser. Första dosen ska ges mellan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6-12</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> veckors ålder, andra dosen ska ges före 16 veckors ålder och den tredje, sista dosen ska helst ges senast vid 22 veckors ålder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1D4126" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7C0641" w14:textId="77777777" w:rsidR="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En del av barnen på avdelningen kommer uppnå denna ålder innan de kommer på första besöket på BVC. Dessa barn kommer att ges första dosen antingen i enkelrum på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> 34 men för de allra flesta i neonatal vård i hemmet (NVIH). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0B55FF" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7008D7F5" w14:textId="2E664692" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rotatec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> får ges i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>matsonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rotatec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-vaccinet öppnas helst inte i läkemedelsrummet. Kan finnas smittämne i avföring hos vissa barn upp till ett par veckor efter administration. Basala hygienregler gäller, ex vid blöjbyte</w:t>
+      </w:r>
+      <w:r w:rsidR="003E39B6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>personal handskar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> och förkläde). Föräldrar tvätta händerna efter blöjbyte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E51C4DF" w14:textId="3BE332BB" w:rsidR="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mycket ovanligt med allvarliga biverkningar</w:t>
+      </w:r>
+      <w:r w:rsidR="003E39B6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(sjuka barn) efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rotatec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-vaccin. Vanligare med lite lösare avföring men ej sjuka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEEBBA5" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FA6405" w14:textId="77777777" w:rsidR="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tumregel för när </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rotateq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> ska ges:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272F0658" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DDBF8D2" w14:textId="77777777" w:rsidR="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Barn födda i GV </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>25-29</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Ges i GV 35. Ska helst inte ges tillsammans med övriga vaccinationer. Barnen ska ha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> minst 48 timmar. Barn med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gestationsålder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> &gt;28+0 räcker att kvarstanna på avdelningen/mottagningen 30 min efter vaccinationen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F2A42E" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE5646F" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Barn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>födda &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> GV 29+1-31+6: När planering för vaccin för extrados </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hexyon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> görs planera även in när </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rotateq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> ska ges. Blir mellan GV </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>35-38</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Kan eventuellt ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hexyon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rotateq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> samtidigt, får göras bedömning i varje enskilt fall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4ACF7E" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A06CE19" w14:textId="77777777" w:rsidR="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kontraindikationer: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276DD723" w14:textId="77777777" w:rsidR="003E39B6" w:rsidRPr="004643E6" w:rsidRDefault="003E39B6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F25D80" w14:textId="2B6BC6E5" w:rsidR="009E143C" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>• Född före </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gestationsvecka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> 25  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78334A98" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>• Tidigare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>invagination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C194AA" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>• nedsatt immunförsvar  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377129E1" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>• medfödd missbildning av magtarmkanalen som kan predisponera för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tarminvagination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B607AB4" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>• genomgången NEC oavsett stadie och behandling  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4FF654" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>• tidigare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tarmopereration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, konsultera barnkirurg  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A9AB11" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>• medfödd sackarosöverkänslighet  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1467A4" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004643E6" w:rsidRDefault="004643E6" w:rsidP="004643E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643E6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>• Immunmodulerande behandling till modern under graviditeten. En individuell läkarbedömning behöver göras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797FFFF3" w14:textId="77777777" w:rsidR="004643E6" w:rsidRPr="004E16B7" w:rsidRDefault="004643E6" w:rsidP="004E16B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7986DEAA" w14:textId="77777777" w:rsidR="004E16B7" w:rsidRPr="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="461914DF" w14:textId="77777777" w:rsidR="004E16B7" w:rsidRPr="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -444,138 +1162,97 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2568B340" w14:textId="77777777" w:rsidR="004E16B7" w:rsidRPr="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CB17697" w14:textId="77777777" w:rsidR="004E16B7" w:rsidRPr="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F1F5E9C" w14:textId="77777777" w:rsidR="004E16B7" w:rsidRPr="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
+    <w:p w14:paraId="7F1F5E9C" w14:textId="038821A4" w:rsidR="004E16B7" w:rsidRPr="004E16B7" w:rsidRDefault="004E16B7" w:rsidP="004E16B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E16B7">
-[...39 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="004E16B7">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48939B59" w14:textId="77777777" w:rsidR="00CE0005" w:rsidRDefault="00CE0005">
+    <w:p w14:paraId="22ECF101" w14:textId="77777777" w:rsidR="00623054" w:rsidRDefault="00623054">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="701ED742" w14:textId="77777777" w:rsidR="00CE0005" w:rsidRDefault="00CE0005">
+    <w:p w14:paraId="004ED46B" w14:textId="77777777" w:rsidR="00623054" w:rsidRDefault="00623054">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D0366E9" w14:textId="77777777" w:rsidR="00CE0005" w:rsidRDefault="00CE0005">
+    <w:p w14:paraId="55FA5B12" w14:textId="77777777" w:rsidR="00623054" w:rsidRDefault="00623054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -825,61 +1502,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C557FCB" w14:textId="77777777" w:rsidR="00CE0005" w:rsidRDefault="00CE0005"/>
+    <w:p w14:paraId="3BA55C26" w14:textId="77777777" w:rsidR="00623054" w:rsidRDefault="00623054"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56A0CF25" w14:textId="77777777" w:rsidR="00CE0005" w:rsidRDefault="00CE0005">
+    <w:p w14:paraId="3B9C30C6" w14:textId="77777777" w:rsidR="00623054" w:rsidRDefault="00623054">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5952B9E8" w14:textId="77777777" w:rsidR="00CE0005" w:rsidRDefault="00CE0005">
+    <w:p w14:paraId="3677D7B9" w14:textId="77777777" w:rsidR="00623054" w:rsidRDefault="00623054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3419,112 +4096,115 @@
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E39B6"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="004643E6"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E16B7"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00623054"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00692402"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
@@ -3573,91 +4253,93 @@
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009156E1"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E143C"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A62309"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B52519"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
@@ -3677,83 +4359,85 @@
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE0005"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D85E0B"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB5334"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E26C89"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC091C"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -6221,82 +6905,544 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="590621461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="264466349">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1881086014">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="244874886">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1990282862">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="6178044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="96995114">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1327897957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1098602139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="244193907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="781606124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1734307680">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1832478929">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="960108877">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1064908370">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="109129397">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1811244758">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="924220164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="138963893">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="786578850">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1494106350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="12541529">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287056710">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1098058794">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="657610664">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2062289296">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1655599372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="36395499">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1009987580">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2144345170">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="401293704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="236985415">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1505165624">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1197305404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="264535434">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1257789927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="243690565">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1039206205">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/kontakt-och-organisation/organisation/omrade-1/medicinska-styrdokument-omrade-1/styrande-och-stodjande-dokument-anopiva-neonatal-barn/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/kontakt-och-organisation/organisation/omrade-1/medicinska-styrdokument-omrade-1/styrande-och-stodjande-dokument-anopiva-neonatal-barn/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -6592,71 +7738,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>82</Words>
-  <Characters>436</Characters>
+  <Words>393</Words>
+  <Characters>2085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>517</CharactersWithSpaces>
+  <CharactersWithSpaces>2474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vaccination av barn med gestationsålder mindre än 32 v - neonatal</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>6</revision>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>