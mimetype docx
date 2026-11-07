--- v0 (2026-04-06)
+++ v1 (2026-11-07)
@@ -6,92 +6,92 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="584B2068" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="00E719BB" w:rsidSect="00E719BB">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="4E2C39E2" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="181"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E719BB" w:rsidRPr="00E719BB" w14:paraId="7BA7C29C" w14:textId="77777777" w:rsidTr="002F3E58">
+      <w:tr w:rsidR="00E719BB" w:rsidRPr="00E719BB" w14:paraId="7BA7C29C" w14:textId="77777777" w:rsidTr="005E1928">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11B58479" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
@@ -559,51 +559,50 @@
         <w:t>Vanliga symtom hos barn och ungdomar med stroke är:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219F6C8D" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1426E0" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bortfallsymtom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E719BB">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00E719BB">
@@ -1134,62 +1133,50 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> få fall. Ett professionellt omhändertagande är avgörande för barnets prognos varför en fungerande samverkan med neurologkliniken är av stor vikt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169FE528" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F26F78A" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="64F331F6" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D0997C" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -1202,51 +1189,51 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lokalt flödesschema NU-sjukvården: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9D1233" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F221AF9" wp14:editId="5A71AD3B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F221AF9" wp14:editId="5A71AD3B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1784985</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4219575" cy="1657350"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rektangel 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4219575" cy="1657350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -1695,152 +1682,188 @@
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7F221AF9" id="Rektangel 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.55pt;margin-top:9.45pt;width:332.25pt;height:130.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpqzy9SgIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yuU2DOkWbILt0&#10;bYB06FmR5diAJGqUEjv7+lGyk27tTsNyUEiJeiSfHn1z2xnNDgp9A7bg44sRZ8pKKBu7K/j359Wn&#10;KWc+CFsKDVYV/Kg8v51//HDTupmaQA26VMgIxPpZ6wpeh+BmWeZlrYzwF+CUpcMK0IhALu6yEkVL&#10;6EZnk9HoMmsBS4cglfe0u+wP+TzhV5WS4amqvApMF5xqC2nFtG7jms1vxGyHwtWNHMoQ/1CFEY2l&#10;pGeopQiC7bF5B2UaieChChcSTAZV1UiVeqBuxqM33Wxq4VTqhcjx7kyT/3+w8vGwcWskGlrnZ57M&#10;2EVXoYn/VB/rElnHM1mqC0zS5pfJ+Dq/yjmTdDa+zK8+54nO7PW6Qx++KjAsGgVHeo1Ekjg8+EAp&#10;KfQUErN50E25arROztEvNLKDoIej9y6h5UwLH2iz4Kv0S1h6b75B2cdN89HoVINP91OOP3C1ZS3V&#10;O7miyPdJcbc9Z83vr++XeR9Ui1L1OWKKc44+/H0S0wRStW5Mwacx/nRB25hSJV0OFLzSHq3Qbbvh&#10;LbZQHtfIEHrNeidXDdH4QBysBZJISc40eOGJlkoDNQWDxVkN+PNv+zGetEOnnLUk+oL7H3uBijO7&#10;Nwsgqsc0rk4mk/Ax6JNZIZgXmrW7iEBHwkrCKbgMeHIWoR8smlap7u5SGKncifBgN05G8Nh+fPLn&#10;7kWgG3QRSFKPcBK7mL2RRx9LJEeCelYGh2YicT/Mbxy63/0U9fqVmf8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQBRMTnV4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2E2KTZOY&#10;TRFFpQqCqeB1mx2TaHY2ZLdp/PeOJz0O3+O9b4rNbHsx4eg7RwriRQQCqXamo0bB2+7+MgXhgyaj&#10;e0eo4Bs9bMrTk0Lnxh3pFacqNIJLyOdaQRvCkEvp6xat9gs3IDH7cKPVgc+xkWbURy63vVxGUSKt&#10;7ogXWj3gbYv1V3WwCj6fX9q73WNTv2+fLiazrVbrh2RQ6vxsvrkGEXAOf2H41Wd1KNlp7w5kvOgV&#10;LNM45iiDNAPBgexqlYDYM1lnGciykP9fKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qas8vUoCAACtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAUTE51eEAAAAKAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="#d9d9d9" strokecolor="#41719c" strokeweight="1pt">
+              <v:rect w14:anchorId="7F221AF9" id="Rektangel 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.55pt;margin-top:9.45pt;width:332.25pt;height:130.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpqzy9SgIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yuU2DOkWbILt0&#10;bYB06FmR5diAJGqUEjv7+lGyk27tTsNyUEiJeiSfHn1z2xnNDgp9A7bg44sRZ8pKKBu7K/j359Wn&#10;KWc+CFsKDVYV/Kg8v51//HDTupmaQA26VMgIxPpZ6wpeh+BmWeZlrYzwF+CUpcMK0IhALu6yEkVL&#10;6EZnk9HoMmsBS4cglfe0u+wP+TzhV5WS4amqvApMF5xqC2nFtG7jms1vxGyHwtWNHMoQ/1CFEY2l&#10;pGeopQiC7bF5B2UaieChChcSTAZV1UiVeqBuxqM33Wxq4VTqhcjx7kyT/3+w8vGwcWskGlrnZ57M&#10;2EVXoYn/VB/rElnHM1mqC0zS5pfJ+Dq/yjmTdDa+zK8+54nO7PW6Qx++KjAsGgVHeo1Ekjg8+EAp&#10;KfQUErN50E25arROztEvNLKDoIej9y6h5UwLH2iz4Kv0S1h6b75B2cdN89HoVINP91OOP3C1ZS3V&#10;O7miyPdJcbc9Z83vr++XeR9Ui1L1OWKKc44+/H0S0wRStW5Mwacx/nRB25hSJV0OFLzSHq3Qbbvh&#10;LbZQHtfIEHrNeidXDdH4QBysBZJISc40eOGJlkoDNQWDxVkN+PNv+zGetEOnnLUk+oL7H3uBijO7&#10;Nwsgqsc0rk4mk/Ax6JNZIZgXmrW7iEBHwkrCKbgMeHIWoR8smlap7u5SGKncifBgN05G8Nh+fPLn&#10;7kWgG3QRSFKPcBK7mL2RRx9LJEeCelYGh2YicT/Mbxy63/0U9fqVmf8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQBRMTnV4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2E2KTZOY&#10;TRFFpQqCqeB1mx2TaHY2ZLdp/PeOJz0O3+O9b4rNbHsx4eg7RwriRQQCqXamo0bB2+7+MgXhgyaj&#10;e0eo4Bs9bMrTk0Lnxh3pFacqNIJLyOdaQRvCkEvp6xat9gs3IDH7cKPVgc+xkWbURy63vVxGUSKt&#10;7ogXWj3gbYv1V3WwCj6fX9q73WNTv2+fLiazrVbrh2RQ6vxsvrkGEXAOf2H41Wd1KNlp7w5kvOgV&#10;LNM45iiDNAPBgexqlYDYM1lnGciykP9fKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qas8vUoCAACtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAUTE51eEAAAAKAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="#d9d9d9" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="580D673B" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>1. ”Rädda hjärnan” aktiveras! Kontakt med röntgen NÄL (</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>50787</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve"> el </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>50788</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>) omgående. Kontakta /tillkalla trombolysjouren (01043</w:t>
+                        <w:t xml:space="preserve">) omgående. Kontakta /tillkalla </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>trombolysjouren</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (01043</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>55315</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
@@ -1897,107 +1920,211 @@
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve">2. Utfärda remiss för DT/DTA inkl halskärl hos barn &gt;6år och &lt;6år vid stark misstanke! Annars först enbart DT. </w:t>
+                        <w:t xml:space="preserve">2. Utfärda remiss för DT/DTA </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>inkl</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> halskärl hos barn &gt;6år och &lt;6år vid stark misstanke! Annars först enbart DT. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">Utfärdande av remiss får inte fördröja undersökningen! </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0ED76CAD" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve">3. Kontakt med bakjouren (och ev även bakjour/barnneurolog på DSBUS vxl  </w:t>
+                        <w:t xml:space="preserve">3. Kontakt med bakjouren (och </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>ev</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> även bakjour/barnneurolog på DSBUS </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>vxl</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CC64E0">
                         <w:rPr>
                           <w:highlight w:val="blue"/>
                         </w:rPr>
                         <w:t>0313434100</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>!) i tidigt skede!</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7970EC94" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="60000"/>
                             </w14:srgbClr>
@@ -2013,51 +2140,51 @@
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCFF46F" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="560F8421" wp14:editId="2C4CBBB5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="560F8421" wp14:editId="2C4CBBB5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1190625" cy="1362075"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Rektangel 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1190625" cy="1362075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2113,51 +2240,51 @@
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>”Rädda Hjärnan”</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="560F8421" id="Rektangel 1" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:.95pt;width:93.75pt;height:107.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhkFIfIAIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tLFZKuWCJERC8o&#10;QSJVzsbrZS35q2PDLv31HZsF2iRSpKoczIxneJ5584bpfa8VOQjw0pqKFqOcEmG4raXZVfTH8/LL&#10;HSU+MFMzZY2o6FF4ej/7/GnauVKMbWtVLYAgiPFl5yrahuDKLPO8FZr5kXXCYLCxoFlAF3ZZDaxD&#10;dK2ycZ5Pss5C7cBy4T3ePpyCdJbwm0bw8NQ0XgSiKoq1hXRCOrfxzGZTVu6AuVbyoQz2D1VoJg0+&#10;eoF6YIGRPcg3UFpysN42YcStzmzTSC5SD9hNkb/qZtMyJ1IvSI53F5r8/4Plj4eNWwPS0DlfejRj&#10;F30DOn5jfaRPZB0vZIk+EI6XRfEtn4xvKOEYK75OxvntTaQzu/7cgQ/fhdUkGhUFnEYiiR1WPpxS&#10;zynxNW+VrJdSqeTAbrtQQA4MJ7fET56Gheh/pSlDOnx+fIvhjzAW+fsYWgbUoJK6oneYcklSJiKK&#10;pKKh4CtJ0Qr9tieyxvdj4/Fma+vjGgjYk9C840uJva+YD2sGqCzUIG5LeMKjURZLt4NFSWvh13v3&#10;MR8HjlFKOlRqRf3PPQNBidnrhUV6Ctwxx5OJ+BDU2WzA6hdckHlEwBAzHHEqygOcnUU4bQOuGBfz&#10;eUpDaToWVmbjeASPLMQ5PfcvDNwwzIA6eLRnhbLy1UxPuaiGKyuDg0JOIhmWLm7Kn37Kuv41zH4D&#10;AAD//wMAUEsDBBQABgAIAAAAIQCd4Gs+3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqNMK2hLiVBFSJQ5IiMChx228xAn2OordNv173BM97sxo5m2xmZwVRxpD51nBfJaB&#10;IG687rhV8P21fViDCBFZo/VMCs4UYFPe3hSYa3/iTzrWsRWphEOOCkyMQy5laAw5DDM/ECfvx48O&#10;YzrHVuoRT6ncWbnIsqV02HFaMDjQq6Hmtz44BXJXbfuPyvSmGcz7m+3r3cqclbq/m6oXEJGm+B+G&#10;C35ChzIx7f2BdRBWQXokJvUZxMVcr55A7BUs5stHkGUhr/HLPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAhkFIfIAIAAGIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCd4Gs+3QAAAAYBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" fillcolor="yellow" strokecolor="#ffc000" strokeweight="1pt">
+              <v:rect w14:anchorId="560F8421" id="Rektangel 1" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:.95pt;width:93.75pt;height:107.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhkFIfIAIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tLFZKuWCJERC8o&#10;QSJVzsbrZS35q2PDLv31HZsF2iRSpKoczIxneJ5584bpfa8VOQjw0pqKFqOcEmG4raXZVfTH8/LL&#10;HSU+MFMzZY2o6FF4ej/7/GnauVKMbWtVLYAgiPFl5yrahuDKLPO8FZr5kXXCYLCxoFlAF3ZZDaxD&#10;dK2ycZ5Pss5C7cBy4T3ePpyCdJbwm0bw8NQ0XgSiKoq1hXRCOrfxzGZTVu6AuVbyoQz2D1VoJg0+&#10;eoF6YIGRPcg3UFpysN42YcStzmzTSC5SD9hNkb/qZtMyJ1IvSI53F5r8/4Plj4eNWwPS0DlfejRj&#10;F30DOn5jfaRPZB0vZIk+EI6XRfEtn4xvKOEYK75OxvntTaQzu/7cgQ/fhdUkGhUFnEYiiR1WPpxS&#10;zynxNW+VrJdSqeTAbrtQQA4MJ7fET56Gheh/pSlDOnx+fIvhjzAW+fsYWgbUoJK6oneYcklSJiKK&#10;pKKh4CtJ0Qr9tieyxvdj4/Fma+vjGgjYk9C840uJva+YD2sGqCzUIG5LeMKjURZLt4NFSWvh13v3&#10;MR8HjlFKOlRqRf3PPQNBidnrhUV6Ctwxx5OJ+BDU2WzA6hdckHlEwBAzHHEqygOcnUU4bQOuGBfz&#10;eUpDaToWVmbjeASPLMQ5PfcvDNwwzIA6eLRnhbLy1UxPuaiGKyuDg0JOIhmWLm7Kn37Kuv41zH4D&#10;AAD//wMAUEsDBBQABgAIAAAAIQCd4Gs+3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqNMK2hLiVBFSJQ5IiMChx228xAn2OordNv173BM97sxo5m2xmZwVRxpD51nBfJaB&#10;IG687rhV8P21fViDCBFZo/VMCs4UYFPe3hSYa3/iTzrWsRWphEOOCkyMQy5laAw5DDM/ECfvx48O&#10;YzrHVuoRT6ncWbnIsqV02HFaMDjQq6Hmtz44BXJXbfuPyvSmGcz7m+3r3cqclbq/m6oXEJGm+B+G&#10;C35ChzIx7f2BdRBWQXokJvUZxMVcr55A7BUs5stHkGUhr/HLPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAhkFIfIAIAAGIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCd4Gs+3QAAAAYBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" fillcolor="yellow" strokecolor="#ffc000" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7CB79363" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Barn med misstänkt </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CC64E0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>STROKE</w:t>
@@ -2195,51 +2322,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03507DC4" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16C9E0CE" wp14:editId="59C1EE57">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16C9E0CE" wp14:editId="59C1EE57">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1403985</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>47625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="304800" cy="504825"/>
                 <wp:effectExtent l="0" t="38100" r="38100" b="66675"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Pil: höger 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="304800" cy="504825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rightArrow">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2250,69 +2377,69 @@
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shapetype w14:anchorId="19A97B81" id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="2630B09F">
+              <v:shapetype id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe" w14:anchorId="19A97B81">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
-                <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,@1,@6,@2"/>
+                <v:path textboxrect="0,@1,@6,@2" o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0"/>
                 <v:handles>
                   <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Pil: höger 5" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:110.55pt;margin-top:3.75pt;width:24pt;height:39.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDMfrhKAIAAHUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ayZeuCOEWaIrsU&#10;bYB06FmR5ViAJGqUGif7+lGy07TdsMMwH2RSpB/Fp0fPrg7WsL3CoMFVfHRRcqachFq7XcW/P6w+&#10;XHIWonC1MOBUxY8q8Kv5+3ezzk/VGFowtUJGIC5MO1/xNkY/LYogW2VFuACvHAUbQCsiubgrahQd&#10;oVtTjMvyc9EB1h5BqhBo96YP8nnGbxol433TBBWZqTidLeYV87pNazGfiekOhW+1HI4h/uEUVmhH&#10;RZ+hbkQU7An1b1BWS4QATbyQYAtoGi1V7oG6GZVvutm0wqvcC5ET/DNN4f/Byrv9xq+RaOh8mAYy&#10;UxeHBm160/nYIZN1fCZLHSKTtPmx/HRZEqWSQhOyx5NEZnH+2GOI3xRYloyKo961cYEIXSZK7G9D&#10;7D84JaaKAYyuV9qY7OBuuzTI9oJub7Uq6RlqvEozjnWkvfEXCv8dY3L99fpm0ie1olY98uQlcF8y&#10;N/KqiNWRhGq0rTi1fT6JcamkylIbOjozmawt1Mc1MoRee8HLlSZCbkWIa4EkNuKQBije09IYoE5g&#10;sDhrAX/+aT/lkwYoyllH4q14+PEkUHHmnuwSiK0RjZ2X2SR8jOZkNgj2kWZmkRAoJJwknIrLiCdn&#10;GfsBoamTarHIaaRWL+Kt23iZwFPP6doeDo8C/XDDkaRxByfRiumbK+5zidkzK4ND2s6ED3OYhuel&#10;n7POf4v5LwAAAP//AwBQSwMEFAAGAAgAAAAhAKrfNqfeAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AUhO8m/ofNM/FmFzCUijwagzHxZNPag9627BOI7Ftkl4L/3vWkx8lMZr4ptovpxZlG&#10;11lGiFcRCOLa6o4bhOPr080GhPOKteotE8I3OdiWlxeFyrWdeU/ng29EKGGXK4TW+yGX0tUtGeVW&#10;diAO3ocdjfJBjo3Uo5pDuellEkVraVTHYaFVA1Ut1Z+HySD082P19Uy3u+m4i99e3uu0SrMU8fpq&#10;ebgH4Wnxf2H4xQ/oUAamk51YO9EjJEkchyhCloIIfrK+C/qEsMkikGUh/x8ofwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBDMfrhKAIAAHUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCq3zan3gAAAAgBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" adj="10800" fillcolor="red" strokecolor="#41719c" strokeweight="1pt"/>
+              <v:shape id="Pil: höger 5" style="position:absolute;margin-left:110.55pt;margin-top:3.75pt;width:24pt;height:39.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" strokecolor="#41719c" strokeweight="1pt" type="#_x0000_t13" adj="10800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDMfrhKAIAAHUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ayZeuCOEWaIrsU&#10;bYB06FmR5ViAJGqUGif7+lGy07TdsMMwH2RSpB/Fp0fPrg7WsL3CoMFVfHRRcqachFq7XcW/P6w+&#10;XHIWonC1MOBUxY8q8Kv5+3ezzk/VGFowtUJGIC5MO1/xNkY/LYogW2VFuACvHAUbQCsiubgrahQd&#10;oVtTjMvyc9EB1h5BqhBo96YP8nnGbxol433TBBWZqTidLeYV87pNazGfiekOhW+1HI4h/uEUVmhH&#10;RZ+hbkQU7An1b1BWS4QATbyQYAtoGi1V7oG6GZVvutm0wqvcC5ET/DNN4f/Byrv9xq+RaOh8mAYy&#10;UxeHBm160/nYIZN1fCZLHSKTtPmx/HRZEqWSQhOyx5NEZnH+2GOI3xRYloyKo961cYEIXSZK7G9D&#10;7D84JaaKAYyuV9qY7OBuuzTI9oJub7Uq6RlqvEozjnWkvfEXCv8dY3L99fpm0ie1olY98uQlcF8y&#10;N/KqiNWRhGq0rTi1fT6JcamkylIbOjozmawt1Mc1MoRee8HLlSZCbkWIa4EkNuKQBije09IYoE5g&#10;sDhrAX/+aT/lkwYoyllH4q14+PEkUHHmnuwSiK0RjZ2X2SR8jOZkNgj2kWZmkRAoJJwknIrLiCdn&#10;GfsBoamTarHIaaRWL+Kt23iZwFPP6doeDo8C/XDDkaRxByfRiumbK+5zidkzK4ND2s6ED3OYhuel&#10;n7POf4v5LwAAAP//AwBQSwMEFAAGAAgAAAAhAKrfNqfeAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AUhO8m/ofNM/FmFzCUijwagzHxZNPag9627BOI7Ftkl4L/3vWkx8lMZr4ptovpxZlG&#10;11lGiFcRCOLa6o4bhOPr080GhPOKteotE8I3OdiWlxeFyrWdeU/ng29EKGGXK4TW+yGX0tUtGeVW&#10;diAO3ocdjfJBjo3Uo5pDuellEkVraVTHYaFVA1Ut1Z+HySD082P19Uy3u+m4i99e3uu0SrMU8fpq&#10;ebgH4Wnxf2H4xQ/oUAamk51YO9EjJEkchyhCloIIfrK+C/qEsMkikGUh/x8ofwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBDMfrhKAIAAHUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCq3zan3gAAAAgBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F57F80" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02292D4B" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2322,51 +2449,51 @@
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA908A4" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FE15F96" wp14:editId="041CF17C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FE15F96" wp14:editId="041CF17C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>508635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="228600" cy="285750"/>
                 <wp:effectExtent l="19050" t="0" r="19050" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Pil: nedåt 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="228600" cy="285750"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2377,144 +2504,142 @@
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shapetype w14:anchorId="5B7139EE" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="5F18CF53">
+              <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe" w14:anchorId="5B7139EE">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
-                <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                 <v:handles>
                   <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Pil: nedåt 8" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:40.05pt;margin-top:.6pt;width:18pt;height:22.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbPs1zJQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+lwUkEopYIgKiF5Qg&#10;kShn4/WyK9ked2xY6Nd3bHahTXqoqnIwY8/4jefNm50+nIxmR4W+BpvzQa/PmbISitruc/76svoy&#10;5swHYQuhwaqcn5XnD7PPn6aNm6ghVKALhYxArJ80LudVCG6SZV5WygjfA6csOUtAIwJtcZ8VKBpC&#10;Nzob9vt3WQNYOASpvKfT5cXJZwm/LJUMz2XpVWA65/S2kFZM6y6u2WwqJnsUrqpl+wzxD68woraU&#10;9Aq1FEGwA9YfoEwtETyUoSfBZFCWtVSpBqpm0H9XzbYSTqVaiBzvrjT5/wcrn45bt0GioXF+4smM&#10;VZxKNPGf3sdOiazzlSx1CkzS4XA4vusTpZJcw/HofpTIzG6XHfrwTYFh0ch5AY2dI0KTeBLHtQ+U&#10;leK7uJjQg66LVa112uB+t9DIjoKaN3r8+rgcxX7Rld/CtGUNSW94T6/5K4wUVIlCtch9+nXAl5Qf&#10;k5g6kE51bXI+jvHdBW0jmkpKayu6ERmtHRTnDTKEi/S8k6ua+FgLHzYCSWtEIc1PeKal1ECVQGtx&#10;VgH++NN5jCcJkJezhrSbc//9IFBxZg9mAcTWgKbOyWQSPgbdmSWCeaORmUcEcgkrCSfnMmC3WYTL&#10;fNDQSTWfpzASqxNhbbdORvBYc2zby+lNoGsbHEgZT9BpVkzetfgSS8zeWGk3JO1EeDuGcXZ+3aeo&#10;28di9hMAAP//AwBQSwMEFAAGAAgAAAAhADwGwOrbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;js1OwzAQhO9IvIO1SNyok4hGVYhTAVIPFKSqLdy3sZtEideR7bbh7dme6HF+NPOVy8kO4mx86Bwp&#10;SGcJCEO10x01Cr73q6cFiBCRNA6OjIJfE2BZ3d+VWGh3oa0572IjeIRCgQraGMdCylC3xmKYudEQ&#10;Z0fnLUaWvpHa44XH7SCzJMmlxY74ocXRvLem7ncnq+BrPv/sPzZ+vd5H3G76Y/x5W2mlHh+m1xcQ&#10;0UzxvwxXfEaHipkO7kQ6iEHBIkm5yX4G4hqnOeuDguc8A1mV8pa/+gMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDbPs1zJQIAAHQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA8BsDq2wAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" adj="12960" fillcolor="#5b9bd5" strokecolor="#41719c" strokeweight="1pt"/>
+              <v:shape id="Pil: nedåt 8" style="position:absolute;margin-left:40.05pt;margin-top:.6pt;width:18pt;height:22.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#5b9bd5" strokecolor="#41719c" strokeweight="1pt" type="#_x0000_t67" adj="12960" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbPs1zJQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+lwUkEopYIgKiF5Qg&#10;kShn4/WyK9ked2xY6Nd3bHahTXqoqnIwY8/4jefNm50+nIxmR4W+BpvzQa/PmbISitruc/76svoy&#10;5swHYQuhwaqcn5XnD7PPn6aNm6ghVKALhYxArJ80LudVCG6SZV5WygjfA6csOUtAIwJtcZ8VKBpC&#10;Nzob9vt3WQNYOASpvKfT5cXJZwm/LJUMz2XpVWA65/S2kFZM6y6u2WwqJnsUrqpl+wzxD68woraU&#10;9Aq1FEGwA9YfoEwtETyUoSfBZFCWtVSpBqpm0H9XzbYSTqVaiBzvrjT5/wcrn45bt0GioXF+4smM&#10;VZxKNPGf3sdOiazzlSx1CkzS4XA4vusTpZJcw/HofpTIzG6XHfrwTYFh0ch5AY2dI0KTeBLHtQ+U&#10;leK7uJjQg66LVa112uB+t9DIjoKaN3r8+rgcxX7Rld/CtGUNSW94T6/5K4wUVIlCtch9+nXAl5Qf&#10;k5g6kE51bXI+jvHdBW0jmkpKayu6ERmtHRTnDTKEi/S8k6ua+FgLHzYCSWtEIc1PeKal1ECVQGtx&#10;VgH++NN5jCcJkJezhrSbc//9IFBxZg9mAcTWgKbOyWQSPgbdmSWCeaORmUcEcgkrCSfnMmC3WYTL&#10;fNDQSTWfpzASqxNhbbdORvBYc2zby+lNoGsbHEgZT9BpVkzetfgSS8zeWGk3JO1EeDuGcXZ+3aeo&#10;28di9hMAAP//AwBQSwMEFAAGAAgAAAAhADwGwOrbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;js1OwzAQhO9IvIO1SNyok4hGVYhTAVIPFKSqLdy3sZtEideR7bbh7dme6HF+NPOVy8kO4mx86Bwp&#10;SGcJCEO10x01Cr73q6cFiBCRNA6OjIJfE2BZ3d+VWGh3oa0572IjeIRCgQraGMdCylC3xmKYudEQ&#10;Z0fnLUaWvpHa44XH7SCzJMmlxY74ocXRvLem7ncnq+BrPv/sPzZ+vd5H3G76Y/x5W2mlHh+m1xcQ&#10;0UzxvwxXfEaHipkO7kQ6iEHBIkm5yX4G4hqnOeuDguc8A1mV8pa/+gMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDbPs1zJQIAAHQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA8BsDq2wAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E719BB">
         <w:t xml:space="preserve">                                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBD4500" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
+    <w:p w14:paraId="6BBD4500" w14:textId="45F24712" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2608" w:right="0" w:firstLine="1304"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Transport bör organiseras </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E719BB">
+      <w:r w:rsidR="00CB3157" w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>parallelt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>parallellt</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570CFE5B" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6568DC6A" wp14:editId="02DCBB75">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6568DC6A" wp14:editId="02DCBB75">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>207010</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1952625" cy="1847850"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rektangel 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1952625" cy="1847850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2695,88 +2820,180 @@
                               </w:rPr>
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6568DC6A" id="Rektangel 9" o:spid="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:16.3pt;width:153.75pt;height:145.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3xfQMTgIAALQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50ES5sGdYo2RXbp&#10;2gDt0LMiy7EASdQoJXb260fJ+eianYbloJAS9Ug+PfrmtrOGbRUGDa7kw4sBZ8pJqLRbl/zH6+LL&#10;hLMQhauEAadKvlOB384+f7pp/VSNoAFTKWQE4sK09SVvYvTTogiyUVaEC/DK0WENaEUkF9dFhaIl&#10;dGuK0WBwWbSAlUeQKgTafegP+Szj17WS8bmug4rMlJxqi3nFvK7SWsxuxHSNwjda7ssQ/1CFFdpR&#10;0iPUg4iCbVCfQVktEQLU8UKCLaCutVS5B+pmOPjQzUsjvMq9EDnBH2kK/w9WPm1f/BKJhtaHaSAz&#10;ddHVaNM/1ce6TNbuSJbqIpO0Obwejy5HY84knQ0nX68m40xncbruMcRvCixLRsmRXiOTJLaPIVJK&#10;Cj2EpGwBjK4W2pjs7MLcINsKejh67wpazowIkTZLvsi/jGU29jtUfdz1eDA41BDy/ZzjD1zjWEv1&#10;jq4o8jwprlfHrOP76/uHcR/UiEr1OVKKY44+/DyJ1ZFUbbQt+STFHy4Yl1KqrMs9BSfakxW7Vcd0&#10;VfJRUmbaWUG1WyJD6KUbvFxoYvORqFgKJK2Sqmn+4jMttQHqDfYWZw3gr7/tp3iSEJ1y1pL2Sx5+&#10;bgQqztzGzoEYH9LUeplNwsdoDmaNYN9o5O4SAh0JJwmn5DLiwZnHfr5oaKW6u8thJHYv4qN78TKB&#10;JxbSy792bwL9Xh6RlPUEB82L6QeV9LHE9YmVvUOjkZ9gP8Zp9t77Oer0sZn9BgAA//8DAFBLAwQU&#10;AAYACAAAACEAtfAEoN8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hAb42c&#10;mLrBtRxKoYRCacnPIUfZ2tim1sqxNo7Tp69ySo87M8x8my1H24oBe984UjCbRiCQSmcaqhTstu+P&#10;CxCeNRndOkIFF/SwzO/vMp0ad6Y1DhuuRCghn2oFNXOXSunLGq32U9chBe/geqs5nH0lTa/Pody2&#10;ch5FibS6obBQ6w7faix/NieroFmvkD+PX5dxf+yKVfHx7X6Hg1IPk/H1BQTjyLcwXPEDOuSBqXAn&#10;Ml60CsIjrCCeJyCCG0fPTyCKqxAnIPNM/ufP/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC3xfQMTgIAALQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC18ASg3wAAAAcBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="#f2f2f2" strokecolor="#41719c" strokeweight="1pt">
+              <v:rect w14:anchorId="6568DC6A" id="Rektangel 9" o:spid="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:16.3pt;width:153.75pt;height:145.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3xfQMTgIAALQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50ES5sGdYo2RXbp&#10;2gDt0LMiy7EASdQoJXb260fJ+eianYbloJAS9Ug+PfrmtrOGbRUGDa7kw4sBZ8pJqLRbl/zH6+LL&#10;hLMQhauEAadKvlOB384+f7pp/VSNoAFTKWQE4sK09SVvYvTTogiyUVaEC/DK0WENaEUkF9dFhaIl&#10;dGuK0WBwWbSAlUeQKgTafegP+Szj17WS8bmug4rMlJxqi3nFvK7SWsxuxHSNwjda7ssQ/1CFFdpR&#10;0iPUg4iCbVCfQVktEQLU8UKCLaCutVS5B+pmOPjQzUsjvMq9EDnBH2kK/w9WPm1f/BKJhtaHaSAz&#10;ddHVaNM/1ce6TNbuSJbqIpO0Obwejy5HY84knQ0nX68m40xncbruMcRvCixLRsmRXiOTJLaPIVJK&#10;Cj2EpGwBjK4W2pjs7MLcINsKejh67wpazowIkTZLvsi/jGU29jtUfdz1eDA41BDy/ZzjD1zjWEv1&#10;jq4o8jwprlfHrOP76/uHcR/UiEr1OVKKY44+/DyJ1ZFUbbQt+STFHy4Yl1KqrMs9BSfakxW7Vcd0&#10;VfJRUmbaWUG1WyJD6KUbvFxoYvORqFgKJK2Sqmn+4jMttQHqDfYWZw3gr7/tp3iSEJ1y1pL2Sx5+&#10;bgQqztzGzoEYH9LUeplNwsdoDmaNYN9o5O4SAh0JJwmn5DLiwZnHfr5oaKW6u8thJHYv4qN78TKB&#10;JxbSy792bwL9Xh6RlPUEB82L6QeV9LHE9YmVvUOjkZ9gP8Zp9t77Oer0sZn9BgAA//8DAFBLAwQU&#10;AAYACAAAACEAtfAEoN8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hAb42c&#10;mLrBtRxKoYRCacnPIUfZ2tim1sqxNo7Tp69ySo87M8x8my1H24oBe984UjCbRiCQSmcaqhTstu+P&#10;CxCeNRndOkIFF/SwzO/vMp0ad6Y1DhuuRCghn2oFNXOXSunLGq32U9chBe/geqs5nH0lTa/Pody2&#10;ch5FibS6obBQ6w7faix/NieroFmvkD+PX5dxf+yKVfHx7X6Hg1IPk/H1BQTjyLcwXPEDOuSBqXAn&#10;Ml60CsIjrCCeJyCCG0fPTyCKqxAnIPNM/ufP/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC3xfQMTgIAALQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC18ASg3wAAAAcBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="#f2f2f2" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="50533281" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>Provtagning</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (Blodstatus+diff, Na, K, Ca, Cl, Krea, ALAT, ASAT, Glucos, ATIII, fibrinogen, D-Dimer, PK/INR, APTT, Laktat) + PVK</w:t>
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Blodstatus+diff</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, Na, K, Ca, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Cl</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Krea</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, ALAT, ASAT, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Glucos</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, ATIII, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>fibrinogen</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>, D-</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Dimer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>, PK/INR, APTT, Laktat) + PVK</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="22C56F55" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t>BT, EKG, Tox-screen</w:t>
+                        <w:t xml:space="preserve">BT, EKG, </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Tox-screen</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                     <w:p w14:paraId="0B4CDC02" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E32442" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E32442">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>Provtagning får inte fördröja radiologi</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>n</w:t>
@@ -2812,51 +3029,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="586ADB22" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69102F06" wp14:editId="2CE8E9E0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69102F06" wp14:editId="2CE8E9E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1890712</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>148908</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1970688" cy="302260"/>
                 <wp:effectExtent l="453073" t="0" r="463867" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Pil: vänster 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm rot="18152388">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1970688" cy="302260"/>
                         </a:xfrm>
                         <a:prstGeom prst="leftArrow">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2867,90 +3084,90 @@
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shapetype w14:anchorId="19353331" id="_x0000_t66" coordsize="21600,21600" o:spt="66" adj="5400,5400" path="m@0,l@0@1,21600@1,21600@2@0@2@0,21600,,10800xe">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="1835E621">
+              <v:shapetype id="_x0000_t66" coordsize="21600,21600" o:spt="66" adj="5400,5400" path="m@0,l@0@1,21600@1,21600@2@0@2@0,21600,,10800xe" w14:anchorId="19353331">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="prod #0 #1 10800"/>
                   <v:f eqn="sum #0 0 @3"/>
                 </v:formulas>
-                <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="@4,@1,21600,@2"/>
+                <v:path textboxrect="@4,@1,21600,@2" o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0"/>
                 <v:handles>
                   <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Pil: vänster 10" o:spid="_x0000_s1026" type="#_x0000_t66" style="position:absolute;margin-left:148.85pt;margin-top:11.75pt;width:155.15pt;height:23.8pt;rotation:-3765712fd;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBs3qaUNAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v4jAQva+0/8HyfUlCBaURoaIg9oLa&#10;SrTq2TgOieSvHRsC++t37ATotqs9rJaDNeOZvJl5fsP0/qgkOQhwjdEFzQYpJUJzUzZ6V9DXl9W3&#10;CSXOM10yabQo6Ek4ej/7+mXa2lwMTW1kKYAgiHZ5awtae2/zJHG8Foq5gbFCY7AyoJhHF3ZJCaxF&#10;dCWTYZqOk9ZAacFw4RzeLrsgnUX8qhLcP1WVE57IgmJvPp4Qz204k9mU5Ttgtm543wb7hy4UazQW&#10;vUAtmWdkD80nKNVwMM5UfsCNSkxVNVzEGXCaLP0wzaZmVsRZkBxnLzS5/wfLHw8b+wxIQ2td7tAM&#10;UxwrUAQMspVNstHwZjKJw2G75Bi5O124E0dPOF5md7fpGPMIx9hNOhyOI7lJBxZALTj/XRhFglFQ&#10;KSo/BzBthGaHtfPYBeaf88I3zsimXDVSRgd224UEcmD4mKtVir/wfvjJb2lSkxb7Gd5i+O8Yo4e7&#10;h+WoS6pZKTrk0XvgruTnIqrxqFvZqIJOQv65E6lDSRGV1090JTZYW1OenqEjFwXpLF81yMeaOf/M&#10;ALWHl7hP/gmPShqcxPQWJbWBn3+6D/koCYxS0qKWC+p+7BkISvReLQyylcVK0UR88PJsVmDUG67Q&#10;PCBgiGmOOAXlHs7Ownf7gkvIxXwe01C8lvm13lgewMPM4dlejm8MbP/AHqXxaM4aZvmHJ+5ykdkr&#10;K72DUo+E92sZdum9H7Oufx6zXwAAAP//AwBQSwMEFAAGAAgAAAAhANz+cxXjAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaOyFqSIhTIRAbJJAaitg68TRJ8SOy3Sbw9ZgV&#10;LEf36N4z1XbRipzR+dEaDsmaAUHTWTmansP+7Wl1C8QHYaRQ1iCHL/SwrS8vKlFKO5sdnpvQk1hi&#10;fCk4DCFMJaW+G1ALv7YTmpgdrNMixNP1VDoxx3KtaMrYhmoxmrgwiAkfBuw+m5PmUCTvat+9uOb1&#10;8PHdHp9vjo2eHzm/vlru74AEXMIfDL/6UR3q6NTak5GeKA5ZWiQR5bBKWF4AiUiWb3IgLYeUpRnQ&#10;uqL/n6h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzeppQ0AgAAhAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANz+cxXjAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" adj="1656" fillcolor="red" strokecolor="#41719c" strokeweight="1pt">
+              <v:shape id="Pil: vänster 10" style="position:absolute;margin-left:148.85pt;margin-top:11.75pt;width:155.15pt;height:23.8pt;rotation:-3765712fd;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" strokecolor="#41719c" strokeweight="1pt" type="#_x0000_t66" adj="1656" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBs3qaUNAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v4jAQva+0/8HyfUlCBaURoaIg9oLa&#10;SrTq2TgOieSvHRsC++t37ATotqs9rJaDNeOZvJl5fsP0/qgkOQhwjdEFzQYpJUJzUzZ6V9DXl9W3&#10;CSXOM10yabQo6Ek4ej/7+mXa2lwMTW1kKYAgiHZ5awtae2/zJHG8Foq5gbFCY7AyoJhHF3ZJCaxF&#10;dCWTYZqOk9ZAacFw4RzeLrsgnUX8qhLcP1WVE57IgmJvPp4Qz204k9mU5Ttgtm543wb7hy4UazQW&#10;vUAtmWdkD80nKNVwMM5UfsCNSkxVNVzEGXCaLP0wzaZmVsRZkBxnLzS5/wfLHw8b+wxIQ2td7tAM&#10;UxwrUAQMspVNstHwZjKJw2G75Bi5O124E0dPOF5md7fpGPMIx9hNOhyOI7lJBxZALTj/XRhFglFQ&#10;KSo/BzBthGaHtfPYBeaf88I3zsimXDVSRgd224UEcmD4mKtVir/wfvjJb2lSkxb7Gd5i+O8Yo4e7&#10;h+WoS6pZKTrk0XvgruTnIqrxqFvZqIJOQv65E6lDSRGV1090JTZYW1OenqEjFwXpLF81yMeaOf/M&#10;ALWHl7hP/gmPShqcxPQWJbWBn3+6D/koCYxS0qKWC+p+7BkISvReLQyylcVK0UR88PJsVmDUG67Q&#10;PCBgiGmOOAXlHs7Ownf7gkvIxXwe01C8lvm13lgewMPM4dlejm8MbP/AHqXxaM4aZvmHJ+5ykdkr&#10;K72DUo+E92sZdum9H7Oufx6zXwAAAP//AwBQSwMEFAAGAAgAAAAhANz+cxXjAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaOyFqSIhTIRAbJJAaitg68TRJ8SOy3Sbw9ZgV&#10;LEf36N4z1XbRipzR+dEaDsmaAUHTWTmansP+7Wl1C8QHYaRQ1iCHL/SwrS8vKlFKO5sdnpvQk1hi&#10;fCk4DCFMJaW+G1ALv7YTmpgdrNMixNP1VDoxx3KtaMrYhmoxmrgwiAkfBuw+m5PmUCTvat+9uOb1&#10;8PHdHp9vjo2eHzm/vlru74AEXMIfDL/6UR3q6NTak5GeKA5ZWiQR5bBKWF4AiUiWb3IgLYeUpRnQ&#10;uqL/n6h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzeppQ0AgAAhAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANz+cxXjAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="16659B91" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E61080B" wp14:editId="6B7E8DBF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E61080B" wp14:editId="6B7E8DBF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3435647</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146988</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2251665" cy="285750"/>
                 <wp:effectExtent l="125413" t="7937" r="179387" b="7938"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Pil: vänster 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm rot="15615111">
                           <a:off x="0" y="0"/>
                           <a:ext cx="2251665" cy="285750"/>
                         </a:xfrm>
                         <a:prstGeom prst="leftArrow">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2961,101 +3178,101 @@
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="4CB01109" id="Pil: vänster 20" o:spid="_x0000_s1026" type="#_x0000_t66" style="position:absolute;margin-left:270.5pt;margin-top:11.55pt;width:177.3pt;height:22.5pt;rotation:-6537095fd;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZh97sMwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyGRwtKIsGJB9IJ2&#10;kXarPRvHIZH81bEh0F/fsRNgu1v1UJWDNeOZvJl5fsPs/qQkOQpwrdElTUdjSoTmpmr1vqTfX9Zf&#10;ppQ4z3TFpNGipGfh6P3886dZZwuRmcbISgBBEO2Kzpa08d4WSeJ4IxRzI2OFxmBtQDGPLuyTCliH&#10;6Eom2Xg8SToDlQXDhXN4u+qDdB7x61pw/1TXTngiS4q9+XhCPHfhTOYzVuyB2ablQxvsH7pQrNVY&#10;9Aq1Yp6RA7QfoFTLwThT+xE3KjF13XIRZ8Bp0vG7aZ4bZkWcBclx9kqT+3+w/PH4bLeANHTWFQ7N&#10;MMWpBkXAIFtpPknzNE3jcNguOUXuzlfuxMkTjpdZlqeTSU4Jx1g2ze/ySG7SgwVQC85/E0aRYJRU&#10;itovAEwXodlx4zx2gfmXvPCNM7Kt1q2U0YH9bimBHBk+5no9xl94P/zktzSpSYeNZ3cY/jtG/vD1&#10;YZX3SQ2rRI+cvwXuS34solqPupWtKuk05F86kTqUFFF5w0Q3YoO1M9V5Cz25KEhn+bpFPjbM+S0D&#10;1B5e4j75JzxqaXASM1iUNAZ+/uk+5KMkMEpJh1ouqftxYCAo0Qe1NMhWGitFE/HBy4tZg1GvuEKL&#10;gIAhpjnilJR7uDhL3+8LLiEXi0VMQ/Fa5jf62fIAHmYOz/ZyemVghwf2KI1Hc9EwK949cZ+LzN5Y&#10;GRyUeiR8WMuwS2/9mHX785j/AgAA//8DAFBLAwQUAAYACAAAACEAG478JuIAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeGsX0JYWWRpjYmIPJoKm5y2MQLo7S9htwX/f8aTH&#10;efPmvW/y3WyNuODoe0cK4mUEAql2TU+tgq/P18UGhA+aGm0coYIf9LArbm9ynTVuohIvVWgFh5DP&#10;tIIuhCGT0tcdWu2XbkDi3bcbrQ48jq1sRj1xuDUyiaK1tLonbuj0gC8d1qfqbBmj2uynslq9m8Mb&#10;pZMp29NBfih1fzc/P4EIOIc/M/zi8w0UzHR0Z2q8MArW2xWjBwWL+CFOQbAlfYxYOipIkmQLssjl&#10;/yeKKwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZh97sMwIAAIQEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbjvwm4gAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" adj="1371" fillcolor="red" strokecolor="#41719c" strokeweight="1pt">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="70EBD36A">
+              <v:shape id="Pil: vänster 20" style="position:absolute;margin-left:270.5pt;margin-top:11.55pt;width:177.3pt;height:22.5pt;rotation:-6537095fd;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" strokecolor="#41719c" strokeweight="1pt" type="#_x0000_t66" adj="1371" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZh97sMwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyGRwtKIsGJB9IJ2&#10;kXarPRvHIZH81bEh0F/fsRNgu1v1UJWDNeOZvJl5fsPs/qQkOQpwrdElTUdjSoTmpmr1vqTfX9Zf&#10;ppQ4z3TFpNGipGfh6P3886dZZwuRmcbISgBBEO2Kzpa08d4WSeJ4IxRzI2OFxmBtQDGPLuyTCliH&#10;6Eom2Xg8SToDlQXDhXN4u+qDdB7x61pw/1TXTngiS4q9+XhCPHfhTOYzVuyB2ablQxvsH7pQrNVY&#10;9Aq1Yp6RA7QfoFTLwThT+xE3KjF13XIRZ8Bp0vG7aZ4bZkWcBclx9kqT+3+w/PH4bLeANHTWFQ7N&#10;MMWpBkXAIFtpPknzNE3jcNguOUXuzlfuxMkTjpdZlqeTSU4Jx1g2ze/ySG7SgwVQC85/E0aRYJRU&#10;itovAEwXodlx4zx2gfmXvPCNM7Kt1q2U0YH9bimBHBk+5no9xl94P/zktzSpSYeNZ3cY/jtG/vD1&#10;YZX3SQ2rRI+cvwXuS34solqPupWtKuk05F86kTqUFFF5w0Q3YoO1M9V5Cz25KEhn+bpFPjbM+S0D&#10;1B5e4j75JzxqaXASM1iUNAZ+/uk+5KMkMEpJh1ouqftxYCAo0Qe1NMhWGitFE/HBy4tZg1GvuEKL&#10;gIAhpjnilJR7uDhL3+8LLiEXi0VMQ/Fa5jf62fIAHmYOz/ZyemVghwf2KI1Hc9EwK949cZ+LzN5Y&#10;GRyUeiR8WMuwS2/9mHX785j/AgAA//8DAFBLAwQUAAYACAAAACEAG478JuIAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeGsX0JYWWRpjYmIPJoKm5y2MQLo7S9htwX/f8aTH&#10;efPmvW/y3WyNuODoe0cK4mUEAql2TU+tgq/P18UGhA+aGm0coYIf9LArbm9ynTVuohIvVWgFh5DP&#10;tIIuhCGT0tcdWu2XbkDi3bcbrQ48jq1sRj1xuDUyiaK1tLonbuj0gC8d1qfqbBmj2uynslq9m8Mb&#10;pZMp29NBfih1fzc/P4EIOIc/M/zi8w0UzHR0Z2q8MArW2xWjBwWL+CFOQbAlfYxYOipIkmQLssjl&#10;/yeKKwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZh97sMwIAAIQEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbjvwm4gAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" w14:anchorId="4CB01109">
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="530DD8F3" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5548C2DC" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="636850EE" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7110CD0C" wp14:editId="2C973E85">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7110CD0C" wp14:editId="2C973E85">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1818641</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>226329</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3480424" cy="302260"/>
                 <wp:effectExtent l="274320" t="11430" r="223520" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Pil: vänster 19"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm rot="16747358">
                           <a:off x="0" y="0"/>
                           <a:ext cx="3480424" cy="302260"/>
                         </a:xfrm>
                         <a:prstGeom prst="leftArrow">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -3066,81 +3283,81 @@
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="06FE5D93" id="Pil: vänster 19" o:spid="_x0000_s1026" type="#_x0000_t66" style="position:absolute;margin-left:143.2pt;margin-top:17.8pt;width:274.05pt;height:23.8pt;rotation:-5300379fd;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5r9GPNAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwnhWURYsSB6QbtI&#10;bLVn4zgkkl8dGwL99R07PLa7VQ9VOVgznsk3M5+/YfpwUpIcBbja6Jx2OyklQnNT1Hqf0+8vqy9j&#10;SpxnumDSaJHTs3D0Yfb507SxE5GZyshCAEEQ7SaNzWnlvZ0kieOVUMx1jBUag6UBxTy6sE8KYA2i&#10;K5lkaTpMGgOFBcOFc3i7bIN0FvHLUnD/XJZOeCJzir35eEI8d+FMZlM22QOzVc0vbbB/6EKxWmPR&#10;G9SSeUYOUH+AUjUH40zpO9yoxJRlzUWcAafppu+m2VbMijgLkuPsjSb3/2D503FrN4A0NNZNHJph&#10;ilMJioBBtrrDUX/UG4zjcNguOUXuzjfuxMkTjpe9/jjtZ31KOMZ6aZYNI7lJCxZALTj/TRhFgpFT&#10;KUo/BzBNhGbHtfPYBeZf88I3zsi6WNVSRgf2u4UEcmT4mKtVir/wfvjJb2lSkwYbz0YY/jvG4PHr&#10;43LQJlWsEC3y4C1wW/JjEVV71K2sVU7HIf/aidShpIjKu0x0JzZYO1OcN9CSi4J0lq9q5GPNnN8w&#10;QO3hJe6Tf8ajlAYnMReLksrAzz/dh3yUBEYpaVDLOXU/DgwEJfqgFgbZ6sZK0UR88PJqlmDUK67Q&#10;PCBgiGmOODnlHq7Owrf7gkvIxXwe01C8lvm13loewMPM4dleTq8M7OWBPUrjyVw1zCbvnrjNRWbv&#10;rFwclHok/LKWYZfe+jHr/ucx+wUAAP//AwBQSwMEFAAGAAgAAAAhABmAm8zkAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofNmHgx7dIutA1laYxpT5o0IgePCzsF4n4QdqHYX+96&#10;0ttM5sk7z5sdZq3IhIPrrOGwWkZA0NRWdqbhUH6cFjsgzgsjhbIGOXyjg0N+f5eJVNqrecep8A0J&#10;IcalgkPrfZ9S6uoWtXBL26MJt4sdtPBhHRoqB3EN4VrRdRRtqBadCR9a0eNLi/VXMWoO0+3zXNRP&#10;Y1We1OXG2NsxeT2WnD8+zM97IB5n/wfDr35Qhzw4VXY00hHFIWGbbUA5LNarOEwBSXYxA1JxYIzF&#10;QPOM/i+R/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5r9GPNAIAAIQEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZgJvM5AAAAAwBAAAPAAAA&#10;AAAAAAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" adj="938" fillcolor="red" strokecolor="#41719c" strokeweight="1pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="406D359F">
+              <v:shape id="Pil: vänster 19" style="position:absolute;margin-left:143.2pt;margin-top:17.8pt;width:274.05pt;height:23.8pt;rotation:-5300379fd;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" strokecolor="#41719c" strokeweight="1pt" type="#_x0000_t66" adj="938" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5r9GPNAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwnhWURYsSB6QbtI&#10;bLVn4zgkkl8dGwL99R07PLa7VQ9VOVgznsk3M5+/YfpwUpIcBbja6Jx2OyklQnNT1Hqf0+8vqy9j&#10;SpxnumDSaJHTs3D0Yfb507SxE5GZyshCAEEQ7SaNzWnlvZ0kieOVUMx1jBUag6UBxTy6sE8KYA2i&#10;K5lkaTpMGgOFBcOFc3i7bIN0FvHLUnD/XJZOeCJzir35eEI8d+FMZlM22QOzVc0vbbB/6EKxWmPR&#10;G9SSeUYOUH+AUjUH40zpO9yoxJRlzUWcAafppu+m2VbMijgLkuPsjSb3/2D503FrN4A0NNZNHJph&#10;ilMJioBBtrrDUX/UG4zjcNguOUXuzjfuxMkTjpe9/jjtZ31KOMZ6aZYNI7lJCxZALTj/TRhFgpFT&#10;KUo/BzBNhGbHtfPYBeZf88I3zsi6WNVSRgf2u4UEcmT4mKtVir/wfvjJb2lSkwYbz0YY/jvG4PHr&#10;43LQJlWsEC3y4C1wW/JjEVV71K2sVU7HIf/aidShpIjKu0x0JzZYO1OcN9CSi4J0lq9q5GPNnN8w&#10;QO3hJe6Tf8ajlAYnMReLksrAzz/dh3yUBEYpaVDLOXU/DgwEJfqgFgbZ6sZK0UR88PJqlmDUK67Q&#10;PCBgiGmOODnlHq7Owrf7gkvIxXwe01C8lvm13loewMPM4dleTq8M7OWBPUrjyVw1zCbvnrjNRWbv&#10;rFwclHok/LKWYZfe+jHr/ucx+wUAAP//AwBQSwMEFAAGAAgAAAAhABmAm8zkAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofNmHgx7dIutA1laYxpT5o0IgePCzsF4n4QdqHYX+96&#10;0ttM5sk7z5sdZq3IhIPrrOGwWkZA0NRWdqbhUH6cFjsgzgsjhbIGOXyjg0N+f5eJVNqrecep8A0J&#10;IcalgkPrfZ9S6uoWtXBL26MJt4sdtPBhHRoqB3EN4VrRdRRtqBadCR9a0eNLi/VXMWoO0+3zXNRP&#10;Y1We1OXG2NsxeT2WnD8+zM97IB5n/wfDr35Qhzw4VXY00hHFIWGbbUA5LNarOEwBSXYxA1JxYIzF&#10;QPOM/i+R/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5r9GPNAIAAIQEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZgJvM5AAAAAwBAAAPAAAA&#10;AAAAAAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" w14:anchorId="06FE5D93"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F5A097" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41464337" wp14:editId="3F8D7916">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41464337" wp14:editId="3F8D7916">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>213360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>241934</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2667000" cy="1685925"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Ellips 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2667000" cy="1685925"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -3180,59 +3397,56 @@
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Blödning:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0C603717" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00265FB2">
                               <w:t>Direkt kontakt med neurokirurgi SU (</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00DB38B6">
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidR="00DB38B6">
                               <w:instrText>HYPERLINK "tel:vxl"</w:instrText>
                             </w:r>
                             <w:r w:rsidR="00DB38B6">
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
                             <w:r w:rsidRPr="007D06E2">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlnk"/>
+                                <w:rStyle w:val="Hyperlink"/>
                               </w:rPr>
                               <w:t>vxl</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="00DB38B6">
-                              <w:rPr>
-[...1 lines deleted...]
-                              </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E719BB">
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:highlight w:val="blue"/>
                               </w:rPr>
                               <w:t>03134320000</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00265FB2">
                               <w:t>)!</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> OBS! Barnets tillstånd – kontakt med IVA/BIVA!</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="622E3163" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="2129A079" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
@@ -3244,91 +3458,103 @@
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="41464337" id="Ellips 12" o:spid="_x0000_s1029" style="position:absolute;margin-left:16.8pt;margin-top:19.05pt;width:210pt;height:132.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiWFgHSgIAAL8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwFaKIsIKxZEL3QX&#10;ia32bByHWPKrY0NCf33HToBut4eqqpDMvPx55puZzO4brchJgJfW5HTQ61MiDLeFNIecfntef5hQ&#10;4gMzBVPWiJyehaf38/fvZrWbiqGtrCoEEAQxflq7nFYhuGmWeV4JzXzPOmHQWVrQLKAKh6wAViO6&#10;Vtmw3x9ntYXCgeXCe7SuWiedJ/yyFDw8laUXgaicYm4hnZDOfTyz+YxND8BcJXmXBvuHLDSTBh+9&#10;Qq1YYOQI8g2Ulhyst2XocaszW5aSi1QDVjPo/1bNrmJOpFqQHO+uNPn/B8sfTzu3BaShdn7qUYxV&#10;NCXo+I/5kSaRdb6SJZpAOBqH4/Hnfh855egbjCeju+Eo0pndrjvw4YuwmkQhp0Ip6XwsiE3ZaeND&#10;G32JimZvlSzWUqmkwGG/VEBODJu3GMVfuquO+qstWvMnTKHrIpqx1615fDFjNr6FSZm9wleG1Jj6&#10;EMtIuK+c3a0WbvRw97BqH/cVK0Rn/ZtHtAw44ErqnE5ifEoWs1ImlijSiHZU3DoQpdDsGyKLnH6M&#10;rEbL3hbnLRCw7RR7x9cSid0wH7YMcGyxGbiK4QmPUlmszXYSJZWFH3+yx3icJvRSUuMa5NR/PzIQ&#10;lJijXlokfoAL7HgSER+CuoglWP2C27eICOhihiNOTnmAi7IM7arh/nKxWKQwnHvHwsbsHI/gkYU4&#10;Ac/NCwPXTUrAIXu0l/F/My1tLDb0xkqn4JakPncbHdfwVz1F3b47858AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAsM09J3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdtsQVSFO&#10;hZBy5FXKgZsbL0kgXkex8+Dv2Z7gtLszo5nZfL+4Tkw4hNaThvVKgUCqvG2p1nB8K292IEI0ZE3n&#10;CTX8YIB9cXmRm8z6mV5xOsRasAmFzGhoYuwzKUPVoDNh5Xsk5j794Ezkc6ilHczM5q6TG6VS6UxL&#10;nNCYHh8arL4Po9MwPSbpSxif1IctN/1z9VXOyfFd6+ur5f4ORMQl/onhXJ+rQ8GdTn4kG0SnYbtN&#10;WclztwbBfHJ7Bk4MKF5kkcv/HxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGJYWAdK&#10;AgAAvwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACwz&#10;T0ncAAAACQEAAA8AAAAAAAAAAAAAAAAApAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="#dbdbdb" strokecolor="#41719c" strokeweight="1pt">
+              <v:oval w14:anchorId="41464337" id="Ellips 12" o:spid="_x0000_s1029" style="position:absolute;margin-left:16.8pt;margin-top:19.05pt;width:210pt;height:132.75pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiWFgHSgIAAL8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwFaKIsIKxZEL3QX&#10;ia32bByHWPKrY0NCf33HToBut4eqqpDMvPx55puZzO4brchJgJfW5HTQ61MiDLeFNIecfntef5hQ&#10;4gMzBVPWiJyehaf38/fvZrWbiqGtrCoEEAQxflq7nFYhuGmWeV4JzXzPOmHQWVrQLKAKh6wAViO6&#10;Vtmw3x9ntYXCgeXCe7SuWiedJ/yyFDw8laUXgaicYm4hnZDOfTyz+YxND8BcJXmXBvuHLDSTBh+9&#10;Qq1YYOQI8g2Ulhyst2XocaszW5aSi1QDVjPo/1bNrmJOpFqQHO+uNPn/B8sfTzu3BaShdn7qUYxV&#10;NCXo+I/5kSaRdb6SJZpAOBqH4/Hnfh855egbjCeju+Eo0pndrjvw4YuwmkQhp0Ip6XwsiE3ZaeND&#10;G32JimZvlSzWUqmkwGG/VEBODJu3GMVfuquO+qstWvMnTKHrIpqx1615fDFjNr6FSZm9wleG1Jj6&#10;EMtIuK+c3a0WbvRw97BqH/cVK0Rn/ZtHtAw44ErqnE5ifEoWs1ImlijSiHZU3DoQpdDsGyKLnH6M&#10;rEbL3hbnLRCw7RR7x9cSid0wH7YMcGyxGbiK4QmPUlmszXYSJZWFH3+yx3icJvRSUuMa5NR/PzIQ&#10;lJijXlokfoAL7HgSER+CuoglWP2C27eICOhihiNOTnmAi7IM7arh/nKxWKQwnHvHwsbsHI/gkYU4&#10;Ac/NCwPXTUrAIXu0l/F/My1tLDb0xkqn4JakPncbHdfwVz1F3b47858AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAsM09J3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdtsQVSFO&#10;hZBy5FXKgZsbL0kgXkex8+Dv2Z7gtLszo5nZfL+4Tkw4hNaThvVKgUCqvG2p1nB8K292IEI0ZE3n&#10;CTX8YIB9cXmRm8z6mV5xOsRasAmFzGhoYuwzKUPVoDNh5Xsk5j794Ezkc6ilHczM5q6TG6VS6UxL&#10;nNCYHh8arL4Po9MwPSbpSxif1IctN/1z9VXOyfFd6+ur5f4ORMQl/onhXJ+rQ8GdTn4kG0SnYbtN&#10;WclztwbBfHJ7Bk4MKF5kkcv/HxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGJYWAdK&#10;AgAAvwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACwz&#10;T0ncAAAACQEAAA8AAAAAAAAAAAAAAAAApAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="#dbdbdb" strokecolor="#41719c" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="21B7345A" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00277EFE" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00277EFE">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Blödning:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0C603717" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00265FB2">
                         <w:t>Direkt kontakt med neurokirurgi SU (</w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId18" w:history="1">
-[...6 lines deleted...]
-                      </w:hyperlink>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00DB38B6">
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidR="00DB38B6">
+                        <w:instrText>HYPERLINK "tel:vxl"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidR="00DB38B6">
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007D06E2">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>vxl</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00DB38B6">
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:highlight w:val="blue"/>
                         </w:rPr>
                         <w:t>03134320000</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00265FB2">
                         <w:t>)!</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> OBS! Barnets tillstånd – kontakt med IVA/BIVA!</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="622E3163" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="2129A079" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
@@ -3360,51 +3586,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BB1AC66" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="316B0E3F" wp14:editId="730E44C6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="316B0E3F" wp14:editId="730E44C6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3670935</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>17780</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2933700" cy="2219325"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Ellips 22"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2933700" cy="2219325"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -3499,88 +3725,114 @@
                               </w:rPr>
                               <w:t>Samråd med Bakjour.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="316B0E3F" id="Ellips 22" o:spid="_x0000_s1030" style="position:absolute;margin-left:289.05pt;margin-top:1.4pt;width:231pt;height:174.75pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE31YTTgIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X504y9YGcYp+ILt0&#10;bYF26FmR5ViAJGqUEjv79aPkfGzLTsNyUCiKeiSfHj2/7q1hW4VBg6v4+GLEmXISau3WFf/2uvxw&#10;yVmIwtXCgFMV36nArxfv3807P1MltGBqhYxAXJh1vuJtjH5WFEG2yopwAV45OmwArYi0xXVRo+gI&#10;3ZqiHI0+FR1g7RGkCoG898MhX2T8plEyPjVNUJGZilNtMa+Y11Vai8VczNYofKvlvgzxD1VYoR0l&#10;PULdiyjYBvUZlNUSIUATLyTYAppGS5V7oG7Goz+6eWmFV7kXIif4I03h/8HKx+2Lf0aiofNhFshM&#10;XfQN2vRP9bE+k7U7kqX6yCQ5y6vJ5POIOJV0Vpbjq0k5TXQWp+seQ/yiwLJkVFwZo31IDYmZ2D6E&#10;OEQfopI7gNH1UhuTN7twZ5BtBb0dPXkNHWdGhEjOii/zL2OZjf0K9RB3OR1RTQNwyPdzRb/hGsc6&#10;0mqZqj9PiuvVMev09ur2fjoEtaJWQ46U4phjCD9PYnUkYRttK36Z4g8XjEspVZbmnoIT88mK/apn&#10;uq74x9RG8qyg3j0jQxjUG7xcaiL0gah4FkhypUegEYxPtDQGqDfYW5y1gD/+5k/xpCI65awj+Vc8&#10;fN8IVJy5jb0DYnxMg+tlNgkfozmYDYJ9o6m7SQh0JJwknIrLiIfNXRxGjOZWqpubHEZ69yI+uBcv&#10;E3hiIb38a/8m0O8VEklcj3CQ/ZlKhlji+sTKfkPTkZ9gP8lp/H7d56jT92bxEwAA//8DAFBLAwQU&#10;AAYACAAAACEAYUKyceAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNL&#10;QbRBlsaamGg8WavnhR2Bys4iu1Dsr3d60uO89/Lme/l6tp2YcPCtIwXLRQQCqXKmpVrB7u3xagXC&#10;B01Gd45QwQ96WBfnZ7nOjDvQK07bUAsuIZ9pBU0IfSalrxq02i9cj8TepxusDnwOtTSDPnC57WQc&#10;RTfS6pb4Q6N7fGiw+tqOVsFx3L187Kvnfp9OZfJdHjfT+9NGqcuL+f4ORMA5/IXhhM/oUDBT6UYy&#10;XnQK0tvVkqMKYl5w8qPriIVSQZLGCcgil/8nFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAhN9WE04CAAC3BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAYUKyceAAAAAKAQAADwAAAAAAAAAAAAAAAACoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#d9d9d9" strokecolor="#41719c" strokeweight="1pt">
+              <v:oval w14:anchorId="316B0E3F" id="Ellips 22" o:spid="_x0000_s1030" style="position:absolute;margin-left:289.05pt;margin-top:1.4pt;width:231pt;height:174.75pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE31YTTgIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X504y9YGcYp+ILt0&#10;bYF26FmR5ViAJGqUEjv79aPkfGzLTsNyUCiKeiSfHj2/7q1hW4VBg6v4+GLEmXISau3WFf/2uvxw&#10;yVmIwtXCgFMV36nArxfv3807P1MltGBqhYxAXJh1vuJtjH5WFEG2yopwAV45OmwArYi0xXVRo+gI&#10;3ZqiHI0+FR1g7RGkCoG898MhX2T8plEyPjVNUJGZilNtMa+Y11Vai8VczNYofKvlvgzxD1VYoR0l&#10;PULdiyjYBvUZlNUSIUATLyTYAppGS5V7oG7Goz+6eWmFV7kXIif4I03h/8HKx+2Lf0aiofNhFshM&#10;XfQN2vRP9bE+k7U7kqX6yCQ5y6vJ5POIOJV0Vpbjq0k5TXQWp+seQ/yiwLJkVFwZo31IDYmZ2D6E&#10;OEQfopI7gNH1UhuTN7twZ5BtBb0dPXkNHWdGhEjOii/zL2OZjf0K9RB3OR1RTQNwyPdzRb/hGsc6&#10;0mqZqj9PiuvVMev09ur2fjoEtaJWQ46U4phjCD9PYnUkYRttK36Z4g8XjEspVZbmnoIT88mK/apn&#10;uq74x9RG8qyg3j0jQxjUG7xcaiL0gah4FkhypUegEYxPtDQGqDfYW5y1gD/+5k/xpCI65awj+Vc8&#10;fN8IVJy5jb0DYnxMg+tlNgkfozmYDYJ9o6m7SQh0JJwknIrLiIfNXRxGjOZWqpubHEZ69yI+uBcv&#10;E3hiIb38a/8m0O8VEklcj3CQ/ZlKhlji+sTKfkPTkZ9gP8lp/H7d56jT92bxEwAA//8DAFBLAwQU&#10;AAYACAAAACEAYUKyceAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNL&#10;QbRBlsaamGg8WavnhR2Bys4iu1Dsr3d60uO89/Lme/l6tp2YcPCtIwXLRQQCqXKmpVrB7u3xagXC&#10;B01Gd45QwQ96WBfnZ7nOjDvQK07bUAsuIZ9pBU0IfSalrxq02i9cj8TepxusDnwOtTSDPnC57WQc&#10;RTfS6pb4Q6N7fGiw+tqOVsFx3L187Kvnfp9OZfJdHjfT+9NGqcuL+f4ORMA5/IXhhM/oUDBT6UYy&#10;XnQK0tvVkqMKYl5w8qPriIVSQZLGCcgil/8nFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAhN9WE04CAAC3BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAYUKyceAAAAAKAQAADwAAAAAAAAAAAAAAAACoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#d9d9d9" strokecolor="#41719c" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0D2CBC25" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>Normalfynd:</w:t>
+                        <w:t>Normalfynd</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="083A8886" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t>dock fortsatt stroke-misstanke: MR inkl diffusionssekvenser/MRA med halskärl (obs, ej under jourtid och begränsad inom NU!) om inte DTA genomfört.</w:t>
+                        <w:t xml:space="preserve">dock fortsatt stroke-misstanke: MR </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>inkl</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E719BB">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> diffusionssekvenser/MRA med halskärl (obs, ej under jourtid och begränsad inom NU!) om inte DTA genomfört.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="48942F2E" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>Samråd med Bakjour.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2FAA6F" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
@@ -3609,51 +3861,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79BE12D5" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0571617C" wp14:editId="69B587C5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0571617C" wp14:editId="69B587C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>708660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>325755</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3143250" cy="2085975"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Ellips 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3143250" cy="2085975"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -3712,59 +3964,56 @@
                               <w:t xml:space="preserve">Hyperakut intervention? Kontakt med </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00440D78">
                               <w:t>neurointerventionist</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00440D78">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00265FB2">
                               <w:t>(</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00DB38B6">
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidR="00DB38B6">
                               <w:instrText>HYPERLINK "tel:vxl"</w:instrText>
                             </w:r>
                             <w:r w:rsidR="00DB38B6">
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
                             <w:r w:rsidRPr="007D06E2">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlnk"/>
+                                <w:rStyle w:val="Hyperlink"/>
                               </w:rPr>
                               <w:t>vxl</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="00DB38B6">
-                              <w:rPr>
-[...1 lines deleted...]
-                              </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E719BB">
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:highlight w:val="blue"/>
                               </w:rPr>
                               <w:t>03134320000</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00265FB2">
                               <w:t>)!</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00265FB2">
                               <w:t xml:space="preserve">(Tidsfönster för systemisk </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00265FB2">
                               <w:t>trombolys</w:t>
                             </w:r>
@@ -3799,118 +4048,165 @@
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="0571617C" id="Ellips 13" o:spid="_x0000_s1031" style="position:absolute;margin-left:55.8pt;margin-top:25.65pt;width:247.5pt;height:164.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUFdUhTwIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2ky5oGdYp+ILt0&#10;bYF26FmR5ViAJGqUEjv79aPkfHTLTsNyUCiKeiSfHn113VvDNgqDBlfx0VnJmXISau1WFf/+uvg0&#10;5SxE4WphwKmKb1Xg1/OPH646P1NjaMHUChmBuDDrfMXbGP2sKIJslRXhDLxydNgAWhFpi6uiRtER&#10;ujXFuCy/FB1g7RGkCoG898Mhn2f8plEyPjVNUJGZilNtMa+Y12Vai/mVmK1Q+FbLXRniH6qwQjtK&#10;eoC6F1GwNeoTKKslQoAmnkmwBTSNlir3QN2Myj+6eWmFV7kXIif4A03h/8HKx82Lf0aiofNhFshM&#10;XfQN2vRP9bE+k7U9kKX6yCQ5z0efz8cT4lTS2bicTi4vJonO4njdY4hfFViWjIorY7QPqSExE5uH&#10;EIfofVRyBzC6Xmhj8mYb7gyyjaC3oyevoePMiBDJWfFF/mUss7bfoB7ippOyzK9KZYR8P1f0G65x&#10;rCOtji8o8jQprpaHrJPby9v7yRDUiloNOVKKQ44h/DSJ1ZGEbbSt+DTF7y8Yl1KqLM0dBUfmkxX7&#10;Zc90XfHMZvIsod4+I0MY1Bu8XGgi9IGoeBZIcqVHoBGMT7Q0Bqg32FmctYA//+ZP8aQiOuWsI/lX&#10;PPxYC1ScubW9A2J8RIPrZTYJH6PZmw2CfaOpu0kIdCScJJyKy4j7zV0cRozmVqqbmxxGevciPrgX&#10;LxN4YiG9/Gv/JtDvFBJJXI+wl/2JSoZY4vrIym5D05GfYDfJafze73PU8Xsz/wUAAP//AwBQSwME&#10;FAAGAAgAAAAhAItrWn3gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZ&#10;BUmxIktjTUw0nlqr54UdgcrOIrtQ7NM7nvT4z3z555t8PdtOTDj41pGCeBGBQKqcaalWsH99vFqB&#10;8EGT0Z0jVPCNHtbF+VmuM+OOtMVpF2rBJeQzraAJoc+k9FWDVvuF65F49+EGqwPHoZZm0Ecut528&#10;jqJUWt0SX2h0jw8NVp+70So4jfuX90P13B+WU5l8lafN9Pa0UeryYr6/AxFwDn8w/OqzOhTsVLqR&#10;jBcd5zhOGVWwjBMQDKRRyoNSQXJzuwJZ5PL/C8UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFQV1SFPAgAAtwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAItrWn3gAAAACgEAAA8AAAAAAAAAAAAAAAAAqQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#d9d9d9" strokecolor="#41719c" strokeweight="1pt">
+              <v:oval w14:anchorId="0571617C" id="Ellips 13" o:spid="_x0000_s1031" style="position:absolute;margin-left:55.8pt;margin-top:25.65pt;width:247.5pt;height:164.25pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUFdUhTwIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2ky5oGdYp+ILt0&#10;bYF26FmR5ViAJGqUEjv79aPkfHTLTsNyUCiKeiSfHn113VvDNgqDBlfx0VnJmXISau1WFf/+uvg0&#10;5SxE4WphwKmKb1Xg1/OPH646P1NjaMHUChmBuDDrfMXbGP2sKIJslRXhDLxydNgAWhFpi6uiRtER&#10;ujXFuCy/FB1g7RGkCoG898Mhn2f8plEyPjVNUJGZilNtMa+Y12Vai/mVmK1Q+FbLXRniH6qwQjtK&#10;eoC6F1GwNeoTKKslQoAmnkmwBTSNlir3QN2Myj+6eWmFV7kXIif4A03h/8HKx82Lf0aiofNhFshM&#10;XfQN2vRP9bE+k7U9kKX6yCQ5z0efz8cT4lTS2bicTi4vJonO4njdY4hfFViWjIorY7QPqSExE5uH&#10;EIfofVRyBzC6Xmhj8mYb7gyyjaC3oyevoePMiBDJWfFF/mUss7bfoB7ippOyzK9KZYR8P1f0G65x&#10;rCOtji8o8jQprpaHrJPby9v7yRDUiloNOVKKQ44h/DSJ1ZGEbbSt+DTF7y8Yl1KqLM0dBUfmkxX7&#10;Zc90XfHMZvIsod4+I0MY1Bu8XGgi9IGoeBZIcqVHoBGMT7Q0Bqg32FmctYA//+ZP8aQiOuWsI/lX&#10;PPxYC1ScubW9A2J8RIPrZTYJH6PZmw2CfaOpu0kIdCScJJyKy4j7zV0cRozmVqqbmxxGevciPrgX&#10;LxN4YiG9/Gv/JtDvFBJJXI+wl/2JSoZY4vrIym5D05GfYDfJafze73PU8Xsz/wUAAP//AwBQSwME&#10;FAAGAAgAAAAhAItrWn3gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZ&#10;BUmxIktjTUw0nlqr54UdgcrOIrtQ7NM7nvT4z3z555t8PdtOTDj41pGCeBGBQKqcaalWsH99vFqB&#10;8EGT0Z0jVPCNHtbF+VmuM+OOtMVpF2rBJeQzraAJoc+k9FWDVvuF65F49+EGqwPHoZZm0Ecut528&#10;jqJUWt0SX2h0jw8NVp+70So4jfuX90P13B+WU5l8lafN9Pa0UeryYr6/AxFwDn8w/OqzOhTsVLqR&#10;jBcd5zhOGVWwjBMQDKRRyoNSQXJzuwJZ5PL/C8UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFQV1SFPAgAAtwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAItrWn3gAAAACgEAAA8AAAAAAAAAAAAAAAAAqQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#d9d9d9" strokecolor="#41719c" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="560083B3" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00277EFE" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00277EFE">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>Ischemi:</w:t>
+                        <w:t>Ischemi</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00277EFE">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6CC959BE" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00265FB2" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:r w:rsidRPr="00265FB2">
                         <w:t xml:space="preserve">Hyperakut intervention? Kontakt med </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00440D78">
-                        <w:t xml:space="preserve">neurointerventionist </w:t>
+                        <w:t>neurointerventionist</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00440D78">
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00265FB2">
                         <w:t>(</w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId20" w:history="1">
-[...6 lines deleted...]
-                      </w:hyperlink>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00DB38B6">
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidR="00DB38B6">
+                        <w:instrText>HYPERLINK "tel:vxl"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidR="00DB38B6">
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007D06E2">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>vxl</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00DB38B6">
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E719BB">
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:highlight w:val="blue"/>
                         </w:rPr>
                         <w:t>03134320000</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00265FB2">
                         <w:t>)!</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00265FB2">
-                        <w:t xml:space="preserve">(Tidsfönster för systemisk trombolys upp till </w:t>
+                        <w:t xml:space="preserve">(Tidsfönster för systemisk </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00265FB2">
+                        <w:t>trombolys</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00265FB2">
+                        <w:t xml:space="preserve"> upp till </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:t>4,5-6</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00265FB2">
-                        <w:t xml:space="preserve"> timmar, trombektomi 24 timmar</w:t>
+                        <w:t xml:space="preserve"> timmar, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00265FB2">
+                        <w:t>trombektomi</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00265FB2">
+                        <w:t xml:space="preserve"> 24 timmar</w:t>
                       </w:r>
                       <w:r>
                         <w:t>!</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00265FB2">
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0384C790" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE57D4E" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:keepNext/>
@@ -4000,164 +4296,219 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>OBS! Barnet kan befinna sig i ett instabilt tillstånd och kräver god övervakning (ansvarig läkare bör följa barnet till undersökning tills stroke har uteslutits och barnet är stabilt!</w:t>
       </w:r>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1597A73C" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75F77047" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
+    <w:p w14:paraId="75F77047" w14:textId="73491B36" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="30F015F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="30F015F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid misstanke om koagulationsrubbning eller fortsatt blödning kontakt med koagulationsjour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="30F015F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>vb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="30F015F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="30F015F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>vxl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="30F015F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 031</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2B98">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="30F015F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>342</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2B98">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="58BF0736" w:rsidRPr="30F015F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="30F015F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00975EA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="30F015F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309B3893" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E719BB">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="309B3893" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
+    <w:p w14:paraId="4DD61EB7" w14:textId="774C0B99" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>För vidare behandling och utredning av stroke hos barn (</w:t>
       </w:r>
       <w:r w:rsidR="00DB38B6" w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>till exempel</w:t>
       </w:r>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> metabolt, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>vaskuliter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E719BB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, missbildningar) hänvisas till ”Riktlinjer för omhändertagande vid stroke hos barn efter nyföddhetsperioden”! - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00E719BB">
           <w:rPr>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.barnriksstroke.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A653EFA" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="092DD743" w14:textId="77777777" w:rsidR="00E719BB" w:rsidRPr="00E719BB" w:rsidRDefault="00E719BB" w:rsidP="00E719BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4325,226 +4676,226 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00E719BB">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="3D3DD0F9" w14:textId="77777777" w:rsidR="00552188" w:rsidRDefault="00552188">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="5427A3FE" w14:textId="77777777" w:rsidR="00552188" w:rsidRDefault="00552188">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="7DD0B211" w14:textId="77777777" w:rsidR="00552188" w:rsidRDefault="00552188">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -4555,54 +4906,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -4633,87 +4984,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="0A25B675" w14:textId="77777777" w:rsidR="00552188" w:rsidRDefault="00552188"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="09295809" w14:textId="77777777" w:rsidR="00552188" w:rsidRDefault="00552188">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="630435DE" w14:textId="77777777" w:rsidR="00552188" w:rsidRDefault="00552188">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4743,100 +5094,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS/tf0KwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+Fr2W1EWNFdUVVC&#10;uytBtWfjOBAp8bi2IaG/vs8OsHTbU9WLGc883njezGR639YVOyjrStIZH/T6nCktKS/1NuPf14tP&#10;d5w5L3QuKtIq40fl+P3s44dpY1I1pB1VubIMJNqljcn4znuTJomTO1UL1yOjNIIF2Vp4XO02ya1o&#10;wF5XybDfnyQN2dxYkso5eB+7IJ9F/qJQ0j8XhVOeVRnH23w8bTw34UxmU5FurTC7Up6eIf7hFbUo&#10;NZJeqB6FF2xvyz+o6lJaclT4nqQ6oaIopYo1oJpB/101q50wKtYCcZy5yOT+H618OrxYVuboHeTR&#10;okaP1qr1do8C4II+jXEpYCsDoG+/UAvs2e/gDGW3ha3DLwpiiIPqeFEXbEzCOZ5Mboc3CEnERsPR&#10;HWzQJ2//Ntb5r4pqFoyMW3QviioOS+c76BkSkmlalFUVO1hp1mR8MgLlbxGQVxo5Qg3dW4Pl2017&#10;KmxD+RF1Weomwxm5KJF8KZx/ERajgPdivP0zjqIiJKGTxdmO7M+/+QMeHUKUswajlXH3Yy+s4qz6&#10;ptG7z4PxGLQ+XsY3t0Nc7HVkcx3R+/qBML0DLJKR0Qx4X53NwlL9ii2Yh6wICS2RO+P+bD74buCx&#10;RVLN5xGE6TPCL/XKyEAdRAvSrttXYc1Jf4/OPdF5CEX6rg0dtpN7vvdUlLFHQeBO1ZPumNzY5dOW&#10;hdW4vkfU27dg9gsAAP//AwBQSwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwkAUhO8m/ofNM/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9&#10;OivOZgidJ4TZNAFhqPa6owbh8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QM&#10;dWucClPfG2Lv6AenIsuhkXpQFy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86&#10;fKSI93fjZgUimjFew/CHz+hQMFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFL+1/QrAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4866,87 +5217,87 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPYP79LgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+Fr2W1EWNFdUVVC&#10;uytBtWfjOBAp8bi2IaG/vs8OsHTbU9WLGXuGNzPvzWR639YVOyjrStIZH/T6nCktKS/1NuPf14tP&#10;d5w5L3QuKtIq40fl+P3s44dpY1I1pB1VubIMINqljcn4znuTJomTO1UL1yOjNJwF2Vp4XO02ya1o&#10;gF5XybDfnyQN2dxYkso5vD52Tj6L+EWhpH8uCqc8qzKO2nw8bTw34UxmU5FurTC7Up7KEP9QRS1K&#10;jaQXqEfhBdvb8g+oupSWHBW+J6lOqChKqWIP6GbQf9fNaieMir2AHGcuNLn/ByufDi+WlXnGJ5xp&#10;UUOitWq93aP+SWCnMS5F0MogzLdfqIXK53eHx9B0W9g6/KIdBj94Pl64BRiTeBxPJrfDG7gkfKPh&#10;6A424JO3fxvr/FdFNQtGxi20i5SKw9L5LvQcEpJpWpRVFfWrNGvQwAiQv3kAXmnkCD10tQbLt5s2&#10;dnzpY0P5Ee1Z6sbDGbkoUcNSOP8iLOYBZWPG/TOOoiLkopPF2Y7sz7+9h3jIBC9nDeYr4+7HXljF&#10;WfVNQ8DPg/E4DGS8jG9uh7jYa8/m2qP39QNhhAfYJiOjGeJ9dTYLS/UrVmEessIltETujPuz+eC7&#10;qccqSTWfxyCMoBF+qVdGBujAXWB43b4Ka04yeAj4ROdJFOk7NbrYjvX53lNRRqkCzx2rJ/oxvlHs&#10;06qF/bi+x6i3D8LsFwAAAP//AwBQSwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5Uev&#10;nzdfTa4XJzuGzpOGxVyBsFR701GjYf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDG&#10;OGRShrq1DsPcD5b4dvCjw8jr2Egz4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e&#10;1sPX/uNB69ubaf0EItopXmD402d1KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz2D+/S4CAABYBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -4987,51 +5338,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5974,51 +6325,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6455,51 +6806,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -7075,174 +7426,179 @@
   <w:num w:numId="13" w16cid:durableId="1271472221">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1645963894">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1202549626">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="680820122">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1759864580">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="260794362">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2020811954">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00010647"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="0004536D"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00146F37"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B076C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F5BB6"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
@@ -7262,77 +7618,80 @@
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00552188"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E1928"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="006247A1"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
@@ -7372,237 +7731,249 @@
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00975EA4"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D0E01"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD70D1"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C74009"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB3157"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC2B98"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D973B8"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB38B6"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E719BB"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E9190A"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F534E2"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="1D76215C"/>
+    <w:rsid w:val="30F015F0"/>
+    <w:rsid w:val="58BF0736"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{F110C2C8-F170-4526-976A-6D3F4F4C6FE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7950,196 +8321,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -8217,609 +8588,609 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="926"/>
       </w:tabs>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -8850,81 +9221,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -8963,53 +9334,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -9083,53 +9454,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -9203,53 +9574,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -9299,53 +9670,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -9395,53 +9766,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -9477,53 +9848,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -9572,51 +9943,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -9660,51 +10031,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -9791,67 +10162,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -9895,131 +10266,131 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10047,51 +10418,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:vxl" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barnriksstroke.se" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:vxl" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barnriksstroke.se" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10384,74 +10755,117 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4231</Characters>
+  <Pages>1</Pages>
+  <Words>724</Words>
+  <Characters>4133</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4844</CharactersWithSpaces>
+  <CharactersWithSpaces>4848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
+      <vt:variant>
+        <vt:i4>196680</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.barnriksstroke.se/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556014</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>tel:vxl</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556014</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>tel:vxl</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Stroke hos barn handläggning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Lena Tyllman</lastModifiedBy>
-  <revision>3</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>11</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>