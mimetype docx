--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6657736C" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="000B1B00" w:rsidSect="000B1B00">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="43F3D82A" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -59,222 +58,231 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="181"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B1B00" w:rsidRPr="000B1B00" w14:paraId="53C29EFC" w14:textId="77777777" w:rsidTr="005A608F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CB8AC9B" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="00741627">
+          <w:p w14:paraId="7CB8AC9B" w14:textId="18828ADE" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="00741627">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
             <w:r w:rsidRPr="000B1B00">
               <w:t>POX-screening av nyfödda</w:t>
             </w:r>
+            <w:r w:rsidR="00007E2C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C59F9F1" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2C55E912" w14:textId="6AF0FAF1" w:rsidR="00005EDC" w:rsidRPr="00005EDC" w:rsidRDefault="004C1D82" w:rsidP="00E00F01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440348"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:t>Bakgrund, syfte och mål</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52D68EEE" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="00741627">
-[...11 lines deleted...]
-    <w:p w14:paraId="0C362E62" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="714B43DF" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Rutin för POX-screening av nyfödda. Riktlinje för BB- och Neo-personal samt läkare</w:t>
+        <w:t xml:space="preserve">Rutin för POX-screening av nyfödda. Riktlinje för BB- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Neo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-personal samt läkare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159E2AFD" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="6F77B0D4" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8374"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B1B00" w:rsidRPr="000B1B00" w14:paraId="798607CD" w14:textId="77777777" w:rsidTr="005A608F">
+      <w:tr w:rsidR="004C1D82" w:rsidRPr="000B1B00" w14:paraId="5BC115F5" w14:textId="77777777" w:rsidTr="005167DA">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8374" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE3E707" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+          <w:p w14:paraId="5DC7A7BB" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="005167DA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Arbetsbeskrivning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1522DD73" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+          <w:p w14:paraId="4F7A8E5E" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="005167DA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ALLA barn ska POX-screenas före hemgång från förlossningen, BB eller neonatalavdelningen. Screeningen ska göras INNAN barnläkarundersökningen som ett komplement till denna. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75963973" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+          <w:p w14:paraId="2BB49965" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="005167DA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F26E538" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+          <w:p w14:paraId="4A6D8B16" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="005167DA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -285,949 +293,1462 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>blåsljud</w:t>
             </w:r>
             <w:r w:rsidRPr="000B1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ska POX-mätning göras i tillägg om:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32345350" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+          <w:p w14:paraId="677DAB33" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="005167DA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>POX ej tidigare gjorts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6CDFDC" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+          <w:p w14:paraId="5B1DA60F" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="005167DA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inför nästa dags BUS.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17D4AC74" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+          <w:p w14:paraId="1B7861D2" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="005167DA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Vid eventuell försämring med symtom exempelvis takypné, onormal trötthet, cyanos, ful färg etc.</w:t>
+              <w:t xml:space="preserve">Vid eventuell försämring med symtom exempelvis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>takypné</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, onormal trötthet, cyanos, ful färg etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54E89417" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+          <w:p w14:paraId="744D7CFE" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="005167DA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25E62E53" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="1974313F" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">VARFÖR? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8BDA88" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="1991FE2E" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="324B459C" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="10D0D858" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Varje år föds i Sverige ett hundratal barn med ductusberoende hjärtfel (1/1000 levande födda) Ductus arteriosus sluter sig oftast spontant under första levnadsdygnet. Om barnläkarundersökningen kombineras med pulsoxymetri (POX), d v s undersökning av syrgasmättnad i höger hand (preductalt) och en fot (postductalt) kan över 80% av barn med ductusberoende hjärtfel upptäckas före hemgång och innan livshotande cirkulationssvikt inträffar. </w:t>
+        <w:t>Varje år föds ett hundratal barn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i Sverige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ductusberoende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hjärtfel (1/1000 levande födda) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ductus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>arteriosus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sluter sig oftast spontant under första levnadsdygnet. Om barnläkarundersökningen kombineras med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pulsoxymetri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (POX), d v s undersökning av syrgasmättnad i höger hand (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>preductalt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>) och en fot (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>postductalt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) kan över 80% av barn med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ductusberoende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hjärtfel upptäckas före hemgång och innan livshotande cirkulationssvikt inträffar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBA3FFA" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="37087333" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6035062D" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="5A382D17" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">En normal POX-screening utesluter dock </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">inte </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">allvarligt hjärtfel. Särskilt barn med coarctatio aortae kan ha normal POX-screening. Därför är det viktigt med noggrann barnläkarundersökning inkl palpation av femoralispulsar även om man har POX-screening. Metoden är ändå enkel, icke invasiv och billig och kan även fånga upp barn med andra orsaker till låg syremättnad, som allvarliga infektioner och lungproblematik. </w:t>
+        <w:t xml:space="preserve">allvarligt hjärtfel. Särskilt barn med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>coarctatio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>aortae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan ha normal POX-screening. Därför är det viktigt med noggrann barnläkarundersökning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>inkl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palpation av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>femoralispulsar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> även om man har POX-screening. Metoden är ändå enkel, icke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>invasiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och billig och kan även fånga upp barn med andra orsaker till låg syremättnad, som allvarliga infektioner och lungproblematik. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3ADA91" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="3826A2B9" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05DFCDF0" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="3D3D651B" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>NÄR?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EC1AF8" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="775C84BD" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ett akut sjukt barn med symtom som kan tyda på hjärtfel ska screenas med POX direkt!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD3916E" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="335D2EE3" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="387F142F" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="18DC876B" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tidig hemgång </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">innan 12 timmars ålder: POX strax innan hemgång </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>efter</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6 timmars ålder pga att antalet falskt positiva är högre före 6 timmars ålder.</w:t>
+        <w:t xml:space="preserve"> 6 timmars ålder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att antalet falskt positiva är högre före 6 timmars ålder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E362636" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="5F43DC40" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E64EF55" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="49656EEC" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inneliggande barn</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: POX görs vid </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12-24 timmars ålder</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> innan barnläkarundersökning. POX görs före 24 timmars ålder pga möjligheten att hitta ductusberoende hjärtfel </w:t>
+        <w:t xml:space="preserve"> innan barnläkarundersökning. POX görs före 24 timmars ålder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> möjligheten att hitta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ductusberoende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hjärtfel </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>innan</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de blir dåliga.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013E8AB1" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="535D2E3F" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="575B50B0" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="4F996B8B" w14:textId="77777777" w:rsidR="000512CB" w:rsidRDefault="000512CB" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B1B00">
+    </w:p>
+    <w:p w14:paraId="1169ADB7" w14:textId="77777777" w:rsidR="000512CB" w:rsidRDefault="000512CB" w:rsidP="004C1D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327230C5" w14:textId="77777777" w:rsidR="000512CB" w:rsidRDefault="000512CB" w:rsidP="004C1D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C410E9" w14:textId="1E3A022D" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>HUR?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6533461B" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="54C9954F" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mätningarna ska göras under OPTIMALA förhållanden med barn som är: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B155AC3" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="5471C94C" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- vaket </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D47ECB0" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="2C443B08" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- perifert varm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5013E6" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="50997440" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- lugnt, ej skrikande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A18310D" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="2A0DACFE" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- gärna i samband med amning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1E9909" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="69B25BC5" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49E1DBE4" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="7A778A0D" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. starta pulsoximetern </w:t>
+        <w:t xml:space="preserve">1. starta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pulsoximetern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BD89C6" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="56F80DBB" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. sätt proben på höger hand </w:t>
+        <w:t xml:space="preserve">2. sätt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>proben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på höger hand </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5B69DE" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="0533A643" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. anslut proben till pulsoximetern </w:t>
+        <w:t xml:space="preserve">3. anslut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>proben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pulsoximetern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF923B8" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="297E1E53" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. täck gärna proben (och mät sedan på en fot direkt efter) </w:t>
+        <w:t xml:space="preserve">4. täck gärna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>proben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (och mät sedan på en fot direkt efter) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DC1AEA" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="665E22A7" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E017161" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="44644BF7" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Uppmätta värden dokumenteras direkt i Obstetrix i FV2. POX-värdena ska finnas inskrivna i FV2 </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">inför </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">barnläkarundersökningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58675F11" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="56C320C4" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10B6FE4C" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="16CCD779" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57466B65" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="4B72EF62" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4392EDF7" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="135665CF" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>POSITIV SCREENING = PATOLOGISKA VÄRDEN :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BFE243" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="748C7C8E" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5813C2" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="4C9342EE" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1237,129 +1758,163 @@
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">visar </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">saturation </w:t>
+        <w:t>saturation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;90% i hö hand eller fot </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">under optimala betingelser skall barnläkare (Tel 51856) kontaktas </w:t>
+        <w:t xml:space="preserve">under optimala </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>förhållanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skall barnläkare (Tel 51856) kontaktas </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">direkt </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">utan ytterligare mätningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFAD736" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="487B7B4D" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="351F1560" w14:textId="21DB7DB2" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="443626D1" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1368,51 +1923,51 @@
         </w:rPr>
         <w:t>Saturation</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>90-9</w:t>
       </w:r>
-      <w:r w:rsidR="002742AC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
@@ -1447,996 +2002,1667 @@
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>en fot</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Vid symtom ska barnläkare kontaktas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0483C6CA" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="6C7C04B4" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E6DEEBA" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="6CCD52FE" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skillnad på &gt;3% </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="000B1B00">
+        <w:t xml:space="preserve">Skillnad på </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">hö hand </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">och </w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eller mer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mellan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hö hand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>en fot</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Vid symtom ska barnläkare kontaktas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6C2A03" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="1BF5BFCE" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5294AA21" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="3DCBFA1C" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid patologiska värden, men välmående barn, upprepas undersökningen upp till ytterligare </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2 ggr med 1 timmas </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>mellanrum med barnet under uppsikt. Vid upprepade patologiska värden som är optimalt uppmätta och/eller påverkat barn kontaktas barnläkare (Tel 51856) omgående för klinisk bedömning och ställningstagande till UCG.</w:t>
+        <w:t xml:space="preserve">mellanrum med barnet under uppsikt. Vid upprepade patologiska värden som är optimalt uppmätta och/eller påverkat barn kontaktas barnläkare (Tel 51856) omgående för klinisk bedömning och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ultraljud hjärta bör göras senare samma dag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4F8330" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="5546C775" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc501440351"/>
     </w:p>
-    <w:p w14:paraId="0168A20E" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="00741627">
+    <w:p w14:paraId="175EB1B1" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:t xml:space="preserve">Åtgärder </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="261DAFDB" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="26D39324" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Klinisk bedömning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF023F3" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="1DC09CA1" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="269FF9E2" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="01458A15" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Optimala förhållanden? Korrekt mätning?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624211BD" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="63CF06F1" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Kliniska tecken på hjärtfel?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAF7A2C" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="184A380D" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">- blåsljud </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EE9CC9" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="72550A42" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>- rytm, takykardi? Kapillär återfyllnad &gt;3 sek?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E01AAB5" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="43778761" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">- ökad precordiell aktivitet </w:t>
+        <w:t xml:space="preserve">- ökad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>precordiell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktivitet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FE9382" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="5B916263" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">- svaga / icke palpabla femoralispulsar </w:t>
+        <w:t xml:space="preserve">- svaga / icke palpabla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>femoralispulsar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016DAD16" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="73785B1C" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">- cyanos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6795C3B6" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="6B4C37A2" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">- takypné </w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>takypné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77820916" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="65FF226F" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>- leverförstoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A392D8" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="07D8DB69" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Kliniska tecken på infektion eller lungproblematik?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68453A10" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="256611E1" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Aktuellt med provtagning / kompletterande undersökning? ( BT, CRP, IL-6, Resp, P-glukos, Hb, annat? )</w:t>
+        <w:t>Aktuellt med provtagning / kompletterande undersökning? (B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lodtryck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> andningsfrekvens, Prover:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CRP, IL-6, P-glukos, Hb, annat? )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D17099" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="57C8AA32" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77D96FED" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="4836289D" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BA7C8D6" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="60C0F0D1" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bekräftad / misstänkt patologisk = positiv POX </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED0AFC2" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="64E35D56" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46F35C40" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="01809D2A" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Inläggning Neonatal - kontinuerlig saturationsövervakning i hö arm och ett ben - EKG elektroder </w:t>
+        <w:t xml:space="preserve">1. Inläggning Neonatal - kontinuerlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>saturationsövervakning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i hö</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>fot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - EKG elektroder </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0126D4A0" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="3E19FD78" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Ställningstagande till Prostivas / beredskap </w:t>
+        <w:t xml:space="preserve">2. Ställningstagande till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Prostivas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / beredskap </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B7BBA4" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="061DBAB1" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Fortsatt utredning - hjärtfel?  infektion? lungsjukdom? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A6614A" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="3D8FCBED" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>4. Efter bedömning kontakta bakjour eller neonatolog för vidare handläggning.</w:t>
+        <w:t xml:space="preserve">4. Efter bedömning kontakta bakjour eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>neonatolog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för vidare handläggning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EF299B" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="508F22B5" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F1BCAFE" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="1E334AE7" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08474825" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="30CD4EE5" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Referenser:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A76D10" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="4F586BE6" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">de Wahl - Granelli A et al. Impact of pulse oximetry screening on the detection of duct dependent congenital heart disease: a Swedish prospective screening study in 39821 newborns. BMJ 2009; 338:a 3037 </w:t>
+        <w:t xml:space="preserve">de Wahl - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Granelli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A et al. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pulse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>oximetry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> screening on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>detection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>duct</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dependent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>congenital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>heart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: a Swedish </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prospective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> screening </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 39821 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>newborns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. BMJ 2009; 338:a 3037 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0FCC6F" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="0E30460D" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C22C56C" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="6CFC1EFC" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>POX-screening av nyfödda, Neonatal Skövde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFC86E3" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="1F3DA794" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ECFBDAE" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="1B52A053" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02ACA8F0" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRPr="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+    <w:p w14:paraId="4BDD5589" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="000B1B00" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+    <w:p w14:paraId="05274A41" w14:textId="77777777" w:rsidR="004C1D82" w:rsidRPr="00536A5A" w:rsidRDefault="004C1D82" w:rsidP="004C1D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="000B1B00">
+    <w:p w14:paraId="6C59F9F1" w14:textId="77777777" w:rsidR="000B1B00" w:rsidRDefault="000B1B00" w:rsidP="000B1B00">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="2FF4CFC1" w14:textId="77777777" w:rsidR="00005EDC" w:rsidRPr="000B1B00" w:rsidRDefault="00005EDC" w:rsidP="000B1B00">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00005EDC" w:rsidRPr="000B1B00" w:rsidSect="000B1B00">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="471A3C93" w14:textId="77777777" w:rsidR="00C401B0" w:rsidRDefault="00C401B0">
+    <w:p w14:paraId="59510E49" w14:textId="77777777" w:rsidR="00D27CD9" w:rsidRDefault="00D27CD9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A9CAEBB" w14:textId="77777777" w:rsidR="00C401B0" w:rsidRDefault="00C401B0">
+    <w:p w14:paraId="6513D6D3" w14:textId="77777777" w:rsidR="00D27CD9" w:rsidRDefault="00D27CD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B64B7F2" w14:textId="77777777" w:rsidR="00C401B0" w:rsidRDefault="00C401B0">
+    <w:p w14:paraId="4234D417" w14:textId="77777777" w:rsidR="00D27CD9" w:rsidRDefault="00D27CD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2444,89 +3670,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2555,51 +3781,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2633,73 +3859,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61D3A2AB" w14:textId="77777777" w:rsidR="00C401B0" w:rsidRDefault="00C401B0"/>
+    <w:p w14:paraId="6C9AEB23" w14:textId="77777777" w:rsidR="00D27CD9" w:rsidRDefault="00D27CD9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EF652B8" w14:textId="77777777" w:rsidR="00C401B0" w:rsidRDefault="00C401B0">
+    <w:p w14:paraId="1B2F8B48" w14:textId="77777777" w:rsidR="00D27CD9" w:rsidRDefault="00D27CD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CCF5749" w14:textId="77777777" w:rsidR="00C401B0" w:rsidRDefault="00C401B0">
+    <w:p w14:paraId="19EBD976" w14:textId="77777777" w:rsidR="00D27CD9" w:rsidRDefault="00D27CD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2777,51 +4003,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2987,51 +4213,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5353,102 +6579,105 @@
   <w:num w:numId="16" w16cid:durableId="1945379214">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="783352528">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="122774651">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1161892921">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="779957317">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1954432843">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1263032195">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="00005EDC"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00007E2C"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="000512CB"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B1B00"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
@@ -5498,83 +6727,85 @@
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="0038597B"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004C1D82"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
@@ -5633,65 +6864,67 @@
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D0371"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00943D55"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
@@ -5747,61 +6980,63 @@
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD7558"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D27CD9"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00E00F01"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
@@ -5839,51 +7074,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8253,51 +9488,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8665,71 +9900,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>630</Words>
-  <Characters>3340</Characters>
+  <Words>640</Words>
+  <Characters>3392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3963</CharactersWithSpaces>
+  <CharactersWithSpaces>4024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>POX-screening av nyfödda</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elisabet Mattsson</lastModifiedBy>
-  <revision>4</revision>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>